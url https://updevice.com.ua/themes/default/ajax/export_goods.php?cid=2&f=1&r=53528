--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad1adb32e9338f60adc1d1e356e9d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b80d693fd8c3ded508495d058f94b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a499ddd6268ed261e5a4f65b5754973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f2d68d8d26c29bbf584d23f6b4b234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c8f82480ef4099e6a4e7e53d32f935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dc3497eab92f71c6393f5104f9a546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f34ac5232588f787da362484926a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231d570d14e4568a4ca70ede4a7b35b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbf5f42876c18b41bdd6b7309ce91c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cd43bbe17e3f27350e2996aa5f36c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b946edce6590fba71d4c28e1a288511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802abb9774439e83b73565dbb3e0ea4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90b90d91a95bb0ddda19eb36aa410c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaab2a935c8d65aa46010658d8e62dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da663035018f671aa4ddc6b136f546d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2794a1e3c5c1f77916794f5220d21416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cae8e25671125aa64ad750bd1b2d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c69b5ce19bbdcfdbfd376bcb08de0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959351e9c78ec7f9bb43e39817ba2a6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7800072502ba0c432e7bf9e292f18220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440b1e915ec61ffdc651352c3a69ff121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b64d7f528da520057b00cef025dbec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d34bea51e1a166b7211db11ac7d0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcba7ecf9d203e0fb88ca65a64afd8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad698bc4b14909b3feebae95aeffbf3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86f0a45c1b29b70afb3f9284c399d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292a5fff9e0388b28250c9eeb94e13327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dae101b4ac99dcd291affb617967e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6bd712420e7060ec7a089b8059d2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33edd1195c869c80926b3fb8265c07830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a33c04c5c41fe589778dd7eb8a64a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14018feaa609063d80abdce7d3972fb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f37a8fa83ae94e525a230320af39933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047b16c9e7ec154dbed27a85530ec7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545233279e909e603a8d71c3c71a2b4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaffdd87bd30d3b91df156d251368736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a72a7dd1caf380ba3d5de2bea57ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25beba525a9819dac98d58f57d6400ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529407de90ad43b451b93eee5f9042439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837dc67d5327e887667f9040f6358ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44cac5dcf91a3ce4c7de14cdb7e5b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a078e63063019663e4035ad5ccae342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcead9624df6ee9b22349e2e86f1b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d286e39f3054f71c592063f6f58744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeb25fdb81d266ad7a6f49ced4c37e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0d9ee5afed1113780e14115d8cf6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28397f63ef71972b0ea472c8d9ab5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ffa4ba1804119b1f723bcfa33534f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932975763b06dc00215a4bea24548f2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910606d539d6246540572e151d5900950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047735b38f2036470ac28186db6fb8e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198cf17e31c94b69d6ac9fe16856a0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b040088c224e2dc25ca1512c9c4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb04b3b9f79de3f9eacc77123db90454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67febeeeb74115e050c3ee3bb8b3a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf6a254b0cc14d0e0a023c917231b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a1c19451b227d2392c63cbf1c8ec857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0826ea9b996fbc1739b5333e87a095658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c60cb07a20b39befaf15c8ae038a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8098d820008274940c88fd011bd4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253f70ce96e9292a9f834b13e8f05c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fcdcdc59ac5b83d21bb71cbe760e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c3541b258719d2e4869c89300744963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df03a4f761d7efe8695716e7ef4c1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc84b9a376eaac124d43e97d8e7e99e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156cdf6f4cdd18248e9a431240b518466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ff941c98d85bdb83017432b176e1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46da889d0f31e5050ea9d85ff2266c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b044f6e676d99e8853becf295a2b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca605a70165b9f83e27b96ebdb092d6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcde5244273f87a600cadcdee22ac9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d56d3ba3566a45d4bf28bbeb6a4ac472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63b259fe3702498f3aa6c5cbd3799173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7698393549709b9ac4e52b4bb21dc2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcd3102bba47676ac038dbddba218575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572e29bf080c98f3c09f9970bbfd10d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034b1ae4002de241dec90e83eca4f0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86a5e9e6c80b903e89af57147f594278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da994dc46ff04ec4e910424e2ca92da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa36f52631e21032acee6714ec22f5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c584dd371f7e4bb78346f7a2da31681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b447fc0447e20eb566181972bd59cb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728cd7e5244d980a0318e1c997536f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04402f52814237ed3921c44b492ed184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174be178f7532d8dc7f4b759c9bc30085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12a0b84804c01cdc11c879b825cbb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276e11f8810af700599b40fb8bdb29d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc49dcb207ab5a1dca03cb905723ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717321880682c614d9a17ce7738c4e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7764cdcc2f9e06a99ad9e260dc9a5bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64622de1d18d342da54c10118c872e4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fb4e8d678e44c890a67f80341e53192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06395d822130d8583beb421e2111c75f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c68bd05ff2bd452afdcd15113faeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51205aa370b413ebbdf213f6741094195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf7cdc99dc794b4f743920b626afe896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835202c78c2d7db8ebb3829352570bd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f24dc8d16763193b81af7c5f9e24d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995605df0e9bbec6fc6253c86431b3f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34480eed97a4be75810bfcc868a9901100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2b17b0ea2e03c04abf4b72b8c0fa3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff80a2c323e71db095d7fbc1d12981102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44726cf0cf6c51cf30cb7ba80e919c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06abdc1a8e1e89c2794f92f1962058104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35b33a63f78537607c76db09165c92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73fe96f031d613b11dfdac36a1d18e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5b62da633e950f47b869069d75efc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4508b453a25b78b701522e7dfbf663108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076254a8002741718fad47e583bffe87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c395ab1a87dd737b29373cc4230c4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f13be8169b9f0d61f180a0bd7fac0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efa1f9a1db362e593baea87877f195112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78046841b2918581b1c535ec766c22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ad68a60fe86e64915dc8372cb172e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5dffa9a77a9845632b8165255d83b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a7f45438c8a402a9031e0c2793471116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b34b7189a4976e5a77349de34557f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dafd68db92f5f48c0a2e68e7243ad7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b679426cab846f6f21920a1833c3d7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe609d8437a4993412e3ad3b1b9c5b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06578085293bffba2008ec3d5be2226121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e86a7080c55be69c6dff3702e77b07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8785527a76dffd073acd32c3d68425123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b44a1065e14cf11055869527da75e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359470a375d2ab69794c7ed181ebeb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49865fcc654075a259a740342faef8ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bc85000e95a5af75cf34d76feb951127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863c974667f7745b8485e2fec69fa82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b169e5b0daaa3a11faf4b2fa9f23b70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a1cbcdc3366fde34797c89eb087f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025b169c7a4241fe5ba891fe21a9302131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89718eda9b0693b8d49c0f37b2838ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb0e128ab5371b1cbcc7a5737e348a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6a96afad56166eb4841adf315cced134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eb45cdf6f426d0fb7db9597243423135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a200273a3f173e237b23b707f4dcb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd1e77dcfb14720648251603156f91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a282c12337d49c541a8eaf5c94799138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee083ad9a4c260e5b3c484b104a233139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a5a0d6a1f6235abd0cb7b9f22e434140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd96dc40162141a5bc45f68e6550bdd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6b930222bd3ead46a04fb857a0a3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce8dea0b3cf852c6ffaa924d9a418c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d5a981aa9e5a599a86fee6823cc3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422828647b39d43a24d58a912c776606145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb878edd31ddce6ac17e4a99d2e6da50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226070768b39437e47391a1cf9dd20da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50164c408aec15b5b95de6772eb47432148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c230bea8c03c042214b34c757ee6ecc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37be74c7913a6757df43b104f7d8675150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9033b368aeed0adb4d36ab2acb0c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a259f8fcace16aec085db456017b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a0c69a2bd907c10486cd0d4e55622153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62a78264edbf9d2d987ab1f5fbc874154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ffa40e20fd12f5b3d0e8e7575b138155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0e861ef92eb0fcbc26d5267f67345156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c642470f0a8395a6de8fabf41017ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905c3ce821af1e9a692b45d79b8b602158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a42ccaec2830cebdadeb7f0b9aaba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83943ad9e551ae8a895e021862728e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602265c9c30d9b89d010e22e890490f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b5c61c89dcef55d77e62b84674372162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccf9ebe3d3c42cea500ff396d5db4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1394de26770d45bc9a2d821afbf7710164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee01edae6a6930a4065e0442ba84e73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633181ab9a8877e74940ed521a5e4b89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c55ae1937ac5762b3f7428e1de4c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea91356e4b11c91b4315b14bd2bf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b006f27f82de7b4136b9e93c0b4eaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599163289b4b3457c7e37fa7e6e8fe4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea98134eecf81355365bb90693581171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de2cf460295f40a1c9e2ca839f1a5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ca725e4fee2ca3558de3cee49632a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23901746e90a4756905bf92e8a2fbda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42856234db3d4ce2c02e6e3f184501175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f52093748d64200a4db12fb8adecf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f9f8bbddd26b1cd614b1b2baab186177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e71d83c85a464dc1b3ac33ac7096a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2ce7d6ea8a32397794c24c89ad9fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b25c2e84079ce6fc5fb28a0c19c59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d503c7f5f94697b421b7ab3f140970181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87fdc1e7e10dce22ca0d13d8144db2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001264005ccb7a82cbae4c7b3b753bb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c97d30d1bb087152faaddbceb8386184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c612117f929b7c41cb76dcba08cd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357bf31bbf8f651d990c59faa725c62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ef623f3dc1a6870b900d14b9490b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a999af65baa9dec3a0e4d7b3e07d37e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42b4c9ee27c9dd69a218681c056a04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f9009e374a583ee41fee1038af07c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ab2944150717b0d48bce120d55c1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71910e87a1d0cf2840c33f686ae4bf8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5ab49faf8e129ea67d57cc56f819d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e05bde7c93fdcd05a21c809c31668194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece34a55a09913ec6d8d212c514d7f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef73ee54e77d7cadc88d93288cf1fe9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a3d72e75173ab04a70ba93ca6412197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbccb9e2a893ea6f195f675146cba04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473cb04d20403e979320bfbe10241cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4eb83a27d582c6a85b7fa38238ab1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19a336e3676889fba600e3d063b69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f59d94b1b1b8bd95591a392828740202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16036f194de44cd0bcf7119e5a3e14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec6806cb9eae4970dd341fd4703dfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd01dcb2cd09ce1c05a741cf35657c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aded83b83031312a6d0204aea9ab5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437ef3eec3a5aa59be14b8b29d59c90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d799f61271eac9605df3aa0a6ff4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e96276e0b6e638b6410b9f7261db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7e77e4dcbba4ad20565afae6fcf79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942ba83d8be0adbe3e199e4fe1dcc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb335de2efa797135970b49b134b7efb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2fab7fa70d2774948c9716cb36654213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3cb57ab22e2d852ffeb71bebb98ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e0198d438e30a2ee065218383a15b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbec9fb4f6c2810a09e7432a5f52719216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7be193debddca73ed6a9aab0e18e28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8825a13428039c03e00f77725387b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f99a2f8dd6c064cb9ea5f78af3641219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec78a2598c86d67c96d6e067abb880220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850be7bd74ea73b8765cfc39eedac9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177d3380e7116efda98c7c444f7163222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8019648a69200e6623db7e1682d529223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a78e5171887d3f0cafda290426475224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a1acd2c57edb9b1ab72b9f19a98ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eb4588d3d0447158d377e5e4558e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdda2925e23c257ae7d82647144aafe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f09b48ac486745332de960881c6abb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d3f6d7cd60a688ae0f2ea7ed04ce1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f6736ed822afebc1aec02bafdaa0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0a5bd7edc55087c1066f8d32ffdd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2589c8d8d2163738a60b9ff3d924b95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f4db214f0f350acc7118caeb739b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43b02d766fc3112ed432ed2dac3a39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf337dc8778869b2c575a2f7e9ad013235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021164e5573e6388237cd01f1f6f913236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f358a06250535e0690d9b836e9464237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c31d201df29cf25b2bf2c5214673ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a9e6a5219dade0e67d111cd0029ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01c08ef27b0f928cc17490926f15e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887d8cfa974b4590ab66ba85f091233241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c7d4c56ebf6590205fee2a859f409242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b728b968efb5616cdb51c91ac0bc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6275f9513f3cf008db30c64ac2d2b41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261989894061aa465862fbe3b9753f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58506364c0418e8f5ac3b4fb214aad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e276615bd8fac29865100f436704d77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c37d7a5fe24da17d5c9d54c61510aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b7d76efa8d6e546c18e96e662d274249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431d5b6f91046df80bdfaa4ee914566250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65471ad9292ea8877474eaef509c3e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb62f93b3e5651f47321015278a91c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed9a1fddf3f2d66fcac3ce89954023253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0834e20320301a80b26d1b0c3710711254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840b2e27c7652446ebf031e2084adc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da093600a3f072a488262927349f8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942455f607b02171e3ba379e46ac7db4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c49a9e0f0e8327562adcf67c5f0b2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b04aa5ae7c0d3a645b91fe43b3e77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf401fe5137944ee70f26ded2f9a4f42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ab98861d83bf94f87040ced8c45a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cd05004dab04d187f75121888aed2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6856428dc566bbdf2598fb1a80621263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e22ac0ebde94bbc968d24522450b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba5a0ccb31f4ccdee08ff7f3e6b756265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb371bd4ad2fae7e83b91ed9a99deeb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d239a7ee5b13af915164e48ba16b3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36563dc671c4c0b81448de4ac67db88c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bd8cba0c4de285a990847c8fa14ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124172af05e0b0c04067dd3a57da8ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19bacba067e56d23fc6e9cb8fb99df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d965618654a7a918dd98b76571a69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e87d814c8f524f6210edd15528b1af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b4521b67337f7c5b8ee1c6e65db64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e3a70b4df01a81d0f4b14296f8f18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae56cd62ab24c24fef6eca9191a439276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8bb3f6d044a848c4de8a3b721316d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c2660594feb25c62466ec9e73e23d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1f8ddd82ff5713bdf5410f2cfc079279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94172650aa5e416f1e4c0eb94d6d79f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d8bc6d01ab410c2d4856302c1f484281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829052cefeac766938f4ba5e280b1abc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5eb8168cbb7b0387ed8244821544f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641227506977d16058d224807150f5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63c67865940ef13ac4dc5d1f06d4b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9e24963dc3f479af47b944b067e8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d179803e1fdb16a1c011c6706991d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70bd78830215274e5648933e80a93b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369580eb12387207a1f32fd374fff80f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da174d5b260014666a07275993af6173290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b68657c5d0b2b6f27c400150c328d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7699212e885ad0ab45b9e422449b4ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7c08803eec81c1b014194ac0669f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa170e016aee8c60ef743a0a529c82a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e947abef536f5e861707843272399b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ddf9bdbc59534827565ac2e811de8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463e218eab3bf8b627a438349e9875b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7964e1db5cfa24245e8dd6a1be65cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ea787d5b62ba39e626a95cd8abe00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8519229004aafb962b430292959edbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf495cca6ffc6d55a5bc612ec8d3a7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c31548367909be078e9c359fb96bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58706e26c6a1b712518921cc7539f82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67a25f8cd7925f289cdb0119709390304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff128a3e18663d2040745c2bc3eb1e07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9978cae3caf123b281f10e6db148557306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bafb6d13d07259c6ee665f03ff4396307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e55866183ae5b9d40d37853fb0d627308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e83ad99c855ab7c781759a4333bea8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055f01182b38de67ced93aeb7f1cb47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ac9024e86545b3fa63025ae9d3ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44c07bf9a1ab22c42c8ca1db7ac0ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6152fffc8753bd98f248a53b005d9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c8ee247814f2dbc81dfd7c8cbb5a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d8380491a67a93ab67a91e1ab1a4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198c9da0be02ad161b85edeb3aec28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a104c0b4908f5d740eb9a1f85093f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1526525b86fb082cb28ddec81828c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f78119b4d9a0bbfe98b41cd0bbecf5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee6ba60fa5abb03969074c31323f62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534837d84b5f7eb9120df03f8e4a6b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd54e45675e984e7f0875495f73826c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41487104edeff8fe79e46bb110733d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064815194339a97f32d4d2d0c6b0016324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed230fab3813b317aabdc8be14d045325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d08588b17b3667417db48e3404004326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b85d3ea6c6544409abac39deaac92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf938e5fde99b4e9d125ce00c2159328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c5780f672edd2e394f9f09243ff6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba566c5e5ae06d8dd154ddeaa822e2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7c3d925619e4a9ec43fa3ef0d3a1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec0dcc1e6a33cfa50e3a1ed4296a58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c99bfc1a5103bd3ae6f069c017d076333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aaa3b2c000d3630b8406f65cd42f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f94bf57e74cf010ccf7a908ee63c2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b2d68525d771355b80b3c96cfe931336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ac2a953fca6923ab5de4d828fb3ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832716bf2aff561ed0c3c902175fcf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f54a03f128255ee8d86b22e3c2312339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccb149b6680ca7b57b3391da44cb79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49ccc46962e0bd58b525cfd048e11c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316f45629a5417a08c3799c0be189a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b0c8d99cfcbb8dcf8d181e71e0312343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ff96898de18f39efeb84b970c6ece344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e157c8e0017609d254f4d442f7ccff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916f9b054ca95d22ecf99e4f3711235346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da32849f52aa1d47632277f194cc50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2a1f47fa690dbf526658f812586d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad082260ecbeeb41401451b56ff99978349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db09073993ff2d1d1678d2c16f560c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e0c664d7cffd571fca3c0216ed25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd57a754f27181b9c727cebc1fed2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67d64470b1f871d74c96cb4c14f00e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ba5e61cfadccebfca7c91889dc7ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b222499377a23883d3862b0bd6b4c71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632570fd0a98988c40b6090fffcd7df8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7e6186564847a270079247cad0f99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b713ce5b71fa396a0f477d356ce0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cae6b03592e4b6eebc9c693be0e1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e73e693347cb7f817e44ee4b53f970360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28540ef86c2a2bfee8198ec056d2ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946c59dc29c84e92436fe261a90c918362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44220d1598269aad5a912442bf563eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454e4b4f08b8c2df1edac11457042b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07e648ddb3c05eb42e1752e38a3f11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2782cae030d7f2fbde5ca17147efbe5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacce14775a86249914ff4bee7b87a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27076dd2d59564cd3e3ee045e61d3f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be25a023ee41b57d6e274bc2a90d3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e09b509c58d911c01f4c7a5ed34e24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b819e7439d42c72d74349b8f7976d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b4f11ac7b464ca12c641c52d684ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1796b9ee50f12e43bbca4fc476b92a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af581e9948321df1e287ae26f436b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f32673cdb0788159a91a02e43bb31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a2c86ac77fd205109d581c7f6aa20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6e5cbf2ece33f89a145c2b3ab49ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873283540592299238e5ca9f00faeed0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26ff4dd86993bb073cae0e0e54ec3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943224b28b3c0451d90a86a6170b1cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f27f868f11d9ed989d4dcaff47ea8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287824e5831befc7886548c8edffb1ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42426b863983b2272224024caf67ba93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a487b0285fcae035dcee2084e4efa6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f7346d99d069d583913bd115a2fb7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bd81186737a7a05104e4745af927f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483cc65d3606608acda08b3742cb75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2f053fa4ad2e0c0068de88b99eac2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e061512f621b654fd6b4fb8100163d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220ee1dabb04a6bfdd087faa31a59f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcfe8d86c30df5f0ddf259076974e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710693bf12f4be308a85580a9160e143392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101677ff3a933489e5393bf3d52513f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241eeae5b70c216bcca26383464fd31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62358ff523893e9e2b5d388344f8cccf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee90065961186a176801060c9f9b06c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2f33fb000e5e0d7882a10fa42e69c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073bdb306be5b913eacb8912647cbe3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e98048368d32e92875e11acd0f242399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c14db22b04a95b094a29ab83c6d710400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ef0d9d4444f31e90cb0f044462c07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c3eaa72305d776822c32221237652402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfc1814e1c34e9049291fde464baaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442e796e4b73796e5f18384adc61257404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5b1eab7d127c3278b66a6f6bafbdf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0940cea3fdf8ebe739c3dc09abddc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427f7c028023161587328ebd5d24dd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad8acaf1e7a9215027a665df71b11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b318c501c5ac73702d7a6e4cf061409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f39f43016cda958a7187794a594a68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd2c7b44426e28808979728b41e941411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5729514ec6a8aa46cde18688ea40b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a0592778bf4ae412d3f7914bf274413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679565c746f320dd8fcdb104213ecc4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d15e58140832f6950fb4bdd55ed024415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996347360869c52df2bce1146021c8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7034dfc498f9be57d684ce0a63373417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf534508bca6c9e7ab20d9207f7ddb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07f02e67146542013ee53865d47acb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282553bbed30c5b2095fe8f36641101420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7a2f58c1b2096357a0aae4d9e5340421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dea44feae869e0d86dca3a4920415f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31563bcc3f3d7138e7d4afa1853fd060423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14247d33eb84d7698682b3bf90505945424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cebc9756200d192ffc103ec81f141c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702a9c230922f86d53a4deae9bf693b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061406b137af070996b9b6ea554ff207427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7e522dfef751879bd6bf69d38f1fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8dd0cdc741002dea5ff5e12d7e30b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a90c35faeadeb9e1f1cd6caa4d75c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13835cd25ccad9668db1d84608aa083f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0efa0df8c31e9c1fbe9242b8dd26a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b393de7e0b6e21bd409bc6087dd2771433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f758092eab8dd818f0de787523f399434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685128c6661fa54760ecff530f1f45a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5396a91b57c9d341472cee08bf3b971436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1368981d023ee91f06a218424e89500437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c21fed6bbd73bb4279e87282d3e49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6848783d65bbe8647d47506f0f32b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d884a24d97d7f2451bb949969739c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35651cfb507ee2ef439704b6b42f8427441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75e98cba9868077c5c8e58819aca67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833de689342ca57cc59b57a13c1bd71d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281a24c0df3a730e0786d50d4433080444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2564e2026c31c6186390039ea55b4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dee2f6bd9da49583a899582b6960a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc71267a661df752deb305b3148d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b23b21a0635129935db1285fd9952d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94bc6255f6437416ebca1c18e1b2fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cdecdf449410e1c91dcb73f67d312450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc38a1b48ad8de08ff5c7bf8edde10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a1f7744f4775fcbef440dd019c86b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fb25cd70f940ac7be6b922f497339453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9abcbab4c1f59e4493702b7343658454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7819def9b4e48581799b6c9066d9f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51bf0eb566796f862ee4fe18c77cff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac50cc92bcc0bc5d352c59f753c7029457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766dbbb064bf15e3fec0773588f858f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f00c5782e22aab2266900375d4ce8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781908479f6a25b623fc8c843dcda26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241d476cac834405856ea5ac61deea4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46b67a83effec295f491ed2629590f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd611d01705c13bceaeb68a54d68a65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672c50241d8d08f9708fcc8cf5f337d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477fb03e10ececfa4e7bfd36e292a27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88e31b7d698403f2c1788c5c339c6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f086a617e2d205b75bd53b7aa5614c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fe1fe3b9a5f0689f6492e4f16b058468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e73e48af994b1c6ada0ff26e65498469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af2f29c9ba23519027276896998c1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279476353397832d733a5c02e13ee609471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebef2806e92cb63cd20468937759a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827c7f06b811c96ceec6d47a3c76a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eb91b72fa1b7a1e6cc7ffb1f3df95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5abf7bb10f096f12f22934a53361f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981f1e0025e9d31c4aedfef067ab00c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a859435441f2a10199183284e371751477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f87122a335b08dba258359e4cc0f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9682b9c19e970507a7702b6952aedcf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b57334f26c8ba74dc48007cf6a0b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8563c8d52458c0bd9525fab218da5e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b973dda05b3344145391e31fa2a23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be0571c79a56e558f4a5f3d8beddab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e29927422787961bf089be84d5be6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d76c78e2b9dff8457ac851f44e6461485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac6690c551b5f2978da37f295cd28d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bcff08112935802ed0ee56426ca87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89b70a2e49cdc18523d9b6da33e8fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05951b52002c06b9875a1ca922da5260489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaf9dd79fe22dfd9bd71ff85560927490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1480cb64670380f77487da4f8ef22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027159a926d4e3a754faf0c7e0f96bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de600e8c74a24dbe4787e32f42b3e9cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eb0e89116d8718d2f3f51a8ec73a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ba03f3f3b01076634ebfdd9a97d40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda48dc7b4340a720eba7d47ff89996496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b76a54a94ef35c5ddcf772c534bdc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f376fcd4600948a223ef7cff54557c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a0c87836b3182a920a893a5f38aa7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24151b4c187891b59ba8392eddfa76ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0055894ceeec18295059a781eee3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845811dbcaa815e607d83f6ae913e4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fa9ca1f903a12059afd37d4573aca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37019bcf8d43dc3395f2ea6396b9d74f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316646c8294170b77791b5d5dbf33cc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa7b8dceaabeaab4cdeab3e2260c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796428a7cc5b0b391d647f429bfeb92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efda4776c4e79d5458e23ab78c3abc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a126e0257adf6492ec563b13e9dc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d0dae96e03e6512f5a097ad1d416e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2064a0035e5ade780e108715cb56e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55429e3471f9f490af05b382a9009b7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04308167902abfe93c819ec0c384a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51998c779fa01c75675354bff869932c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97803e2f7e905dac1f57e1e10c15e43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbebb34047a8b8e3858a7dd80865e5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53c4b01a12209a9651eb224954b1c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef900f745238467de365f9ff9ae6576518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d7f66e40fe74153e34b6b8555b383519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a129fd57075c3e5e05449d80f5caca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c96d4fb675889327b0cb62a820715521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c209e28c8faad10acb8331b344aa6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475de1ea48d846b20052ba24c4e7235523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb37c5e6d130269946ab9915d39121524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68123864341d56c8eccd42d1607c58e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62029195ce69b5c924e240db2056b8cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c797d25ff6d4fbbe1cf3a191b1e98b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133d35cd29dd5cc361453850c4e95ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeaa86ed717d4973282d4f1ac259f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d458b4ab1cdd316f9a3dd072fb1b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477934083085bbab3d08721acd08c12c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357a1e7a9761a2b363c16776ebfabcf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214864d168918b030bdbd9722be96fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec174d5fba6a3fbb63116a9958597128534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe8b367c3d06c1d3fceb69f6cad4d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe22b4add9fffdcf05a191c0fc1a375536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859449c0c156217a67e0fade4463987b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961f7eb72aab5a5e4ac86a2b3d9ab08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34e4eb8fe6678f13dd228a6e663d3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bef1c9d04bb8025e630ddcc6f912e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fc1d9c7085c5d70abb1cd2b35d034541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84675c7a310062204f6a7b0ad55fd88d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869714779b6761097208ebf8e969eb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9a27fc7c079071aef29659037aa17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e166ed68ad7a732e188cae0ae53876545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917eb503de0a7b1970b7abca296bec1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa74571626853a9b86947c1ef69dde0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639eec0723842f6ea2695abdc00fb30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2e60fd1e259b5a2ed56cf5cb0b52e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c96c758060623a94bb895140b7e3d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec68cb6c204700006f1393259589e5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f0d0cb7b70718dae43a19ddd65706552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764282b5c7e012d8c528f62b40ab3f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302a56473327775d55019a622b2cc00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4a80e3f90814d3187a83961d03d4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6f33f9c30584c9a5095ae7c7cd277556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f77e5f4d73f08a87ee7f36fd320e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8315fc08989cb627e178b00918588ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5182d9d03c4af800ab605cc85555f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e914df4b31d344f0142af8ca549f09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5c07d00bb61844dd28ad75b3fd8de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d934e4a60e7170958041b2c66ea26a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca97cd87973528318152ec4cf5c60bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bee5699eddc39083b107090f7717ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71892ecb7204f57a66b2b63980df9478565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77730d959f7e6d8feca3ab5ad104c9a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49d2710fdb5a8e3515877a33a73ad6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed5614ab40ad4fe777316fdcd454e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5c26d4503bd90558769630919d3bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d839cd3e10b847a9a1e31e01074075570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e2959aff4884456b2dc71337faae6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a3943bb4c6bebb66ac6b37ec78f72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7716c32df4a5934bc1b70b30f0b37573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49102af8920111d48dd2f33c4d8b56d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3f205a148bbcb04873ad24d315e80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984301a90349b6b9a4b156a9b5ededa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1310769519c33790977b54792044ca4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc97616f0c65d0933f4c416e2ee8094578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe111a8718a5f3feba33f33e8d7b744579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec29d6aae17fe0040fb14d953362e13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605379db2bd37563735840efa439fc37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb6c0cbd3f402d3a661c11af8e8fa1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81a62ef29843d418fff0c5457be404583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fde64b58f8bdd916a163411539801b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29474520cee6b4430a987ce925f7c5fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798ded9852681ec890020d45881160586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec0e5342ec7cadbd4abf2397d87320587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bbde6cdabc3d9150b3ac1dd183b1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272dcc6297497f15e2a993b538b8a3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863392853336dbe65f3240ea1121b7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e0aede644a6c10c7b86d8f0419300591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5d9f54e239d8363ce53188f16b9d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9528d87adb999f682192ee6708f32a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a46135d143f8b9c2c182f1833ad715594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9298b9aa5485343d339a44f889efe6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889502ff07953372840900183a0a2bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925e52387bb652ba344c41623ded198597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200c28a020b91cfa441119a1cf3ce1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638465ad28996b2ec7429d8e6fd1b00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5505dbc1a8a0a8818aa7d4a5c0a5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fdbb4f7ae30e75fe002264462e589601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1652c55519064c732a2a0db5aaca52d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e866654e1f954a6295f7de122b4a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b560d038b4210ce7c75ef449aef64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744de3b2b7afdcf7ee6b139f817fa969605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65419993944dfaf6c5fbe975309abe14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0427a1651c83ced0b6f7b85ac1667e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ee6fab6ad55c341e886ae18765c11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea6142ab437afdfa0b7d8c1e8f75ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a957d6eab5a7bda1cbb249b5c185d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11413d4b31baf2b7bdf61e40be240d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87f45b0ae2e99686901e393a5f9803612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00c1870a57ec28a6ba7f554ee031c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ef8d81ed8dc763f59b84fdc9e62b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d18b54baf5b2e1576d544273943f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5d6286f2bb4b8bc7471ff84170f44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8ef20abf684b821f56dfbdd2773ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fae24c4109719a52bffc65ed42cd03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8ce97c5f8ddf59b00f8a9069c7ea6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24861f3213dc849514c87b2d3a91f0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d410f68c1d9017c244805e74e02a9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288c12f84c263a3ba62f6a79d83320b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9114715041821e22105a73bfd96c32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32c33101250cbbb707e8bdb0789dec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114a5cb4a40b06b66873d2d7450df2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30ac66a53a1ce2cde20c0643affb71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461507d4db91a324f281e1a2037ce1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505dc99c3c178a94bba03adedacc600628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6cbb8f6b9a60561d314d1c1cbc4a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be4e514a437ab5e287df8fdf4e90b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a19b4b6b1e8f0c600bf7aba942af27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdb65ec04769a2c477753d9366b2e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846969470dd1fbc012db39585ac3356633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0191febddde8833836e1f3537ae16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927d9ffb5e5b404b1f55f205e902fe7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fa26f7ed8881ac558ad34c4e50d18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56703f3497fc4982cf958bffaac8d08c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3816e7432e0eef0a17f7160fad0ad3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0d747ee9c48d1cb318f7b0d0a6f0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218de9dadfd52ab0765a521ca9ad1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bc61e8c358bc318ae309f19f3b412641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee15df5ab2fb737cbd271502d74d41f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e67f9a2b7614e677b159fbf34d348c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc7c3ea6b22648503a5d24d4f4ef08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7ba6c7044d0dd92e9f5d979d14568645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519de31d021c299715112f83b78e172e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5d2bb68e86cba7f76551524f41df0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f729fdc76b52e3e6a242a00185af6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f3b3c181e9ac76f5abee6a3f097c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79d3c1ebf22ec5c39c0acdb1cb20da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d10d983639df3ea3bf7c78097dc12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baac60d5a0450938da6e481fb7c323652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c671c8d1312bd4c126f7263d80197e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926eb02334fd49627cd61ea6d5f114b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa44ed81962ff4c1d54b9cd1f00a272655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5678354baf769974220c4e26de855656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9639f66fcf722eff8781d0f52a03ef9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9187fd98af12765347435a5719b5cce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab271b4e4ffa3f67322b0d89bdc590659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98058ef566e2ac9d6090c6138fa8fc8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428251a683d893732375c16bd0d0fdce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713be5b6a6463f8d20e285c74609f5a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b920807915d7c6ce70307a6c83f069663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8a9db824134b58aa978204b1b21bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20499f03ac3a2b86607518002a861219665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303b0e52aaec7957adaac2ee68bdd54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c40612c2cdf6c26ceab00589d7c3ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dc17e7a58de7ba51c7f6eadde11c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae313039bbd52067cb0339b9fc0044669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af186467cbb41af1a63b29ada971fc58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b85a49a038314bff95b0f8059dead671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45fcc82f57a225d13cb6b545b8f539672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe490c3c25926bd6024ae8e662e34b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe3d8d736075bc1beea58317c8d211674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506ba822607fb89bb6fbf7ae6039bf8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffcd22961c7b937bba0a000ae1f792676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620b0745cf6aadbd7e07d48b54538f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c3079b60a2cd6ca6d8b59f3551b43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b036dd200d92128da5af15487f8f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2a65e737ebdd9abf6ade57ff1d0b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e54d61db760a032673603b2c59e5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e72ab65d490fb1f515eece9332f19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb6d224d769e62d1b1d4f0e6a26b7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55276d16b2aea1192607f11bdf1af24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37769b74c8e18552025b75d716fb1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4b8f2c3e4318029626596be46019b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9d230f8acc1e647d81e3bc1a54353687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a98ac81608bf87d036ba469e8afba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c6dfe56faa68c98ff6c9cda352dd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d743a73637bd14b28e7b399722a0b64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe10756e799ccf602f28e90372db0e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784f3e6f84ed8c0b183530949b24b5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9129753af8cae1f559216dad9dd0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fe945007144e429fa7ed1437388a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea45afe8cf56b1749cd77f9d8967b30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d34f2e960215ad20424c91f7071e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cc629a4e7105463319a4e91adee0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f2a3564e756842042b3f9800ae2dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51c8ee228524b8f372d44494db40c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70210fcc555c34eede2f1eda9e8cbfe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24e0ad35bbf8a1fb172989adb10baa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5cef9c4721296b6071d38036b5ffe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1fc33c00789a612c48a8db08fc0da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e39677d2b6e17bb8f51ddd742f9fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81deb35dfcb02538ec4d5275dedacc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72790b8b96401b62b1bdafcdbdcf05e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee947c1fbf6e0b5cc87f38fc8a80c3ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d5fb0acd1552ece6039006b2aa81c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c612cd53836162fed0838b36f5e1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64f7f764d0c18aa91ad4018e0d3b59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08beb8780b7d8bd5afc14d19d5d45d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1736e26cec678d18c04b3a91f72745712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e13b4f7fcf1a3ed44091cc77009a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a954fbba3ba1a0b845c8528436918714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bdd062b98d75f596dbf025a5bea9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad56bea1cb0afc3138e7255743fbf7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3957faa143c8cb029091504fccf6cca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d3451b4c61f6a0bbcd59f997d8ad2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad96739f4024038454ec7c9d1f2cbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dfb776361c2f0e9e02115b210be09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96f3b1d7f1d79571e7afa13cbf1912721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ad9e6dbc4f8d72b378f1bf6f36df5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481c4c535e0c5a1de26fa3d9cab8c46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fcc3a354262658c06a8348ae0282c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadef688679a95261e8621579282966725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae81ec494d43a8d43adbe14dfeb58bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3146fbab826bb17300d8d3e3d52d81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49759bc403a4db7ce263b3da7b157f73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2b1d0a1d2fd40de4180e9de32fdfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632a7584cd81d7152e36a85fbc12467730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e67075d5000487264873e34a9e290731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deaa48cd9ac9488c571cdd754fd4cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f31dc50a9fec2eacba4f4b0f00f86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4304df6f9b96dd3ca2069555bb214734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4197cd66ad608594a78b8dfbaa942735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2ddfff6078465ad81e024e2de7cb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e68094ce6a3961c29b95da7b4580bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17085da186bbb364eb668e30204832fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea8fb9ecd231ac13c2b5172c18c4e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba55ec6a9bfc7b0b4b876d670e1d53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f9edd6c8fee5b13c6f9062a66ca12741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421728d94da3e9f4cb5d880b0c60dd0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dcf5ff558d576b9dd0b865d011f01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25f1b4b1a7ab007e8105ae06d66fa7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9124da79ea35cb2607b63d2aaf49ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb7ab14c37355295329e832b546844746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34add845d6b3a0505009410f85c863a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826600d6e24d9e68d34b9b4e06cc70b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405758c27de2ab9faa2ebeb65a76b36749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac7a00e43a697fb6210d90393cbdad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b7cf4012584146d5203faada1ee54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf138995135584e7d46984fb37b24b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08367e7635d225c078dbc145e15401a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa21ede8ad3c2a2b39469144b8a7db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa398a0d7328bd691d09a96c9a749a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc140d3a6e18b76fb3e403b4353747d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ca1dab25271614ea35b9c9bdd39c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f62124c8502b6039405ec750d1e95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a33bbb3abdf90ffa7ec123f61de466759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa9287782565231b20bf4cd49fc80e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568932f872b221c043b159f98672886a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311f452c8d74dc1c9a62bebd6e0e5fb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88d58e7330c4ab958651a8a048f31a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2e1ece87a579f63922081010a0f7a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f53026fe70c8bc83d22e3ab2069054765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6745c6d03cfb94bb1e5c4c8a0508df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6dfda2eaf9159aa75b80c92eb97fd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f396ada4f07949183d9adede7d396768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0166b0e21bae175e4c4d4b8de98b63769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0ce6eb2ac91847bb160b72ed97a38770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a9111e260ca67ee9944e9e9f404e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a7b1d0735bcbbd21faa6f04f544b8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d35ad737c0ba2bbdef34bd89462d8d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bf68f2cf3f5d3cb6c5a7eacd60ba5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a413465dc704829ce766a7e9c59eb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38284a8c40522f9d2f00923987f89d81776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6877c9ea58a59dc8319a51ce81644777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0984c43932d857182ef4f5454e2ba21778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b97263df295653a5f2085a87b2ec2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8da41e390f0f328a12c3cdf4152ae3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c31d44a335a9d1f47a364c70507d8f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16efd621fb3e42590dbf6ac39d97f9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4737c09605f82d0fec7aa377ee2e10783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0aa555224541334ab9c6c30e0c8db784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14a7a5066c4f38897804753b9cf1e7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca38c834726f2a6cf543f4eeca9dfcc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250030b54affe9de039466c1afefc08787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6902fef05003b0b1a22f774cb3793788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab5e91f2709584d3824cb3a24a9b80789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608cb08d852940a39cfb731609a9d43790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89546c989d0d96a2e6693b47f6c18f7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07716a5ff71c41832c95a70db467e678792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b21e9080a6300774714e5854735cec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ec5ca93f4e0a7dbecd19a2f7265a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fccd7f95eec0706490a6e2d9d0730795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67398b724bd361071066d0350a7b2c26796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ab9d544254be5ec50ef32c0282a8f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc532c86ae164bbfeb1eae4802e3a76d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987841df7dbda3e6cd885ece7767d33e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a88176eb582416a4886c8dae29f43c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec1b336386ef4dba81ae134a73df6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f116a7031d3d7c14a56e6321bd8658802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18377881bb7c9d007d3924abe1fe8bd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244dc3698adc1f2958f33d8304b6bd5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d2ef0ac11b2817b092891277835a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29feb82b68043e37119873b311dead2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1f58300a2428ad2748ccde5eee7d7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf993f5a0530c622c5564c3c41e4dad7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145b69bc077d102a6f4865d8cd9e5d3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b53f97a703bb76879d29e625429f1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f229efbf805751b060abc2060e4675811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b934b3f41a62c4e46bb3155dc8e6a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f638712398ef0f478280971e089353813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5b4318bcf876ec009adffad4f3cf4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1261febc47e1c005d228cb3c292cc86815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7e16940061b5f8deeaf8fd37a1dcf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf159302e72e8106f3855f3cd096dd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d95fa7137c7846aa9adb471ee5c083818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da59c66706241761a9af5711c5cccf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb8025b7eb21a7d0c1675a5d7a7329820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a77839ddd8e88a30cbb3132a2aec51821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8783b067301c90a12a1127ffba6845d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6c85ac5961a38686d218c9aa2040e823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1186f08b8b15fb32c77bee3a10dba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099e401f63778968071fea87d1038b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c6438309524e848f254b875313dfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbf78d17d092708c17ef78e1cbb3834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2265403752b7572a182a1b7dda80435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfd88fc7b8b8de4a4b514dc77dde226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f028288469078c0cef7c03025012ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b918883cfeb8706039047dae9458108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0894bbd44f69601e50000dd32009e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaf0aec18799d360b1c80aae52d3c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cc64f3baeccb3a0fae0f768ee011d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbef8ea6276081307bc88f276164a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d79dc18ac76816a77a9c80e08da7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02f1294674edb9d5d0d2555886801514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b57f2191f3f250dd1a53f0b80d9bd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62a4c6589aba60c5a3cc55d23be60616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87952a16c34cab92c443a624203606817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fd98ff666db30d2a35b13ecc38d7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501851c3207efff4bad4217e5d4921319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582433dd93c33dc12bf48fbdc0c4ef0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37869e55b7a72651ce31aca1217636ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a70ac7fae4d9e1bc66fba3ea52b61722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fcd332a0cbfed0f97bbbf0dce9cdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66cc6d95d09253d01e861b8244d78624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2a80253283b469cb11654678a1a9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ad1ae432a9c52b7bddb88cfeccec726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d273434a39911c33281ddbccd7c9ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714b97dcda805f317e8b1fef2956c9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a1c0d7bc89dbf92a4d6be9659d27d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f748418c5af768969cbd8dedb6be7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7590c74582cfdb19a61a3c5dcb23531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb93c35d839dc08c12403e9d6e392bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d5b38197ff215ab50beeb2a7ea3d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aeb1a70663ae95c84e0996ade212f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d832b821e4ad4dba2a9f40fa3456c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4f57b6d3ef79b8361ec25f765092936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff68568143c3d48e6b8e63d6cf7ede737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94f0daddf57f2e8c2829d56a8dc43c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd335bfcf638e0b11adda4a3d8642fc939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0602a4b6b10831ded16839d06c6c78540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c933722995f0cdba5c39fa9b3073cf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f0d1c15e00ded78cd66d78a3eec6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c0f3141464c868d5b03ca12e9896743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cb53fdb1a1d0959910d0b1a3de10744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e69e38925fe043d4c56c63cd01231b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19220d56782b6952befcdf9a0a6c8b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a91d885032f0af148d7421941eaaa147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7a1381b34d1cd835e6e1c7e28f11248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c88a3ea9729eed372135b421f1ffd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67069912f4af8075a382877b103608b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d58f36f2585ad9931fad5e19bc72a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449d4d6db32dacc1a568d92e41bf5cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9bb28f4589ae6b110cf943662ba7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aca0bf1e415f6bd19b4499856234e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75d067f608422aec1353dbb44584c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffa7a9c323f9a969ce99ac12731e5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11168f605d89239d24c5f15da743817357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7915f832dae3092d7ad9c0f6e1e16aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4d04b840db9d8b98bd81e59adb31e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81de44d2bb45ca39cc620869396d0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da294d065f5fff73de03e6110cffdf8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82619fd7c007216468bee67d4b80d5ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280d87353e03ba7b5774cf96137121363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bea2aa74c7a03966bd8d345b626dee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd9c0f3fb7fc7859604e4559c4664865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29c01c0dea5429af2b86c6183d7c9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d7b2f79099a7f495d894a0e1b0b1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67093735664bce084a199c3c1e81c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fceae95240cebaaf02ad9bd2f56ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ec9b981b7aca0afb1cbc3a29b76a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ab85d29212599f5b079a79c478a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97cd157c4becf6d09824540ff26a4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5467a24bfc0e5548b3e72cf057060c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cd759a2bb32fdf81e2b408a5f58e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392b4dee8e70fa7daba960aaf138d2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bd65123ce64618e62595e09aef66d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a042be7db6f741f09cc9731315554dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e664c033c6539b4cbc6b63c004df578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c74b96a043cbeba2f02bd70076e1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5396b7a5c79764169581a01d31e35180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8f0e43f58e1ce0c95a48c595b378281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2ea0e6f64c73ffff46a838b3ccee282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db175ff0d52a611fa1edfbd981327d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cc918303f233c87050dfae8f2633c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcf0ebd5eecb67e58abd4fae42d17e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfcc2d635671031e8ba3564898022486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4d6f42df4b29114ef0e861dd680a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d92c5ba5899793bdbe48d1b832d49b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a08274f1ecd77446fe96d64a2b9f1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f3129afce30ccba208578d31685c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325798b107449a75729c3dd651fcacf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df6519fc0baf1fe99c4f683ebdc80a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00a3722932788980e27b7fbfa8dccf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b61bc703fd62022322877f8b048df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a25e4e9f50bc5d822074c91cb24b1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32541dae7023fe9ba003fe4f604de65996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bf596ee68168ef7f38712b56708af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6284d64fa14888df7ec03521e1bcd8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999f78810ad35c2691b55534aee1ed399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36063fb0af0e09f4beb9a2b6b5af30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba278b5adf42147a9d19a92e445a0576101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eebcf106ff9ccfa12b899c38bb403102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63252f7a7a63e074c5d47ac2da077cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd7cf5a422dbf9d48a02d2f019b1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f736d0b1182afe823ca81cf1615965105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316340c98201ce8acee134109078522e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a3ee64ea03c9b36fcd7747c2c757e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ced637ff7d8e89518c2c107d68fc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d4901cbf4a11cda1afaead4e32eeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30856041d9e43e051aec5f0b97b173110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e272d3bbc5b012bacaa0f70623d32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fedbd2f1eebfbc1e8ad38d066d7fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84bde9d708b957fc54c8eff5a44f5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee1d0f3400856318bd94855cb8c698114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00356b86492d21f1d1fa02b3c124ac7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6f6a16136821929e8ebdea9ccbc1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4c728698898db46c16d9959b287ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fb34c7b512d6300b04d695fd07e12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07bebc1be529284d9fd39cd55d0499119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034234804c30218611ee242e42920af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f33afb087a142fed3991d4694bba9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720462b6a3b957903187b8709a235ae4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70888eba6c9c546062c103364a68b955123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c927ee90b34fceb6bcb1663338ccdbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d4f4f25691e208cc73ca9c899c956125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07214a845e0d96f84c614b9d4e190e14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597b4bf3a6bb933baf46bd55c5766f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d3dcf7b98c685914445252c3c2d7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7e5181d72cdc981438bad9aa7fbbc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4abcf6ec179f1853b953e930f5b73d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c54e7fa6066ff3bff57c05d966845131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7569b2d35f54112f2ec00778f1f18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf7f2d7bb7bb45a7c2b95259a253f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6b8d717245efc20af4ab5d56a40cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59ec9b46e2ec10dd2858ad7e28350f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd689059e1c9a44258480d583e9291e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3670605ee42299157c6cc85332007fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb684123d6c40ccbe9d2010dcdbcdd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57f9af5af5a9221942f5a7b0aa3217139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce337801b6ab201b2051d24a75411140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59aa748f48cdb474cb5262fbe9adea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb95e56a357fa7bdebd66b64d52983142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e512ab8b6724883226763f6f1db501a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6873a92294d3fd28f15c0dfea1881a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a8f6346114cc431569ee747eb181f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c354fd9508c6ce337abf81d8612871b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccd165731dd27aeb66828fc309ded0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842783cfedbf344f43fd0577f6814382148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4fd40f1da2a91462e82fb540e902b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce68e792c36470db90fc2a1a749c44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c11324bc6eb6cb85656ee81b0ee3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c67deb789b52998e62af14563bcd2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297c77ddc94f80cf0de478175ca8033153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c543c343c9c52446d8509fe0576ff4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a93e1baec4f7778a6619777749eec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c229ec3f80e23048cb138f3f55a4045156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93540bac6215324cfca5a5e7cc232115157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24552fff3ba1320a7bab08bcc7bf0ee4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc74df58deb275f45086e5e6c3e303159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca0b122e1b309f8c768f9c65fe0f55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce4a20b2f0ef099bdad65ef4fe0306161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b46baa7309ed6bb1cac942f7875a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297a7b727bf1c7602644f9a294d4cc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacaa9a3ea36e412c317d3f98562f99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658655024c002e4884e6ef96da81c4da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a028bc8a6b822d059e0b01dd6ef6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8c83254b10a634892d7147e1b1afd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22554c64e17c76306ec42db3b1002023168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf992c9fb8eb7d66e9cadd54b9a3a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454afd22c751d6a3e10817efc6c9b1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b8211740759dfb110d748297d7a50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff2ab5e277d11b3a6d34790c43be2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644874de1c3a2f0d01288a14f1b459e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4ef94f6f949355216dd87000dd147174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f011feaa9843fe9bcba24286bb69a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fbfb40b2c401bddcde924a9dda030176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e459ad161b8195905f7b28e74197180177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e772e04a6d9ebe650f3ff5b8846afa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c404f32c75963f4072b49b32dce4e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b917c3640a555f25d90fda4d4556fd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ebaeedda99620c5c0e1e949ed0d56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da791924f17bf79b0f8c1ebca60d0e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e2fbff16b7b78261354895bb4bca7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95859c8b04e11d061dc81f965bcc3a25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cb73aa8ccf3660e20bbf91df4a5d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdde2548d49f0292cc60c1531fcfade186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02e730c7a7d7fa2a0af7c971e7ea31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be661a28b16d702b784b413e212f673188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9e340965e7e8e8c080ccf90113438189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e70e04bef71ce7e5b90d73899c8f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ea6f6883f0bc7ca2f082eee1490eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be480e60fdfedbe0ac4f7cda230c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6b45b6b87a540a1a316b9df0da200193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a02de2727f120be24d8e6e5178566194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ff3c1f0484c12a13dc613f631a41f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0023a13adc056d95117a6b104e6d5bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a58059a0c44af155ef5798d67d01b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f9b94be92e0af179b5131c4c84d06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fccb20c353ae82cebd46197f64de7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c11518bf2857de6398d37b7e942256200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4058371a1b9dd8a3e521cba66b454af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905510542a17fa3bb57dd04a90a2fdec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8cf7c842f554122138957084dec4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f8dd5827aa9a6417a7bae376b8d8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b026ed4e9d2a4029e718bc45fe511205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9fb222299d773cb87711b6117944206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e39d1c362db542fa7e88fa4595d42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c07dd9df006d358bfc13dfa76a97d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9372c5c67c834a426505a3e375f12b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8249ff2402dcef7c49fdd5de3d75e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef285176e10acab5c51279ba8a92bcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b44c90909adbd4145dbbf42535c75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b983ab8dd1a30058c0ad110a931c1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60ef2c70bba62ba397b7fb561d233c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de93a910ba06924476478895771472215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd13d340d80cc9d1c70a52231e7d6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb1f3ea4148307f6d710362c72a9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21688dbd4d655e0e95b0cdc4ae7864e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49669b180eee78285fc8339c03033d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36dfbcb9a11d7f1ee8a23a11820c51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c2217133a61daee3e661dba61152b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ffa2c40c63e9830b4aec35c6bbe55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2f378048b7b0c611f4fa78ca4df77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993999c4da81d04714f0ea7921e0d348224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0b1841ae3312f8b133a1e86e8da80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75e48c15e5d001817ede7b1efff3e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724945bd3812f9adc6821b238249058227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b320cf66c0509aa181a691abbbdca5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc527ad090ac88dbc39eacf89fd977229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ff6056082e750a99a79c6d6ab9d97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f725045d6f09e871501366072fcce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b072c673464c1726ae4d50c64aba3b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d08b83ce6de0aa0a8cf7d37552cbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e124ec3a7c099d15761d71e0e509d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af45741ec783411706ed409a312b88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982232ef6f2f45112abb0580719c1798236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818912402158ffd1e4eaf99b4e7e2ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b001fb3b5c203c57b0d2cd54777800238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bdd6ab367a184187e175d85c41d06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f2f3cada3ac652abf8fe4fa4db73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febba82630e33b8e09bb69b808bf7e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580dfb62671cf0858947a86b3e49453242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957935172aa075d667fd06e47a1778a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274dabe7b8cd19005f214d9ad9c4028244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e539cb0a535ebc1e6335fa1f1bdc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d49e296c4ead2e9b9a91d445be295246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40966aad92959e7e9c70fa5ae14ccbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43711fceb35a960774fdd48a4d4c5386248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923313125624fd98b27610bb0eda45ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085fc1df80f5e0a91d50d8765f2b79f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368591ebb936fa9259369081becf3f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982070ed7448b55467bdbf66a3711ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985436fc1e3ade47219a0ff4c9164eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bc68c0f057b8f0b2099bdbd2e458e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94793c8d143a9dd1e8d9985cf4d36f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da7afdaf8016863d33d98cce0f67b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab5315406d1e3c8cda382c11a63aaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1517c163e60d068802b4f5d8fcca7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ca6c5d9932bcec40585dfeec72f78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782012120dc3c253f0c8972afab91ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b672b7126d639c578d71f231233f3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0933782ec1a3e0ead80c6dfdd27721262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e482de576ff6b33444b5b4cbaa64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7002c7da9286f70587ec4879b3e446e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7ac810e9475fd789d18b14bfe54bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de35db934b1e991842fb903de57c446266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb521445f4ce367f4419ac34002e33df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12219d0a44382706a3877dda341ffb29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c11c544a9f24cd71ca9447479cc779269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a687dc29680f7960a0737ddf46bd85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276132fc428f04679f422e58a73fae5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e34a62d9c583950780a58cfd7f4af2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714c0df6690018fa19ace31b4c19a57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4234d29b099e4cbd11dcdcc8e17a4ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76b42e96e24029afb2d7ff50d62297275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21145cdbd63d65d1ead6354f797d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898eba85b6ee900f394edbbffbc77ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bc269c40682c7facd49899b91f58e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac3d70f29aa7419aea7d861a635e84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c4e2d4d2ff236e3c166448bd44a36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f129264ab09b21a6fc3742bc28beaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230a579afce0621d70d35c895d5ce79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7370fa8170d00055dbe1df0a94b94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788475be9f400c44635f2946b4f460f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db05b671c198a734ecb3e31944ad748285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5b2d912a0e64ece18461117d24876286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d006770241c555cbf666fffccbe84b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1741843a39bdfcfca195d100175dde288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d4e70f84c0db1fb1e0d4f435dde4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f351a838a6eb76e8add362fe77366e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab63701b060a193bf1da3385089ab33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7fd2543c2468f69f0eb1dd4b60df0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24418990bdeb77862c2583312094f037293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1fa136d18fcb08592142efafdf377294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a18c648234aa8be27b17aaf985de5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc007e6578beb1b0899b3035dd5fcd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472c64777bb7650b5996a4e6d61a144297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1deaccc1cec9dbb424a575252be28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49f153c15026739bade0f87057e270299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a4005ffd80305625047c95f885964300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d2c4b42deb1a0d9dfccde93817d73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e4be1b3991c4bab5871862b6e28de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2b9486d4e81b202b7a5d4c665a699303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183fe80db5cadef2d90ff58f679ef2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fc651d875c79ef82d2b0a6e8bcd6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e9ad042f4bc75cecc48202b193644306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcab6eba69fce4de4f619227c1793de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a9f61e69c0d58f0a44c7b8e110ff4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b877970ad8c1a29ac8c2269e863395309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435c9b8f2c3e3d5b64ac6140bb241f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6720931dc9aa2d26d924c40307b4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528fe7bb29aa74070608901f341a42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548f44930e4e23e9c7a0969aa603253313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc8154f8ca105ccf4a5bcecb1caefb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d7444266d35780ba557be3b556931315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653e0291d99c4560caefa9f0e3767bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14ec349ec5008ca8e26c945a84afa1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c3a1d302c3c6bd0755b8885b04348318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c3a6fa84c7473be3dc7d3ec5110f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f15816a6e6ef8e94fa5f5327047e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41d93b6c743e3c31795037281e47a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e6bd285f2fb66fdb97deb0330795b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7fc2e591ea432e25937d96b3f94d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15021786baf378e8d96d55291edd435324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f539b8ec5965d78a7babc5d64e9a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c882fa6688462e9b8791578cd1667326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e0d85c4ecdad4f93d4d510d8a8894327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f96b2018d8c1e41b31b710d2a4489b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f657c142325a5d977611ab2bcf2e8ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4036f3857530b1c21c93f45d791e58e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0b4dd305d44002694ccc14d46df77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8baf373a66a34a7e937e14a97f96c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de61cc84c9d3e678b8746f5afc4396333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674ecfe2b542b0967b8e4a9bdf37ab0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb4329462696603145a6de47e31667335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35c05beb11d2baac2c956f49ca5c1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261052d98ce3bbe4517d22467004aa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabf9181203c9d2ad212cf6d02796fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677a8554d1b7e8a5380d77d03e8277a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4f7ba249fd76631c73b1680b83f1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844173b1bc205733949508798944d54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823ac767d9b90e78dd0c15e96f6f3f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a007945cc80b5fd25bdc780bec570343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70d3c1fa0f039e1d1e034e6db8f407344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56404b2da8c1617230fbf5e65c2563b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385cfdd295e7fc2963199fdd84a80dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a95c895afd12fceaa2a5b7983bdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2d3703e1bcc8f4e68f10a848f6caf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe98e75aa6c2be2623ac776cf35e8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc69cce5b3d76484d50ef40a9b4a6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917865737149dc2e8d51b793d390266f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241374508294e47a95a71e677a04be6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b2db89866ded4b889464c32b7066b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250748c8a9cffafadcad181dc8f8978354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27de4b118838df0806007b5f6307c1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88e60fa2263094d1da8657174044ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e53256c71db50b2d49e025bb04ff53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8412727baa57596edf504ede186aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae561f8c643afd8272db4ac990a60b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf2cdf21ab2efaebdd046e69dae6f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de93cc9ce24fc7625b73feea0da526d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe629cc3a2914f76cdd97645a7d831362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f4c21cfbcfd64ad8f81de302723f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b403c52b2e32dbec3dced6f889974364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39978c3e5f4478b0205e2271deb739365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5e1c2b792599cfff04c7c008549c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be0716e9a1965ad5c62b0ce818420c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6412d48d53866b1f2865f1f641ede6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812afb39f6f5ca2467aa06dfa68b844f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659e86e0a77f294db1d0a83b99807a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb864ed5fea801f3961d087ef17110dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fe1da8b1ed3c81b1d8caa18841943372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe65442d4b87f65f43caecc36e1d649373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1fa8b4a69d39a8fab4219ad6275b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323cfb905607829b047b90b439bd4d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec85f4850b420871103f2167dc87c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe51e1924b77db39124b7c19167e51a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f94539c87e87a86c4f83ad1a3a47cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbfe0d0d2814b3b2acf7c66ba9585e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdcbbaaa7bbf53f02d1190cb9a8750380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492eac73344469d7eccdad395fe9f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d1cb59f5ee737bd2353b468bb39dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b478656e65f250c16c64de7da4b4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dddcaabcd191d324d40ab61acac3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab81d8192d0fdaec0874e3315c4155f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e050b7b1fc2ee53dac855678b7ef3f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c158b585eb14df986b911812d302387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768ae9a18aecbfca9d3af379d8b39a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d5882a08c02b55d5c61c2c12748d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c81ef61909b585d751d1fcc3a2c74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f50bfb469257c3c20965a02c1a96f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d227003a388b3192ceb24cbe8aeff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9cec0d602acbadf4a8c192e63bceb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f94fec0ab3b6e69c1d0b2698a0019394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b19c5379b43e16b89892d8bc3ac53a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ecea6f22acb90eab4f67f1047c2ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401f9c9d4088dc9924ab5e51f0a477f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad3baebd31eaef75196232dd6a11e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947591b1ad58e782e09c75d48c4848c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08339d8ec8d3297906e680c8bbdf711f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78e67694e732551d7b4d217cb7a8f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c318cd76128b6fba09f8075075e008402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4a2c22fa26f1c281e1d74af4018a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba9734521179991d4f836302a11549404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d497d017fb2af59b4a77e4bc5b7188405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fa62cec3a90dd2f19e5831ac0f88f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa942e8e1f8475809047989d2559fa9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec60e2c47317e8c0ed1537c7e260a23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812dc13535f4e80f24b9103b6d07bb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efbaac712e26eeffa4da811d2bf176410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d402d8997525ae352a138ae0b7594411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc1c26e68c35f6fe13577e1ee30400412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1c39af44a3b9e6b8704493d94aad1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7e988ab7a57024c309af577edfb50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a72a31928cc44b466ef3668f01f24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaa94ed26288e36edc3f9d5acfcd4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43ecae64dfa21da6caf6eb58bee498417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535cd321326676cf32866d79355765e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773bdc2e78efe391630ed8a18510ef4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33612f12b6f9bce675be3ab3f0aea9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05b0c414c5b9beffad62018162f750421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e3e49a417305bc92755c3704262f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd611d1f27569ce0894fea995fbe3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735b30d256587214b389b1064dfa127424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23240eb1e2a91866847757b0b734be5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c5f403ea78553c52eb99659565e9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66288d722b8852c5506a22a3ad8f1225427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde28f7cc0674f7e6ec1e323d67b8d93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944f0a603c114bdfad807c900819943429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497d8a140be1df0adc5a59ce9d9e0b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f0d4e832ef54f75ba7e2d6a4447fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8e8f0e3793bbf9d708895a26abdbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7b8dd2b03caf04529d5bf02286607433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b934c9d50a086a22594b7935457b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7297b4ff750d828a8ebaf20f500ed1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45caeb04d435de1475041796d75cbc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd46c8dcc2cf5dd7a0a612c372bb24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9616b77d38602e2cede0b1ba40a05e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf95b82df3307cd8eecb594543788c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2264a36d300716ab41504fef8174d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ea7d6af1b220ea08d117d8f0e6c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178986b49aa8e5699420013aa155917442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5360b3b154f4e2cbe04b2efb41162f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835549623918268e2a9a3fd2ab9be53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d3c573d34ac09ad5945d32a6bf4a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05ab00a3d5810042a5f73636ef68be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f996bee7ead87176a4aa82d698f2ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988d0b38a75d578aca730541b767872448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d157d0e2b85f7804382cca1736330ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b740aa914c75fc7c961b0233b9346450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7990578412d0b57e84d90e1c05f610451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f29b9b9d56e0f0f6c59f097120f72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9ff35c2df3d36160d60e71fe802bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbce4adb1cbae694c39269d0014bc6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba185ea52d706f2bfdc8bda2bff3c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8161174183be45d1f8f624570377c3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dd83b966c3d81e6193d031b62525c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e42188811539bfb50a7f5455bd7f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98405b5506dc7d2a39896fbfcae3691459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29deff7c25c56ce9c590c901ffc06d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3be3ad70e6d8bc46e9787302d2be4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34571ccb5856bfc35a3661dffb5d58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfde7cf0e76c6799f936259d86346f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da57b0aa6ac33af84e775a7f9f8003464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8d1f456acf4944aeee78b8eb14a66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445924b185d6b4a6c96c6846d5e2e687466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c4ee94ff30141a5d79d3e955995e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a210ef476c488f41ea81eed956e54468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f7b096a5c12cab0eaa6fbb2f71220469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2292da359ae6e806e2e82c676ea57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986573e8ddbc096079aaf1c9077eb53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c20db9ca398eda216ce56122f02253472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b94472d71ce70ad973c60d7cb03c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d951b99fbe0d68d9a3d60d92f48fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c8f370133ee63fce8abe9e7e431f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60b791c553e90674f8afba1874130c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794cde5ce20f38e57a69311f7a446bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fb5d86ec9d4504b06dc7e23a3b31d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60426e6113ecc1e1a638bfed72ae5dee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a00be2526daa35ab65bdf5b8d92b05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81844194549adb089caf8c157e747db7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e590f8a6d998712f5e7764133f199c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054607ff6cd200f870273c500d51b126483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14f06f566c9fb9a310dd1c760e48bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596613c19648f6079da65a7b2ea12fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55b66a4dde554a441efc9f5fd9ef1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3393a09b3eb5682cdb97f8748de41d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e109fd3bc296cc84802fb8578e51ea4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d443a8d8ee0a5b25e548268792b3fb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dc2d6cea372bfe351fe87f2940aed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00436511ee07987aeef1efd8b4cee1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38f4d6ac4fce4471ff132ebbd7ebc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864445882e93ac41f9578388e91ff01d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d45a0b36e91f9dccdbb0433f81984f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e681d5ee46c2cb5f1ac5d37b90c49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb7ec873a199ddd03d6a33f8e5c627496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af033d0df132bcd988b375ff9c22f77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5c8a1c23b0ab34e256ff38cd695be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baeabf0a7fe5d2ea025aab5fbcccd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a135f51c18c0b9cca4402169fa529500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3573c2e9e6476f962feb65589dd67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85286281b98e624d10b2ddfc598f437f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873148b23e4a7508aee64386f45893c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ac0b9cf3d87e2235afb73f1486bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfefd07a65f0ced08aeabe40e88c56f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a3ccf88de5e0f82f7833c5d8247dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a4ce3771a02b28172a43832a48122507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599cea606cbcc84395601b6cf90d29a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f212eea46e8906ee3d24ca2f3e56009509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17aad531ddbccf9f876e646eb47a57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5cacd8ee13c218ebef8aa82e2483d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14359dbcf40f9ca2928741d8fd6eaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd682c76c391fd52da2dacebccd05b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fa2a8be4881f88eb84f15dda77d28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdb7213fabc65208e481d42c62c247515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96056b7c427bb7b8613095f6258b496a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d805d2bd1f2a3dfcfca6953df12cfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3e31009fff91b5aa886b0cfe892e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adee2a02d34e88b74f2e53d7aee2e97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a49a95ed4f9da87b910edd8fb5390520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491bc845dcce8a76df9b82612eb220f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dbb5886014907d033b2bc3d6803c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adcdf7ebe353b3a37345e7df7d8d2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7f2dd0b94109f8e3780f64963f394524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c3902a45e4a11691492a8f76897db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f50989ea2a1ae3931095b9b873ca52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900f002647aeda672c23df0a43a409c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88468c7092ab5bbbffef7666cece4a32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76e36be354d9064dffc3ef2d1fa476529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be344cec1d555a57aac3e13ca9040608530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306ce3c18c3f5874b8d92cca331bd0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba2805ae9bb8fd92a90df8429e0c44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c2205dcdb47f4fee99c7e9a3daf69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13844363635a349bebbe6871fa3682f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547cb71e2be5845470625b99cd41a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c61db15af3ff9cbbf1c8eae6c7dfee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73aad8cf7f96d555188d4eb6c7518e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2fe7e84ba3e89d285e61937733933538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed008cf81d6d10edaee05288c500a9fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fddc980eb717833e6e927f2ad12241540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897762e2dd37343d9f29848f29920f8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b3845f64faf193bfb0388478d8a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2bc1104fb382656b2a59e339460db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8fa4e1b15a480f33cf508cf597e41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8d1219e750152ceb039e250ea0c15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26ff549230efd377dca6424190c30f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543deab0bd4fc1ce23c9cbfe7b053cb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e8f5817add3ee2363b9a5cfc6404a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bfc3815ac53f2fa33fc04356b0de7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6113e5889afab2f23fc4480fc66f64f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615635351c06f06504b9da64dedd2ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314aeec9c42ae2545ee6a2182fab718552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade7d1d522eff50b2eb9874d5145e17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3025ace91c14a6c51611ac0e2c2308554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d37fd81532fe460e11edcde732effd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b650b7ca31f99cde9068f19b65eb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006e043f174ac670a6aad386490649f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4982860bad84b35b05a35a59269f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150b5f082c5bd84e46ebb440db59358559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751f648e497024a63bec059d8cc29e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facdbdb83d98fe40167d998bd20d255561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2e6dc52922b628734511ccfe486eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a644ec9f78f4122a3cf28381bfe7a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba491eacba58dfd961cc767ddcf014e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed798f230e26c88eb04558946f95dad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b8bdaa74cab070f5e657a2e8f9cb0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39090e69a445511fc9ab362ffa2d2e37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ba6b8004241438f84a8f5814b9867568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90dc47526050c19c0d77f73c8bc95f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e52d4292c663837b75e96d94b32218570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0c12affd0998fe099b710982e846d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccfe710374d464d69ad6675a9505a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4949731362b29fba1ceca1267335cb4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f2cbe00643a42d4dc98f3c239899a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96101d7ba76eb9b4f53894c828f0bb0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4cb906e87fb2a299fe66feb8f9585576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7a2303662245211e2aa6ac8f86321577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6e95261ed45272b2a5a3b4cdc9838578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33da55718ff226f67cfef3d1bb74fb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809a07350ca70545fc21dbaa1c2cfe4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5f49486028370e37d5ff21865c257581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be2d2b1d1a7d4f9db7bf7ef5b24cec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e90e710730f21466e413679f75553583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63296752b2a3ceb349b7f289c37d3ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696eed4c7bc5a06027467e0aa9b7b586585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c5e7c2083b2dd131da4d0da73adff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caad2e4c7d7b580fb14f1a0289c3a26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bce56ace5c774c6fa151c38197ae7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7ef13c7759e4ec5ef21cebfc3cfd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb641cca6afd3d8767ed0e51f64d7518590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d944e3eec431ff5e9f7f381aaf07e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc187ff5aa8c32e2de32dc50b38402d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18deada65f9632d8d0998e2a2860b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf9f314c0bdb2b4cf2df58f267a45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c82885a6b7074cb3b57be5fda7917595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bca8881c0797b1bf194b9befc7dbab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95023a5b7e3ce59c5f3130e2bbaf97a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48068e3a98da5f454eb7a1e09c4ae11a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deed64941927744a6ea61dbbe6fc9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb22872c0b09982cee721e68cc9079e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bdb79122f0492a1e25d4e53f2693e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19088618aba15fdce514831e588d68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db68ba928ba2483548edb6392c08ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dff18da369e96f28857eb78eb03ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fabb14e6ed0a19ab3a8657e6fa7bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab943c55d4e7b749adcf88a22f53da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cc7ff7b1435d67a9badf05da3ccba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23663a784f0051467286bef3ad219f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584e1683bba80bd9035b41b279c3482609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f983793ed7e2837835ccad92b3ed5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba07a49284095213c666752a7379bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ae3c0f24dc6a62ada5cacf63dde94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d539342375811df64c83f3aad028d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b9034d96cdffa296ec8287526c6a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40131bacf06f76374c4523588afbdd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb85bf0f16b439e1f80d6a46699d5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aca9a91cf4f22193b3fe7bec9284d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70356f24823945e6013adf9ceb97ebe4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b787b9e4444877e0f1b4cec52e0e3e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15503930c1a3f46de47af98169deff26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4f229561b2c1472f1ae59672af003621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde842af87d382d9eb4b3b0b05c05ec8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca3b816c5e5a059d118add41bec7a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481735cf3537a525dee91bbdc035e50e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e144b7addf1ac7df68035273d487a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35ff19e188918c025495d62877af41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935cc4170eb3405696c8bf9f3ae6371627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae3534bb6cf51f655283172e527fb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0444ec2f8574ca7f5d11d9128eb08fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945b149b0c8dec80ed8524e55fc7228630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f0a1f0b2ad9860f3f922daef6f64b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241352a44a675a45b6d2153e52295ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9226317a4fd90fbd6afd49e3d5f5a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e75333bb52dea7f3b3421eb460b98d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6fe493fb933830d420932850c0d71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3690352947085e35bc547966a73952636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26086e6a7cdd8e8a0291e9d5fbf16a54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528def903c2d5c6e6ffcf3f4a2c043ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424a4dbfdb4adc26b704b78cab19575639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842147d938fd69ebb74f48db02856702640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a989307ad9870b0c7b732471cd4714641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd462378ce96ad2154baf96d583d41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771f9033218a44f57747ab3df37a3b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481f85ae0535d1eca65c497b9a98591644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0bba7c71d0cf01cd2748593bf944b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586852fb051f5e67732e55cb87d22593646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d60b6a2c4053f680745cffc6a809647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe0725c440ecf65d9fcba9339fadc0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd662df8c7ddb807b1f981fb6db86427649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632eff88f603c3a4379673b76d446e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd6b63e9945c7a016951108e9ee71b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a232c8edaf8813c91264466524465e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d54b77ab01df902f30358a2a123226653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94095dd1aa74c21c3acf3781613d1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae209d507bcb73807fb5a8479cf75d6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371c3fe956bdf0dd745d341c99a0c5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784c37592712b7c362766cf6ef858b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eef5b308ef80aa9e17667714dbb85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b0add5a7cde7e127c6ce2cb4208b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c9996b3a76e740d8980b79a0232e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c015283e40ff8989e3c36b9721f42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56ea03bbb191054573296eb118ecc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fc34afacc0b8ea61365388717c619663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38211872e677f7ec338b6b5ceec9684e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aa2ee561b7ef812b18385c3bfc5e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eaf70695a2e5121b04a46553cfe27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098a8d70529458fd1e60a86a0b37575667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26d2539a8deb1ebdb3fad711a66b90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36632082d993ac0d03b2f9d30c263551669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4ddd8087432809dc5e89e097a41e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eabd5c6dc890367451f7e25dcd7588671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2da93117ed5d5568f7c056b278d18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230de6738d0818a0616064077afe8965673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807593287257d03956a186ed12daa27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb3e27faa883ceddd69e74ee1a20ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dfab43aa9265c05b35cf0274dacd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3792037361024ac2a654e0e9123d2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2af722783e0242313762dd9050ff3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968a11e7148cf9d24ba2d13fd08445a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f834c033b7beb50c95070f444142f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364101e9d60a7e229dbfdaeecec50ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0e2cb9d501887d8037fea2630a952682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f03a552c7d34d498a2697f30115973683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dee5790094fe9d4ed0d578cdce80b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8952f7232f82bbdcb2814c08bb12ed1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfde64b452313efc027098e08bbc134686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c218dae050e8d79837c44e6f7d298687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675a1b0b3fa19fe4b15aea999c05665688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc4f1ac9564094e7bc35cb4a7cf2ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a0ec4acf5dfa8d880558a96c509a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f928bf16a1ad93a7bd663d84a333f3a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db64967e8525a98805d1d672823ec8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a0139c4c223895e2af84b2d0a677693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e246864f4775c1aadb851491621ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca89ccd60082b0a7b78f0a2e3f56cea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d07071ff0dc4b8ad7d17c3de9f0827696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7f256879dac8fa85dceccdd4117a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd67f96e14a4830391d56eebbf961e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055587c9c2b62daf459e3c11a742cd76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f573af943234136e5e967609e0f7a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ab21170a0bf924e5ece3c4e98ee92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02ab786e79e9a79ef3d450d1fb99c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444628cdc98ef96abb7e9e280989782703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739d3856b83689161d0f395c50e54c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b7c9b6509fa565c70e7503de014a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9212f501503b19a917c01e2930df12706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758804be81187ec1842d92e8487bcf94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168661964101f77d99a7f6bd0d2949b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f74198fb29abee2d5b6c9c469711a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807497a3d2fe863949edcdb29abca56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84077bb1479f2e0447e84d03efa194ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a3f4f025ff0e72ad4b29f21232228712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78f86a69c2b46679f9c6691e809d63713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5c11396643b403319848d9dadbec1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778479b5538ce94707e48ce7ef93e71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644aaa4da11cbdfb2eaa4fa1e09608d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263b468f30ea95fa37957302cc1cf3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c83ed2e9e03a59ab63ff9ace688fba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaa44bfbd14f85cd1d7c6ad5eb9dcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21e719c6f4a28eb4cefe8aa890155b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32dc909f57d5bf0afff4b6105447a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f8209fd14b0de52cc79cf5faa1d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304084cc62a1898bb61b3d2eb6467377723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844c739aced6435dca18436c9a3bc27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ff5cb41b1a3d34d32a2b7cded8573725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04156c07f2948867abb769bc768ab9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c32cac319c14fa330b9e449f38be3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59a968ead604ef4b6e295c1032919d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4360869c636021b2c80de4e0536c1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c56854a8fb0dad9f3df9a615d5d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c52da8d7f5e0117bfc3cfe3dcbb26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8cdd2aa4fee7245e82d65e27287b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415e4e2e19800987a9f563cd8037b8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ebb33d73e6e3ef2c229310f214e16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79728543b5847fb8b410a963d822c3bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7a22098233567200c11120460e254736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50930e617138e0e3049d5729349995737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5225de3614fe11d41505d17fa20bab8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66636c01b58b9396c44fb3fe6d5b03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c96afae8474832252aa1a43606d74f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fc2e5d9b9f72ad37f9a053b1eb113741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6976c52f99cd3ce129fb0172aed6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deb3239090719644177bf106a523e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cab474eb5b506d3de670e73870e18a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ef11f5286c8a80750adee48a02d21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e7d54141483b962f163a9f7ee7a04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cccc5e2ad9100779cf50b1a688bedd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db20a163efd6fde868d088091c541748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec3cffb99b416a3f43643090dec06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7d01dc1fce374ee1894318d1b2674750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd5523f93e567ec2a772f827b98aa2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8145ef664e5d96b1efe97b48379235d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79115d73ecfe7ba104a3ba1c167921da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf110364788c1a33323c81d5d82b33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fe0ed5d4b9c630442e53aa2288ee7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ca90cd8fccffbfa7a2e9022d0f189756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988453872d7996311c67625e33ecaa3c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3dd438fc0cea871c2a3d2570c330c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff12171b8eaef7660a46b4a0f845a2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcbfb76b98da9d8009101f34d8962b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1dcc84c1de83fba3a25858e5cbdae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d2b2c359ef1ee3e98f422e029a460762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19fb94f10dcc371d1dfb29dae5aaea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a22167ee0d58bc60872032cceede764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b820fab8cb924ce70a37ebcdcbeaff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706fc733bb14a1cf9a6f9a9d56fd2fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a63e10579b9ab670c76ef33ef2c133767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>