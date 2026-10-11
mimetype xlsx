--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b1b96d551d9be8f239c646e4dbca71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59030c7b42465c98a1a6e1719ecd746c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0179e325a351eed239ec7d5a3cba3fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e346177fbbf899a674c4ebb63d97a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fda2b11bbef3bc486d58d331815cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67d723387c60ba098571a7820608ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdae9a058c1e89d324787b8db53d09f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42cd92e825be8e09e3175f32b9d3e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8a1f3f3f511896e91a253d707c9589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a94ddf9f72798e61cbe6f56d8707310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9780038f0c6c7eacb2d4d232c802eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a09c7cca92a96c092b465966b9df412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05d4be82b96681925bee047a4903dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b330fb5223687eebd2ad9efe32ee414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b995240f4e2474da21a54b7573db62515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1163b889541318f15f3fda09770d7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce2f5a06dafac4c8f52244cd0d0d4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b27bc0ea86a686cb59fb06a17353f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1611185d57ab15cec4cd7055f9b78f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2e27c85583829bdf42d55b58464e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2b1765ca474262a4e8a6e1a0f20c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc8bbe1a7bbf4456dfb11eb32e612d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aa47397d6ff761ef696882a7356ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fe52779ca6efbafe4ef6ad65684f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394309ef441020e79edb790b3e4d892925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d72913070c3423f4cbebfc3a97e2c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e46430a92d9cbd90eba1999546a2ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3c6c4b48704ba6ea089de53d9c93128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de58780fe7ad0934f81bac66aef40829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef83710e4bfe3d082e0ebd0ed62b7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d7b166198ec94b5511213b4200ca431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73ca8e02ecd5c94c154ce28bb0f06832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ef7942dfc71e3c3fec2b87931fcf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bddfd28eb9ca919a9a21e0f7e91ecf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cfcb16bdda1c8758f49cf7f6f156735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8406d207a4181c05d0650c6e5b5c1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a80af9204611d1cada7cf5ff58fca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342e2d1a8dce2e7d7e995f88e82f57338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2b60b285670beb3fba910bdb15b2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2c1155835389502a6bc7197d3a69a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c5d1ab48ea14ca2cd1694d19f192241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6915ab6438750897a49648d7f0d3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd8d7c0e00bf908d04e7504d320a1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ea1a1c022ceb68ee26cd7a73b31e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f56e8ac08f722c8ab01d829f92a7f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eafd380a90d56554e34287781ee61646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8c3c089089a317e01d8f57c7a116047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c84f9f274eff3b833f102e2c5843d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a960d243af6cb4c1242a8bfa70b426a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca051fb43a98a7815fa68bc781a507c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edda80ebc480da0b2f5126a65c886db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a88ec3402402a425f19b3bfdefbbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0d6e805bda9dece60a45c4ae172d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595d8bf28c21bafe6b566441f6ce25e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bb481cc6e5aa89b8fc773c4b1a34f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefd0c019c57161ba0d4740f03497a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684560321c8acbab64ee5847e02f51157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78819c7aaf8386a9d866d0c8bdefeac858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9be216a838e9de19198a6b905ab2f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401e157b6078453ad4e8afc7feb4d1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90002c66f9fbe3e0570607f298246761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d8732924951956a2eec3dcf49b4e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04387636b3a26e48f1ae8306b01f294b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cdf6409a8a9a0e8333797fc98d4ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5d507d5698612baba88fc5dceecb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd0496c6266ba0b7b71a9d2509e0a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad096d605b622a1a3a085b06830a9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e419dcaf3970b75ce82a1b7e761ac8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d54bcf1703cc27a208312200bbbac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a630b1def5728ba1de62dfc7b38d4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2480d98e65279bbb5714b0fdde695a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1600d98c5cf5f85e70bc05dc9a47b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144726a5d6ca54f5b54b5834dece9ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8e61c654ac80566a43a8ced35d3a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384d411530fdb96a7fe6419fe772b4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eef004765f429c2ca5bc8e00fbaf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f705d6eb3a9d27b133a426dfc396dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2559be93116a01609b4ba53d40c400b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942eb8c4bd179a877da0ce6cb4e8b2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0498c40fb6332ee931b14b93c63d33880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821801159e25bb5df6bdd502e66cb3e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a39ff19ee1f10498e2ff6d9b6177782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fd73bba38f72559b69c28a74a063283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c337b2319bdb17ba21a944254f4cad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda6a1780e55d44782dc2dc056881e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32533603f5d4f355c0e72d4723a0c66686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc64780ef6629d811b5c25d9f8c90287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc07a26c7857383a2da9063ecda9a7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fc5dc2897c05a5b07abe1678fa3be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7ac327429da6e6e0f3f673b99564d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beca3ff4bc33b74ed6f906bf43ca14e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebbd5b9b8204d4d6d3d7cbad74065592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b74523bc4e49d07d30b8c948e71b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87968fbe857ff0f64ea613b09e707cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f689e9b405cd4796024a506986f9dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4793e18319e78a11980543baeccb70296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a85d5619e289c2fbd7bde0dc86bc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060758a042a9f2cbc16065596c8f5f6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63212612726109c33a30d9d3d71016c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019a592cf2e90e28f08de3e3adb55ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0019c8d01b756bcc45467c533f8bdfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15580c679afa4524fc501d69afc33cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c63835aa1688b445a02e295b98132103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6bb84942708f690f3f7148743c3b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1603218d6b70abb00dca2a14a3fd64e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7458abc1579eb415e0cba3ffa87108106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe67b3f558237411840c0145e389854107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9139702b83b187edff93f915964ba4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d7629ec0e0bf14d70d832cb53229b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52890f8fac644ddd01640e0441d469110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b3705357208fd320f8c58c78787fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e20d6cf5fb3b498e2a2aaa2577e635112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c033b6230b77b075442915de89dacc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c08bafbc00036d1776bae308d37644114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bc634e7f66a676348a65c29d97524115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538417a0460dc972152a0916752300aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a428fd5cb3d5f4c9883b838defa7d87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb3219420a24e56461585f97de3b77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3819abc67693451e4a8ad1bda38fe6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f27402e978ecae432a857ef337550120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959315b77fd14414b8b2da19d89979c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a34b263e32a983ba8917dbb770e72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae844fa1adf849311b2bbc712495311123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036b4ac0513d7e46976e139a2f3f3b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34bbd3087257f1bc4b28ee20a2f0f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c920cb5215b64b87a37c16cfc7014126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fbc5af4c414e7d305af6e993893b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38191a2d344f0a5ff6c838fdaa9b64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53ddaceb59e0b29f62d241894f41ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97031c830ade3517dc01534c8716cbd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b772cd366b4d994936d0e2d8b377c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5e52fbf51cfb1d7831e1c9d72d90e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311abece86375e490adce19c86bb0e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f34defd389874f986b2065f396470134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd7299e17d6336bbbe83356c986b8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb013741e01461662d84bffc7af2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595ed1ca6d8811c8bd46cf04a1ae187137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5d91a5b4a7d862ab74b5cb2701f81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd781687c3afdbb0dec58e67391140139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451c31f8853ca28ebbedb3045ed1a3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b1553b987b87cedb4a0f27bd3d9f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efba5f578d4d8549994a8115f6f0b6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf14f433d2d24ca7c466c96b18c91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdff7c831a73e3f2706fbe303d68920144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07634556c9b8e25f07a43bc8ebf91c05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec1411251f63ac0adce8d54b169bbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f89fe53a48d3e0d8389236201bf0cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237e907ddaebb2782135711c0058420148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c221a68c571625eb8486ab0d4029bec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bca108cfb96f325d00a476d41d6609150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cdfce1d77016bb2ba665ad57ee560151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d696b03c94af63af546f59d537ab1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81424208ac0102f67557c8b0adeb711153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ab3dbaefa528d15d3b90cc3ac3e72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88de528fddde0ddc488b87eebc4dcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e08a75bb2a1ea4772b77d2caafe1fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82f68f92c6fafb85a02557a3f466fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91144640dfb4870ee9d92a0fab31e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bf731e97e983254a9474cfad152df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc139a8048aa375603af2aafd300212160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446713994b0d2499a12e6542ff1616f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f797d3eb656294763dac73b0c154997162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896719c50711ba335ee4bf035d78d030163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79554dc4fed79a946d96a1e486d2e296164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03d7272a3b6b94dd73b0cdd6f0426c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0855cc327bd170833c4fbae9a9fade166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b4f18c73e82b949e279b7f2edddde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3c3a3f42030e0e8e265cd4d665679168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbad2b711d063d3466fbe79c7620c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09286d2b900ebb6100d8fe4e9e01b61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c567d03abd566c9d5bc9d85c5341b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cdb3aa85fbe981c1691b44fcc1ff2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2e79095e1773ed36370bc8e039eb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1c28eae1b286aa29b6e1f80515819174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78183423649b127666fdf519aed258ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfbee753509a10a2f3a1b006a35c90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648dbf866476380c3bc7e40d60f1fc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee038387fe5bf880aa8940d1087f1b59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9fb8cf16ad8a0d009ce17993d3fc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542f7a10a1e07bb7c065091f8f2c417180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5aa4ad504097451b22664626edda4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dab0fec8ac82346c06de633993106182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8e94dc0d5ef3484a1952095474727183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980d5335b4b43e73c1cebd6bd87c66a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd08b90da8cfc04089679f3213b3bec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bf951ddfb9f834b1a0db7dcfd391b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c98dab372a9cfb26a17e8a0e713e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571e6a59c0b78473287adcb94d288ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b66bd5a2c2de5fc8ef21ec144d944189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712170c3c05e073a067fe80a9ae1f70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5595a8f2359e1d40ce6369ed2f5e480191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb325b4a32acd38ce1bc5754044c1b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcd49e4c2cff90dbf166d8a0b3c701193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfceab328b62c91c319228c8eb3117194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae517913f80effd78cbe2722fe7362195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e78f18da73f412f82237dc062a989f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03508ce88e30f64017a41664aecffb71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336286111196846ce64f9e96c754d68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146369df486172763914327f246243a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dc587f8e2f706acc0570bbcf8331a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f182afbd41a2d2ce78584d1ab2041201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64e8d2bbf4279b2b133297ef81f032202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2778fa7d32e0c5ed0c058a99575938203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531da376ddc0bcc14b9be8d34d831f7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ff1969a40fac68d278bd8bc0f24ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf3b4f31022f6745e2697006c42a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134952a797f21a07bf48ea7c9352dd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd229f4e166fa8a51a9f97dd8328ae9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac15a25fd4e04f55d02fa9db69f7d7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ce0371cfb76a9e916d038807c9fa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae66365d887ffd4c1383d5303a45e0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda85319266629dc65ccb293b5c8c3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17567f5a1eff96a46db3e271dcb612213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41b64ddb682fe09b8e1dcb38c42396214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c9d99c286e66425b4d5420e1a2d73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf91b15c8c2e2bbd45ed9a6d70fa94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681b82edc9851e275188566431bc13b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ca6c761712455bf39f43e05801fec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1bc533391f73b58b56a00d4ad8779219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403bab20e549dc73b46c89da843e028220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449638c4c921a30893a30c7494bf596221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388437306f42283a0d8ebc54d1a6668222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f049493c3e2d9395f8dbb5c1c3c3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0de878df282ae94c458ccf7909a21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff231fc4d2178c7bd3fac3bbba9064225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b36efc5882766c62409c0cb7ddda2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b6582ae75d22186c54aa9c9fe8e4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10539794e1c8d1a504bbc9adcccb10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ce49535fa1561f59989e8f20901b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b3b496a8153053109e12810384050230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d917f2c34e2a339f126095f61ae1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbec5ccf0de89677d3ab1b8e35c2ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626316a9b1c2e324b0388e4c8f10716d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259649b0918e4bc6cf79378aee2839b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6845fdfeb8f853cb4ca9e3b1cc8b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff1c4f45329af4a3117aa9f1c0c0c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dddb4e0c617f7762e8290fda49a531237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7907154cbad8571b15d56853f625766238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f1b51eefcaef0ea5d7830c3406592239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2418ebaca048bdbeae5e8ad8f412d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35335fe68a3acb41bcbcf8bb0e944bdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049d3f175be869dc95a9c087127f45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e9094200e433373b50e4a1a36dcb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f1ee8480ce1a29536d0f8b63694e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ada6eed72458d84c55fa9e774c62d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378664a8b81eb585171f11c2cebcda2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc08008e70f743f297044c37c534adb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99929bc31fbbef47bd64ca8b3dff20c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6384568bf70c3889e1c39d0b233a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3fbaf054e3288863bf4258018fa14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b4bfbed65e19e18b6f99c08579a09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e9c2dc7aecf49a13f727942b388eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde0f198a8810fe6eb380b32503ba7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991ef6e8896c3240436ed627552af87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c854bf5ae4b04e99aceb643067d0475255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfc67c2a00f0c80d1d4ccb1fbf619f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05e5bce2a8414ae2fca989f40c848d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40d36aff35a45e49e74ccf9088df97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd926335e533e05b77792651f6675ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb9a5b250b43fcd78026a74a3a2898260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd14f39a322585548294a455e52e08f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1171d71a479c584b519fd5a4f082f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2b51f62a9fcc559cf3c4ce25faee0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495676127312dbdb929ebddb07cc9933264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913b3f4b7ca113955d52620f3a592c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92105b7a6672072084743f5941c2118266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da015fcb3eb2b49bdf849ea897da443f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdb866caee9dee50bc724b83d1de4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e1f8c70bc0405857fc2fe921c3197269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f1d20dddf6c28eacf7f6f8883bfff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515198b6d13fa533e90bf3d9e55ebaa8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364c2998ac9be07e881aeb986246e55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9c62968bd795ca91ec8e62599c4df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d4d251c1e6b65eaf72c1e3b60e5b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de087e677866a43a67123b2895137ce5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837db02e9eae47e86eb3ac1671065092276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f7368759e3abb5884e906ae01d6ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d6995d3dffc2bcd08d307aa339fa2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef249ab0820bf81842db44d349c5fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded03c42ff0690295e21430697bf76e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8f04ab26db0122aefc78f2dead27c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f318c196810434067d393affdeea0de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b3ecf8dc45b134e51916f1bccd299283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10633c7492e2ce58a83326bce932af2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509ccb731b842f5d6bfd423c6c0ea79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf940b9f46967d0b248ec3e8587ec561286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16c40092d4820467a95b7b480f5843287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33577f17772da6154a2192f7895bda10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d489653d7bc91343f4d0133b3547ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aff2d721331668f0564596328f80d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ee9ceb69feefc3ba012382cb49115291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f5a37c103496994538dfa4518f789292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15f0ea27074a9d53b19814533ec778293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca4d7003bdea9622ce40cd6e77147c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6d7fa906f708a5a3fa2ec34c83e17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85093aca7e78b0de67cf94025fb433296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41d09825292839707e51f7a9ee3287297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34cd1672a02a24b966917c47d5cce9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a810b500699e78fda697f67e8e66ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fc7441e45df05825b111abcc7db80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0715efb0d882d415ac970fbb154ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681379ffb6a10002c233259457f4decf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b6fd65a201b19756de65da63dd5d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3716906cb41bacb2bac88698afcd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9adb8fde20d67e0dfb94a5bec84a8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4037fdb3c1a3fd9401357bdb84cc79b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86676e1cf355f0999cc6c592aa804c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881c62223d763695f1b2b2f27443cd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948bd85e767fc38fb2da71563a6afe5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f21610efa08a4542bbb3dfd77a48f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527afaf3f5e57e560129b58451303ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0126b5901f9ac021b3fb934cd4fd978312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661095f07b5d3433127acc12593ce9a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078fab87ef3100fcac514cd56d3408c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f94f05302f370a93f83a6bcf47808315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0fb713de301f87f5aa800cb7862ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300a7e98412948063f307159b938ba5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe77362eb3efb6c6a0398ff989a5cb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1950ffa31dd81be996c2f7db168e42e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785355f3780158fc9a1204e77651299320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420fe8aad7fbc45e744ef138971b854321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7d9bc5e36731a05ea9a121adddd47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391e5f6a7732520317b76cd26fa8353323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3293a8db2db80997b12ccb5345da69d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63283fb163627a12aa4235bdad59b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45353f5b883fe2f952efab27b86212a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d4cfa10b362e2633b53bb90c5865f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f5099d128330899447ecb09e63abf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fae9e49d51f09d0c323d91b0aa905e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f7c5056dbf0e5dff8bd8cf8b74d25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab35a8e78ec4c483cdc4d82112b254331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9a2a8d9ab623ed221bed3a093a0cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6692621afe7baee032267052568313d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77df500127d56ccccfb2385bfc4b6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f075c18974c96ec9a1094627ba0a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c3bb1cbcaf97760d2252eafecccc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7acb216e5bef9f5b58ad5fbf88d42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5cda7d34dc73f351516c6d4d464be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c90e4fe8b3f0e170d3d71b769c37fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40969cdd3911897941030250621fd745340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e757fab2edbc7a0824f31dc88076b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68397210da8f4f0352aa27f81ded097f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d010dc50bb14ee311f1bce820cb9d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96e04aefd00ca53a4d3a1813db10e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d910e2ec815248cc829025730c6cb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27686a6655a3a2164394af79043107346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0666311a582304f31e0bec456cb0d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80514155df806e2199c76909877a51c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33e8e798d466e84fc9eb31b33fdab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a196e1e67991097494d3b0b0615c5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06355dcfcf3c8a47207fbf5f303d3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fb4abafe51953cd59a612289f7c2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f8ff2c0fadfe309299e0706dad5a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05586817874eacb21660ed4062a7bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3ee7759127626e451d4bfda391991355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3ebc951ae105313597cc26e13b70b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd628c8945b1f68aa24d43cd9162d321357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91f8ac79a4d4a0b4786eb4032ecfa3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce019a1e1a59b0724148b17c3968ae64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb138bdc86f9031b9d5d49e28d6679360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345407df1af90cd3641875ca9ccf1303361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a4a1e30805b509907b51b09d5412e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72bcd8912535806bbd2308d8ec80ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe5b7c6cb8acc478fb61b7c349d9de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf49fbcded2c9c7d89f5ee65eda546365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ded38627592e7ae5de7933420691dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160791f9887d035e38d0cbaa9acb82c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7776bd58d337eaee134911e3d165170368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed166e5c08173e054731070acc1ac2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca3f2f0c207cc4d75a4f8d5b594814370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b18dc72c0149aa481f602218ce6a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08678d38f9cc5a9e0d5fa7636c86992d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1aabf68e0e53064b3fd89fe7601f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac26a666cbad49ba0a76d2cb51b58b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b212547988e63a567ca0ba4503426d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5697e7f0096a2650ad6613a72c6be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de860c5dad5b7d233b2a677f23b7d1ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fac881f1d7de1d4feb319ae5e42ef0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ce66e727a5e39eb0c61c6d341985379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6088ee913897e9e76f546da39adec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1987eea0ffdcc0d762c25ce5efe8ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af12f309ce057ee949de7f7e7b02ee8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108867dcda1f4b85a436cd3a07094c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533140544f5ebcc10cae5cd82db2b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbc6decc67e385e4997f0562796f1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0ab2418a0b1eff5ddf3ca4164ed64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8e9d1555013c41f04c316f76e7aa9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d282a53099ddc172f01a15e234e0e27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794de87fcfe8e02c43167db1d72eb7a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085f0de090260b2ca8f3a8231e90ec6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d674ac5928abe9affd2e5f99d9070391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ca8284a472989321344aba51d5d1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f7cdee0e1883932987f0a8b16bb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f532a69cdb2ff05b0d798c73eb9e2ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c2fe6c0ef11c2def09f1900f4200f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191a1a794954f22348df96517e0d56e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc800e3302d0693d70e76e9e355988c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c028c6947177707fb61fa84844eca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaf307223319a2825338b4e5a4915b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fd7d17620b0891a092e731c2e5c04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3a5f595ec7883b4607513bb6eda40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd975d18c54109cc7b624967224816e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddca4bf6d708f421122113e9d62c49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ce2e4a32f06bfc7dcba263dadc90f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f651b80b760646d713e9e6c6f88a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ba0d2311fbdb7b37361f5e972512d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683265111798435799e3ec11b6e702dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bbd166dfc44606c473369cb112b91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd0db849537045d6e4946a237a4b53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca59528d878f5111798354a186a0c14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffb374a8885744ca24dbcd936b6529411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dbb1e951e6950ffa7001f240fef1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9c5ba75c5cf44869670f6eee6d761413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede095321102079f8cd3ae34dcf9dc03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0417870ed61fa7343aa4ac67ce7ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2b293f2bf277c9358472b1cff454e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4ffc674f713cb8673caf02918b808417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2136ae8a74ba85d9912555690b80a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d01b4a2d964cf6ebd88dc87c781ab3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de254aa8a67a6c2087c12c1466e3b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf22a6b1d07b59600c5ebb5a46a697421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9178073e1fe6980e651af1e0b76bb26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649a09e16ed01252f9f41b1ef4f6c73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695861327af5c6c6fd98ff484242ed7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cfd9ea7dfad925e31575a5b7fbe4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029a61491120e48b9327a0bf8c41433426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50561ba714a0eff36b8b8432eebd7641427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd89df8b9a3992cbc4b0123244c8e2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd3ee3e01183a46c4d9c02b681d201429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af8a15508a0f36ea10cd6b9ec23682430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef914e251e91852b0b5dfd97acb90754431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9a54e456cc2414f7389321150e29a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238452b56bff51de78972b3158eb8c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211bcee8900cbc1cc083956e194d0d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2beac1060b899992d53480fc6169b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463d57fa3707d90b420de49967963fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf742c10038aaa38a60b155d1b2720437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227f8c4728a5a0926df36188fe511a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce857ea1dd8d48c784bf05fd479b83b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574acdcd970aefd48d3698d582f81f35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35416f63516fc03eaf2deb3cd77afe23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471aac4f924bba611362dc143450267442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dc0167d282f8a087ce604e20d51d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6f5c1872273f058a91efa0d1cb8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46549f702345264919b51937d4e9e3f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c21c076cf61cf96d0837165065e94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896b60a75a335ce22cd832afaad62b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57b4a96242443a7d70ed303e12711f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06445a06c16dc5bddbdbe43b148b8b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6974155bbe4073cde74e664d42bc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334df3249529fa0451c0a6c8ebb626a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166325ef1e0c4c8ba800e33ec837e70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aab15b2babf4be158f33339dc43c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15482b259e32438caef17905757922d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98b2cd7005ecc7ef209c2c8dc8d2a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ea5c1e6532be217e2b7d26ea3bab2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae08818628d06e5b937118c242600457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebca520cb99ce066eb123ed941c898d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434966c77c98112ee37a8b11ddc7016459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6ccf2da81bdd7981fd4e8c2935b1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fbae57961203c17184d3fbf0be1e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1505c1d819b6256dfee91f0ae7d72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bbba7974bb48e74c94b63e97122b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990f22baa8c500a9395a1c6cd9e7a20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5132a5736db0aceee180bbab73382c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a28bd0bbaee0bd60865aea840759c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b97d7c245d67a0bc09e568f4be7b9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ff1866d7def34813d1f2e64c2e143468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e6c61890d2a506ff6a2a6e8415ceb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cb4ba3dcd14bfb4cac7647075421e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d275fdbac23d7f0ba6e19decda811bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6954991c393b052442fc8d869e6dfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add65c41d636378970108aa204c3ae9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4954474b8c2cc8942208aa9804c55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c26ef1e459abe1ac6b4d54e1109a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2769ee4eecb8fa6755296de85ce52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b699d8086e18f3b27db60c4ab2b9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5485a3eaaeb02e51d6d4314c613f2f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eb0958285424ecdc23b8f1b626e8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8a1a0932407289ce2cebddfe8e026480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7151400efda72e326f530ec6c0425481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6dceab2212cb83aaf5cf8c96e483f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185a3c2a05c095b8b4b27240e195a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab48d4d9f7a44b341b640bb0c5d923484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081f52cf284636ad4be9ebdba6a7d19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14544ebe7196294bf7d323dccf795110486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d70792116e4c88f296e70b06dece6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28b4826c4a3991cd62b7c0d0a0f58d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e9e9831502034f67a3633bec9d3b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72929dcc38cd48c88bb5ff82d2149cd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93713556ce28a036505e87f2dbc37487491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144385a3e80c7101db084e4004f18e68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65d64d45d6fe822452300ff680cc88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d15200155b7ea1fc6661814f05b90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6077a46a750b1670f61d174ed15100495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e96aafcdef7c7cabf2594935e06d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0000293ef167590f840a0843adb0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a57bf0e6103d352ccdc785388d0cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54cd04219f0213b7537563e7110fa6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c13622549ef581c44922ab1accdcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac76a8ceafffdda540f3e928258c4c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efe05bc1288a383e1b2b38c135854e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f6c92c6a6cf881baa44c2f892d2ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be4bbac13c84270458d0d661bc9fe2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e35d91a1c8ff573dda20c4f3d41fb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c978c01485a5a93405c2820911206a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff7cad6e0b82e7c0d98c02e03cf00f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbe958a1c7ada8f2e5c91a3b00f804508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643ab95bda1a6239302c0fae7e45fed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0640f49294828dde5cf113cbde60e86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab68ec48a3485b124f5ee10293b294c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b89e0e17302437de482c539fe9504512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c4711bf1246bd780ca0392596cfc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b9a160e0240826639fed6873a6d55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c2e3a6d53efe975e2d2106f9fb1c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774358477273fb36dc54e13949ff6f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b35c6e08e630bab606d6d4f3a5989517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3254ccec9dece6fe06572e4f3f55c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e381db458e85f308438725df238303519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec68bb12364945b9137e45b47f6d05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb1478671845a092dbe826a08eefe5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20080c9862f7a8681e5fa8f734aa7de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a4e244456f3d3c3ab2ba814374fb8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f83b4a906fc43bea2539943985203524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a95ca524b931c75eccb8194fe2ab2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900886ad09e32e4b0a9c76d5075fe81d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a28d7743b4c5cc3b1e670e1627404527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bb17727cd59a10e31a5dbc59abd96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60727068e6a6bb97fd27acdce0b438529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785a1156b873bce38a9fe0e56f2bd99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacc11e9b3c5d8e407bbd213b82d34f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81d1bd2e7cd1717835271d95c1b8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034bc115024c837286d5bcf766ebeb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481239b88f21ce01824b586a4baaaa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f2143353c77e680be30e20f350386535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a69f8a538764172526e15e41baed1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b7e38ffa9fa9a13d94dd057243a6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db9cfac484dfdbe3fdea4231fc64fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec666308c4a990792f806b7ab92afecc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3157181279b2d07d3ce9d346126d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218f805b0b70ad8a97de949ddfdd004541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdc97bed6c139bc34a676f82f059c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6742596d10388f134f3f3227b4bbcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d422fd843a978d538df5fdb4896cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75383782e1be540cd389c154c8833a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adbdcf25d90b169a68017de2a6417f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7b07c68b5cdd0809775f8cbb490af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f866175a12fe99887102bf0d05364e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e365ece486d339a22717803aeecdc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6764eda471437df3574ac0be01ffbc6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520e3f9ef6618204a529e519816e9fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c431e4eb7552d104baa8219c02b6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa63156b80d4e04dc9d40b5e014d6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f56a616f64f2587075eef4c5823e60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9c4123f5c8fe78a23fda5c7c746a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaa4fa5069cb4eb13681758efd49d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d4e119782034c756b9e6f4ac7286b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62280ec63a65241b3739e6d33bc3d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a401a4a19447933c45edc573930743559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a94bb31fa73131066aa3184222aa67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2e0feb4d7c1d6a1c7b77ed3eae2b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514a02d7b3ed56e1ce56087a8c3768e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63b14635c0f85d9efaff3374886d6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cf363f3fef6dd92c89e59b0754d7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa816fd06f4b7c0b83f82da58f29e3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8311e24bfd219003893cb9841c919e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c073eaf9ec3eb44077bf1e29f0493567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662721ef68910ce0f5bb47b43f297ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf36ab99f9367ca4cb1d2fa2ff36ffc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fbd21df84a6b390be73c7b63e7d98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0258339a3c94e54da0a9d26be5867d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13928d1b9a611c6355cc8c59b10072c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e07684f202062712e56bc387822b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea16e69bbf425771fa8b7fedef0005574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caab93073e179edb5b001f5b0cef75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac55a766b227247c0359761c43bf2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57947ae57c8a88df0e614237ebe16f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d7505db416a69ccc5dc5620e8f361578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88def33e0b331ee2ec707e791be55252579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b16f9875830692a6b3851b45e982b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399fe40ad198792b7d43e74108e557e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7374e93fa550bafc4827766a028e40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6886d644dfc33c18b4b01e79c121659583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1387effa236a1493e274ff48c995b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841f63c7ec42c0b8a324de49849daee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab06ae894711a90b6f8ff01e6387cd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1b8b8c06f88a80a463ab80fce507e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d16014d79a99f8de804c05fa96c99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632f5e8903b57ea5e1f8367a3a2220c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9799b329991184bd4bb6d5ca5b4b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6834922756d77d64122ebdad7ec66c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d53ac58b67e19749c74b244a4d453592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2bc034ee05fd3a83b435b4433cca4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73b6f4c3a3db6f3d4aec7d6e76933f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fece5069c86502bcc15998cecfd3b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef01e7c0c3f29e3936edb2dd92e0ddd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54166f32b4d02ae708e8ed422d36161b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30868e66e15f6fad936aa4a79c36b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee9e24769b1b9795998eecfdd703a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0065d56bf179842a56cee7ce044164d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f78fc75045e6f4bff1000f50ebf383601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c42fb317adde425aa8b4c648a8863602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bef94205d9d6e183ae7a8663bf848603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ccad41a16dc453cd5dd357d3583a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a61e478947eb318caa6baa41471c86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e914a1f66778feb49735fbe619203606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89c205fb1be1a5b2351d505c031f37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91e72dcf916e0f57b3c65d2022bed2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf91eb86d321d6f8a16e5f90550423b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78c5d4c5088f7216d69d0efea1f571610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd257e5e769dfafb213ba86ccb8d3336611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca393f286584bef9076f150d90a69c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f092822c1c605cfd0096bd425127b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e313ab288f901e78e7db131fed02643614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdc3802ac69af132bf28be5699f8c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a067ae34f74e056ec8a524d87a81000616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2602e7f2f6764153a25cf5c50572dbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1ef596ae347697f56152b9bca696a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a0147bc1b7e8fe452265283d8e441619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679ddfbc8d7e3b53bb3d24b1fd551cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e51a183aee2d0a1ada7e4cb88d59b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1feae54fd5aae449d59aa2b119af56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5999d939560c2ccb37520212fad6d5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b3e06dc2e7da01b1ff756cfafb7eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63e20aa128bc8dd01b7da519503d9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612edb570d43c9b60fc8488d750b02d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d7b7216c54066b1908c7704f53bd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a48c73e3b35cd0ab6ef607e772641d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12840d362fa0bd0b5258dc14ec08bff2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124852d54770c8c32abc0af27af0af8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8d4a8496b9a440131b5abb6dcbc9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367033ca7b57ead39c636a80bb588a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990feef7dde642d6e41323e607f9e35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b4ec9cfe5f739c0d704a86e6bc0e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115e1c8ff3cfe7bf4a6e3e40266eaf3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b7af0d7311126971a4c6c634413ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09411009a6a798bd5fb09df88c70af6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f0bf1a793643079a34c2999b6d02c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08e23e6c7d3c15cd9b56fe437588bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6560955f4a3ca3ddd93399a2cb098c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238366e288fb9c164550457dc8b1af9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c1ee64f588c96897f0c44cd54ea2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f921e52a4fb57d212469ae3491841b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bfd8b2821d2d06cf3b25c5c69d8ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e6fbe8ba09b3e55ab04a8f7e1018645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de042ec13d501d9015e9184c63583b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b8f26fad5430e884bbefeb90e99dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add17b16fe4d2ddb588d24866776f44a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c64ef6b2bdd5ee0cb7350aacd3bfb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d36a9617da08bd49a0e2aca02e792650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd91ef1cebabc6b1eb035dde887214651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e3e67d3c575017d8339faacd29d51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2a4f763131f3343e66107827cf9a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6973da249518276581f3d6d3cc093654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079772488065763734f77431e558135655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5174be8aa9bff03662c55a1a95a819656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118549b4c9b6b61813481fa524d3f165657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275bab77d5e0a66f7ccf93b5eb25b9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f810dae328a8f151f217d711caaed77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de846e7ce4d46c6c229a62ad2efeaf74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83de5fd3d93b2ef2123619f37804961661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc426fef934a513396354edeaaad3eeb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcea8f43cda8d8e3a34b4f952b3f09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38c2b691973617bc5b964d7f41c953664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d303962a8d712bba91ca4a09d9de6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de11f75df4c7cca015e8806d52b91a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a6657231f49359375fc49a4bd8b6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ee2fa57c03bdcd75a67eb9252988668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04437bc986ae7545f684390471e3e9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636a48512d36c2fff2dd1b6790b91b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b58457424758b5c9ee8d56241d314671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36598007f8ad12bd653f86ee80c869672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1045165f686bfb9c53c371350b6d0c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8820e6dfaf000ac7ac990c77b04f79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43af0b2cd3ff87bd83cd1a3efb24a17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d684a25525bd9906bc054a1ff171ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f7251f1104607507f68aef444c07b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fc1fb577aa7538fed6efdefd3e17a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887061e5d176606e727def61faa2a4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714cc451f15064d29ebe4f4f3494c62680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b04f4111c60d1c6198ab5323ba1af3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998554ae1b9cc8c5a8217e42a87ca85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671684631424bb6e312f69fefb2c6974683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57f31d85bb335c646da0625dd17172684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6727d7b5d70e269d457bf9033722a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3231ed011fed7bbc213e5982dd1fd25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4138e6e129d6c1adbb6cbe4667703687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4fd36f5b19152a332436060d4930d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240083c4e5fb276455955f1bd1e7d79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706f3377f0ccf8b17de3d324cb02d74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc3041004f6f4487befaa39516cb3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f44b1cb22306565aa436d0a916aad9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13400fc62f6d1f8f0ef805d00a0b322c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7b08a285054c0661df48920dd199e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02bfe8982338ed40239cd29b5aff6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4310f3a295b18b7b6dd005a64a802696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4facfbda2df9b965b683649c2d5206697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eab59133b96514273ff51f0b3e4e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa377a9aae94d827b328fdfd4bfa8b03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d458758c21efb1de67cfa7ec28f274700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070caed94e02b5548acd08b47425ac6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87c33ae209934f4a7337392d9bddc3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3724c71249d87af77a3a96d3859289703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c38e7d20c05094cc0cf53022152e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b60cf736df6287c8b48c4ac62f311705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1630f0793c6de44902244518d70cf6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a8a554e1669dd72435b1cfb7c9f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bec6c313509c25fc4134f76a6d2f2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4079423515031632f15af3a71f234b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbef1fbd87b78f1d29663c28ccde8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5ffc13004780c736954135841ef3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f9bb5073644cac48e1c06279f702712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74891c2f310bd6572bd46f32e9a0ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1309f5bff8326ea512fd4b0147f1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf7d8c38a9c16fa0d7f031a6eecd46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1c51b392a4eae85de795a8e5c4e18716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474ad37fff1b8a92661060dd2be7d79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a837e350b8ba8d2b8c3ab9ac7a6ff4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a82aab7fc54ff6e0c3abbc2d742007719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15aa1b00af90c94861a94c3fbe5b4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14ac60b3ca59c9c58483ac7a5f0569721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31567d3c269082dd0c93bf14911bb49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd1da4e5cbab73d9e94830304e2ef6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d20deb2bb482cb2f16203720c912ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f873cbdea30bb9bc1c8227b62300b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ef00b60220c9052c04dd149f88935726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19a1887ffdf530fdb2159e04693040727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8636ccdf40818301809d30fefbe6902728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869afef2c18a69f83a25e6ab7211aa6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed46a15b37a63e09b65cc30558b83c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b230b96a64b815f0319221674887e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db1f770471d1861e4368fb7030d267732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534a734f4dd4575ca7f28fd52300920733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04373be54c6ab612bf34e11a4f383a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441abb05f7063464640eda0363a030f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07ff01671641ce0542d6c7c6a9d1af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49faf55cc32da365b5c4b02dba14f73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61130894f40dd83b36ca0d3493dc67f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32907ee20cddb14e0b4e8858a8d2ae0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3110ec6e8137ab9a9f47bbc1f2054ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86ee24ed90df5799a69baafafdb580741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1659c7e8f56e49cba767a3d315adb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184a88accd15d4da17e8d3d26e33085743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491784998b35e5e092c4027b3509750744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71035d13a0032b639b9cee8a1cb4387745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644610023bbb79482f4bc1d1c98b568746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2509ef31760e5089ec8ab8ea6d25f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327c3a7ee9f9d0c3236fcaced5bc27b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a9d9ca39552ea994bd7c2ecbf3490749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49b49c7841d49befabe96e0a4d2022750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced51a7af831929042c66890e850ec38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf35126e10e3f72017d9561eddeac22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4625e54b5b5856fe9a38dde317535753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c058251c8c8cf1322a5f5894806285f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037ef8789d3dcd0d1b03d12c5fb0934755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de8b4d59ce1838f84700b329433b47756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40f81609c97a5a6783eab95fe1fc75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710eddc0a5a3277ceea399a678ae1ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3beb0d773b558f0b5d0ad6c41607b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b162e7dc8e80c07caca8f5f7068b3c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430a6abe890020e75f53e1121b037e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66992dbb2c7e5f2e5f1ab7309a895a34762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9020dfac8ee91d00e31dd4a4cd4c342763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9ae219d9281d37275c13a573a9365764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6cea59a71e63665ab65dcf2cfc7a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c053706e33f1859e37faddfb6c5094a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a0a72307e2d05b4ed72ff6a0f66d4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272080a92702dec3586a6b35a0fdcc76768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b854358e01fdcea9b0b888540470b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91f29187aa9d03d97b68842b2ffb9f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d07dc8790e2228e2658d5bac3d9c1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e445571a9db694c0aa933ed6b3f5b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc39abf9fd0396ec6ae89d5356b21d1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedef0b7a16d8d3f97526c438c5f60b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521ef8b052c675145bdac4c8e4cf7a0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456995441931a1eb0b51791995bfd306776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03026fa063e38582119032ecdfa690777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a05bcd812eb39d09d328d165499290778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222b028f2b728768df6014bd9907b1e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684132e925fa00466fbe4cdbcc5a73a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e34e01a865dd1467a11537f5519a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209070f2d3c0f0c63115196c4d9e6a2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42997a04d2af01d6be170d7d40d02d2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac71a212467cd6f749c9c423d6fd03f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43a3af0677ae1007ed60295eec1650785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962e63c3e097705220319a01698eb6b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455297242497c371f12704a62227eccc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ef7615702c42230ae0aaf08846e51788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0141c50b816f4ec2f79370c2de2c380789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965beef383a9c8478f64032a0d8b0ce6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab2ae26762a7c94b8b61a25db2226c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fab869d31b11db5e2a8b1d820892d4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4226d428580946ec6c43b0572643d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738652b808438ec0c21bfb2f38957320794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4f79ce4c616f26efa97a86b87d638795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30022ddb50f7990fa6a50ed3b02bf97c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8809a62e49392b95539e68270d5cbb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068f448812c1d1389452f21da754674798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0eaa85c0aa5c6d82b7a2c12429c7b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cfb89fb2d8f4cf7f14c909347cd59800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110de62f913450bc8db9aaad01af311801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a8f2617ee792276e994d0df46d594802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47918843a888a5bd0469228873808f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663e897ff9a84f55e399250f6696852804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468e08bacef3b99077e12b0f868d872805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eaab9de26330d9bcd384cd5bb4c7c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce86e1ae94872aeb5729270f9facb92807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dbb6cebe2eb76ab7f8499a1c293da808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc4bc652f4cd862790026347b7d26809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372ede32619ce86e258b4d469faf398810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dd498602d734c35640441a221bed5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ddeba22aada0391ece639c5ca03a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930b7aadf682aa6280a8de521119daa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7098bfd5f096333370b05509ff865a6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131661602d4ca4c3904be8b786535f8d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dd4c25e037f87af65e21b92d02a1a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2497a519cf4f9af17dfc1642300d100817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c501eb55dff11192ef44459d40e601818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ac5c2b50e31b89b743030cf3162d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d27399903417a72b7f6bccc7d51c13820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7d157683daada22322fa0567f10e3821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de57c2bd6a1927f26f4496f4e3aaa571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e751d99577bb7d2e2c78625fca4aa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347325ab380bce417c8aaa4db2959bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dc4a274e963609acd0f204ed283f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700195d5d27ae7700022790c64e50be05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ff0e8c55862f437284b02690fc8786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9be2ce505d56df2fdd40ce216521227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebc20633df14e9876b54fa1915908e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c1e7ac8f0de819b7843659caeabde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ea42e8b8d2e27b06017f6387ff9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f0423ae9e4994a8ff21a4d46475d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b49b9e9ebc85d4b016f78af7acdb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833d3cbfbc77f4668630ed93872dbc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5a4d7fd991fd2fcc3da737173545a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a829abe69987f1004b3d0e4919249315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe333945ba75023dcd1cb71332b78c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1512f5141040c860275e7291848b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92290399772ea4d248720f794be1e6e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365cb9b9056823642d139b2b9146c7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a75e014b9cde244b5cf904aecbf7c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ca17c6de2bb90cbab54cbbe47cf9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043a4f5c1acac3145b7f470a1b7c53d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51e6c965816728ae399bdd30e987b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895723030f4163cc87f97ce2a4af8b6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12410b01848b5802f6ea56ddc6c433d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a47567948b2edf5477da45a6f6cf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db33d737759dbc337d5e85feffd0b0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1faea1c4ef2bb4bddb078f292f4f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d45fbe4912838699469cf1ffe3388129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479951f87f50b80da5ac43df268efa1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273102ef097f72f58dbb55f8d0ce94631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361f48dea0fd94cf3e6baf0d0ea822832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d25f5f2e044424fcf2e493c6ce4f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24f70a385a3836526f34b611189df934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc689dd72ddd16adcdecea57e8abf16d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075404cbddc6b2943da38082c3f91e2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f4d72289b200476068121c798cb0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a501456da67491e8d1d8562c304a55d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69f50db2c23df544a8e2d80d7ad1d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9324e0f78ad8ec7e9a941210cc80f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deeb0b20b0ee2d69c3c4d48e156e1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18890e1ff3091bd08c69b38f1a4d1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132234f67145514baa5ca51f4b99e7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fb4abb919ab525b6df0b294df6b3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711195b05744ae9d183af841ba30aa6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597058d43ca92928f61550601320eef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c36fb47c847dd5e3fedb3af2e145e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833967581950851310c4ec034c8d39c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96854f1c64fe116d2d3cbe8c78201e3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fc5f80b45025e0e2bfaa319f32b9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83f2f6f736e06514aef2e799755d4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633682e230602d9a5fb7fc9c1ab08c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eecdbbf49c30f019dd773e1fb3198c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e567d0711cf5653879596309fb5eac354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dd91de718f153b49e84d8c94aae7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebded3529a491070d49e6c1d33a6edcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defac90575f82a0ee4e2179f5078b6bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fae4299c48e5bcc7b99f959a8a18f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ac4e66abc834a7eb3fd6b68887fe859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d7b10463b35bf871dda609dcbae1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c7454efea0925e322804b28aeda5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdbc60ade8e25d082322dd974dd72b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790a417d3e6d2f258f39326df186b6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb774f30534ad0dd9bf730fe4fa63264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e301340a693e02a9b206a2cd8333b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea5a1c6773f8ebc5047413430133f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f95f7a666aba83e6a83cf83205be267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b89aee5210e01c6caeb9a6b79769eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a00e5f84b937b6d1c17c59b0fb49169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb1fbc31efe30a0b7ae6b2dca365270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0f9c0516b29118dcb3f9e608fa63b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6f640710ef8e7aad08c1835b56ebe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361c6d29ae97d84c4134379c8249dea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045687c17be39d23f63cc74fc44887c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b0141d9fee459a6c56d7be966c6af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9cf9910520abb704d71b20ff8113376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c63904611789163f0c509f0992996677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987be9dcba07df8c5ba2a2a1c753006f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cba252b0f1be7d3277a53e2ce0a3fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021a6e53f02618fa7c5d527e2e607e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aff79c601f0e75464225877acd7e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0436d6b18bd660607bb4ead99f4a56282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672936a0c53ae662f92b2c403ec2d5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c7cc9b329c9c04a08bd8ab27b8a1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153d70ed54d3b192efecf1e344f5d7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fe9a0bbd9132e3dff560625f5cba486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ce2c9712d6eb3c5270ed9b49e821b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b677dc5737d1fe0c3fef09e5d259fb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992df4fe57826a5a746697461e72cbcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d611de709d2146e641516b9e5308e8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad664d67a49d2baeb76f1b7b49f02bd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8a73e5ebda79fcd2226f29141fa3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e798e77a1dd00833affdead6d375faf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653d9044c65d30a68997097c87b727694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10061c0bb8159acdb8ada9f01c2d31ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c68964f2b3d85060ce1c9160d23ede96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf8c67db4b4f5569bf833330cb391497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e65bde64a43f8b19131541bcc21c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91b1ab4fab0c3e8fa0213c5971860099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd3c031938a9e126ff612633ba5deb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdbe921688420412773e70493cf507101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18497c80bb6533166806d6c359a29c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27530b1a44c4f4607e3b22a9b7cea522103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd27748fc45fae4471cdc21e3f1d7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2962cf67ff693b4f706a214c226941105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7d4af6200235f1b7b5bcf66a95113106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c853867d773cf204bd6a43ea43c28b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ed034fce86070bcfb0b7d80584905108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cba02328b3605ccf7cbb3991d1f3f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea15377d0c53dc321e02cab2ef8c0fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d4d95715268d928780a5d803774b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d779c156da2757ab852d0a203ce21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b335bde4d6f9b800003c8cbd36d01f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eefcb00b6ce1f6f892b77d51dd3d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a337b5feb0ff12e133cc820cc9edd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739924aa1c4252b159582fad539ba78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656575c40037cc4ffe5b8e95e602b6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e5b83892fd7287fdf852d06fa2005118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6e8a3d8127e99e6680895b23a781c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b774744cd098bfbb582000e8e801120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1555cad69c789705c7f607f818b4d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86efc92cea34e244683a209f955ac32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ee1eb800c8a2496ae21eee1eef9af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d06552cebc3676c6f143ded5403e63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55532564eee2cc405a05ca0fd9d10b2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155c53b963da8ac49e39b83e9fccdc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ea27f3a7398b28166063ad2f068cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f96fbf80190de507f5db89ba34cf5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161fa181a88d2cbcf6a77ac3e32c3bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd812b9af6e74a75979f25c4a665241130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6a6e7505c0c7dbf18aaf509c38709131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e6f364b7221d6a4e5fc1db5c47055132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d271e8d3b5b56df4b5a74e70ffcc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b631d7e8db452d8cfe6e9aefe67da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f8767875416553b535e1e4f8e73cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb611ded2a79b55af252d089f6b42f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff2f3c8befcfc47cb9b98b54014de4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f5d7f6096051e939639ba0a8da1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf056398a9a8272b5ad844fa5985cdbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee40e47e81eee4b1b0fe98baf2af8c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8289fd17c7abcdf54036198d6bfaad0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8b5ccded0bef6b551de2e95f801b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55515d8f9891dd0e0a38e6b108f646143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357af54311929286d004d6bc33563e6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62889615f7653589d305fe82ca2ec0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940ac00f20a871ddec9529154be59e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f6ac9b45a970e665197ec539d619e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d729f1e47e154c302ff5b1015c17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528ef578ff8704cf6fcfff0bdd2d67a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f2ef03966a9202e846dba005c964150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eec782f7a32083f46954e0c1e76ac9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d53880cd930330bd74069fa80197152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049667b62a648feb91b9e1415976e2d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803095bee8b6f797e37fa08ed5fa0e33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184879d6a71d443646c74bbe8dae322155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09361b8b5c23e57b5880f100aceb9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65991bd8bf3907fd7989ce789fa7e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c2d6341ef4a5e12c2d3f977840773158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940096e655681ac4ae96b93f46ac8d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aa804e34de15454209340c28e38db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71426ab3286852ab64a4bc5ba812f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502da637c731326a09d9fcf60494ea7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0530b8ea4a7e77c5c6c58bb106d886d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a73dde0b2784284dd7ca7668b7063164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289365ed87267df7645aab7a8364556a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8625dcf1b5ce68d9eb6de2ef4f388166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33941dbe7c663606d1feb9eb320a0153167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b697228a6a78f6df4e6a3653f0c9ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997c89f5c68c0748f4f7d01a83d4909169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8aac3318fb09c4985094c3565f84a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f37263fc16c16e7c3b8c52da8a423171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2cb31a9c2446db57c81258862d0ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9b09a41915572b720218a06bad261173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f824ff30ccbe3cc4d28f2f3d051f7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fce91337bd5bcbd81e23da7578b74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35cfc147a86dee8a7ff30d57f57bfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8996415f6a06a551464ba10557b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c68e8e9e49409a96c7f9caa30fdca0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1798cb0676c3ef893e8d75dca1c63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b753836d818f44739c96c1a2f1e8091180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0b3b3e73a7f31af13326d91f54f51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3a94efee58ae4942f131cd8e19c05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1804fdc42f6f235906971d7aa044e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6daf9f6875b74268865995c502b61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191f14b74533875cd24fa859d9ead3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dd68aa2655b28f50d8be2320c9738186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f854082d82fb1a952464698d8d52ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc1c3a46ba7b9280217ba19f49ba7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf284fac6c38e92a7c287675bc92b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c586c75e60a04a07c1475c32d907480190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cf4d2a5c008e15c3bfefe2e4a2319191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec786d498cfa6c9855b16f58288c27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad696c6d3b54957f4b0bf74ef14d757193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5b3d1a0406c07185a535116b10767194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e697f5d53a1ec5f4032451f98c93d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2698d2cb5688089a5120ee7eafb77c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc470f55891870d48f4f9f2deb4b8f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9537faf4bf168f0b0556ba66bfb34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9ad08f7507d4241fc45a899826f15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abdc3daf49892cc325f6317deff038200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f96d459fa5e5fce4c99e7e7c702136201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe9132e340d1fc5d6b8795a025d40b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62631fc7811fd2496d232d38e54cf5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a7cd022fec7a00c0ac1d3c2fe0692204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01754be88dbf16cc475eb8f46901d4a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ed01997233164de8470e35b07de46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597d281b85f609081452b03ddd9d74a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25ce19a640081bf2631debc657a5d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69039e9652edab45f417e5815f814626209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195395d5e9f4572401aa0d1b27c93f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc307cabf982e4b2c89fcf03410c48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33d3026c17685e85a6c0eda3f08ff3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a135155c0db0040fdab5c48ededcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec33b0b4503cb36479f1c502ec1ecc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cd7596c8e054f7f210e2e6f42b3fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0baf0e9c3c71bd07c68d278a47c5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edfe917f7d61806d863d9f23dc407d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bce108bf560bec9db4cdd8e475580218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d8ccc8ce511d8928afd0d97a264fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778fece58ae34fcd1b9282027d8c91d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098aee67c08989f6ef8f7e160a51462221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ac430f5f6444bac88c8f70000b0db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1424c7d758f1da4049a61750b03187223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad3301bf3466e96bceb89b25f510e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c02916f77a17dd9483e4305a6c5216225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e9d82cdfd4ac9ea5fa8dac550dbf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0457da18d6d3539e096fbd3dd60d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e124b52b976d1bd3423dd17f2c49b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ade0fc5ea0920701d1eb92cf019c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf352159feff717baa8b5aee8b06902230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86151b1b34a80f644157f89d2d15cafa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb6c1642c843b222cb5f7bea56181232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d2c5651578f2f857e9ccc8b5204c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16d6ccb9bdb51b6012dc80c024cefe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3589d7de668ba0a15c6b09ad06edc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd84ed13e379415dafeae50b5f57c8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b799be231a6b54788e7ebb45a0c69e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b6af02801715d960a85a858947403238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b8c5d9cac467fa4d9beb45368e620239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a89b6a72dd6cdf0064650791eb6454240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f34eb931d25b84a4cf31d436b763b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ead949edbaa955c7687b67e9fb69e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c87e6ffe6dfbc1cf13c7d554ec4a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1071a427be8a74ad9eceb3e4dbd1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b1ac751d45d8e594e011e71016855245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be5b2643fa5e36d76bc192683c9ac7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1884519567a4a6a93d47e505d3281247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb20a47dc91250d8033c77e169f49e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404379bf2de98c63375987dda56b325249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde1dd88c91cca68ce37ab259e0f64a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371ed36ce630941e5e7849586177c2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7ff770de84a08f4b89b1f04111afb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bbb9a9df27ca26b735baa71ff99a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b2c8abff3b09148415564e82287b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4cf187ff3aad7baab0cd01a5b62af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222923c080ce7b5625d110feb70eb1c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01244d61edf927e9d64423ebd437b0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07549be795c7facaf86f797acb472e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44c81987d82770cd518b4ff1b4baf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c33126f885b202b704ded2db30e42c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4fffbe1905242effb233dc32e750a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8751db6c4bdf91eff81bc32d153152a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa59d370c59cbd2e406bc165749ca5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2df0c40f4beebff71b89a4943dcdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbacabcaec967adc269de3d777ade7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e9e54914dd7d3841e017bdd07b9cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046274f922831265c743cebfa8441ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1517bf329fa5cb54cd8307c1256403268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8983f82271e7a1810a8880feab6025269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91ac1102ef85282a41f31f8a851e96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71431990543043b816d06d78d93356271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21682940ddf28ad78032d27a49b9899272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46447c555d6c73043f8347e74a9931f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fd4812f74407dcd449242e91e9230274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1a119317560a959d6630ec1b46c30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d916f69015b02b2f4875473a537ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923540f72af5ece6de3104cc6a1b0daa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0364d5abdd39f68497716f677d6db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cc9a4d7b60a4d799f3275924259dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a58a29608da533cf280e95ef3ca2ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a4040285cc608e59e88fdcd433970281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0814bae619b56a11ad8e64a4dbc2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b39816a35fe6e8b0afb0a2068ec64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeb44dcf99b802dd3d13dd7127df87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a6800fcd9a2088ebc5034f1c6d7d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad4d79ff164b493a45ce030ec0c885286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c1558e6b3c069ac5a38b48d78cec4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d698fed2c9fc54b1f48787fe344d416288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d578ea3f10f3143070affa8cee4ac6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaf37c8570e1b273a66e2c6d4975ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041c026462ffb9db1c9900fb1d17124291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a088da550b59f007eec10a3ffc2a9b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ef0c750432927376b5325810eb276293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c380ada37aae182a6447e27121615ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbef69520fee2253ce621ce8b3999c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7561ad25f18bb7f1c73758f8322c874296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e7dd4deecf693775ae6b1d7663089297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108140b4baf1e623b75583d2aa7a3ecd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69583b2141170d5f561071e56857e1ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5185b0b04d35672faa00cd48ed306300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574fe69a48bd0682c7732abc6302af2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda59fa1ecaa8eeaa3f2b1cb265524c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43074c0d8a6aa319868383bb6ca4b985303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4fbead010851e2bcf11e28f6e567c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b626e84dd9a2b9d6e3cd96b2f5fb76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be1976b3529446d46987a45e9dedfe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7ee5a50aa8f96f45e97df9b368f3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce874bba9e7030584050a49c3d762c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88107e33d8a233957cbc7f76198233f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3512e8eec85cd62c1b6ad57b521b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d750c727e304f46147f49b2cd386e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b64f9b33fdb471f502f260397d635d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d6394342e9cbe06389964f0d6d75e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a795ca3714b3fbebbadbe18bed4e0c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c1f117c3fa913c778a21d00322ff1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1039ddc5157a808b373bd4cf3aaaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cbec431348ac71163f01e758e704a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e605322eaabc7dd0294a447c7f186318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3190da47a7553e3139a194d5e6d4e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d60437bca698cd7e596e646f859d74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35f5eea15e251e5e4357a8c27eb04b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455abe747648627ec8a9120985b81419322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40927a8667887309fdc819820bdfc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a7b2b3b7bc629262fb7d9bb36b8a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e25b12ca22818c93708fdf5a9556c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c395297c28c66e6f74dfcb0ae1f08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216024814a04872d509ed878a938b5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f0dd5b399ffa65de6d2cee870b337328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682821ad362da527f39e1ede51a9aa84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f7c30a4b62a1bf7e110222d48de79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986916cef8e55a3160a87f725099351331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0db491801e190d3e5d70b985a8c8b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bcfffb7cdd18c9db2f6dfe1ece9ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cfbc80aa9116b02fa100dc07bf3b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd39ba09120dbcdffb0690ed3ad32bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af38951a23fa331281330576d0aaac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca887d804225d79cba8ac9ab8758c1a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30395b061e621431cc71887b77d2cf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30842d8da9278cea3b59940a7189387339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a0cf639dd3d312e525602996259a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30fce5e8069e91299aadaefac63d02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fce1034d4d8ffa535d794cc8b601d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc27313ea326c0d0ca404e106eebf2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cb607428e8ffb6996fedddae4af13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fe457fd6cc9583d3f1bcb3f7c22c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e1d4bcdcfdf938e8c02c449b35c63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b60eca7f8658199aa7d60b41707d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa3a6f0b19bc3046de9665a7ae221e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b29559c95bedc3284c14167eabd421349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454dcbe573464c8c875845a71ec4f03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bd757c944d619436a7f3d2f9bec9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8267d277d7c9b0862472329ecde4a53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c432104138351d536095ac8b73915353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9031183e95b67c3ec6f6e36c729a98b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43019099039347fab3c82ec1fe255a04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb6c2513c8dafd7f27ebb927b5dafd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496520930917df70077204f8c28655d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0583a8a2d4dfb68251d240e37e5dd67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dbccddf93ea3676d3940a4a6ab1f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02048b763442ad7c76d8ffdbe877589360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c17dd2faebbc73fc4352ea77a69be9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b605be2dc03b36ff70820fbbe1cc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3abf66ef6ee4f8aa08e8a7460ce7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1a23416e574bf3c56a281b9000f97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d28e6ed405d2f795ea102d6e4614365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec87ab0691a2014589880ad6d089812366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aa8012ee9620cfbb66af8e17f7c5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64239b87f03bc1c018b9494f975bdf33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164be2c0b020b94f8030adda9e19a7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51dfc8b6425e8fdb3e79ea5d0a5cab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b4e6fb8dab86b6e588be07efe19d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba31e3afddc99495832c482dce727372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1685c54ce5e65e16fee1e46b1af82c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d17aacbca2980c40635d05a265135374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397358c2770630ce2bcb0de35bfe9718375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015730aabc307bd21e7860a776da11da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d427b42283966a0750c9d564f11d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834fe56d3fe9bd3d9c1729574247a99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c656d34256bac969f19178a18d2f2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6db1faa03733fdeaf69389ba0c9c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ee4caf60b7fcef21d87cdd9e49b78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bedb31d7c257e1fad3aea7ce5bc106382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a41cdbd8b3d87e0a2c05e76b337e6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c318703dc0fd8aa7760b0e6b71fe63c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e4343f4c26ffd2584b221e854e886385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559de7d3009d14d2feefcde2bf4d8c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615422acd3bd867bfad798706ad7928c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080086920c79e2d7f53518bf38a3988388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0788a8ac46492477c306f96f140c28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbac25a4859de69e85a1f564ffc162390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763888587a5b093523e469f8bef984d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21086b516353eb259f1f105654fabd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073bc602924f39ebb985c2453d48001393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e3c1afa431ebddfaff49cd3dcb3f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb5d9c9afb0656c1d5fbab32fa44e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becd74cfb05dd02059f1752324eed88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cef07b2ee3dd571039fa561f9049a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7b5d6df249889079ec2828644d890398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a990269cc224ec9cec326c3cb017b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011fccf01e28c8fbc0babc1f2fa4507400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdae87f78eec8ac03ae2383fa320d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b993104ee35e2c8110c15d522507165402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231adc00f9a417970044c3b9c6bc6a25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ece312823a59ec905af7ce41ed419404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3f89d40b76d85bffb52364c8d2a29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba90d4fcd2257fe99666261cc6cab28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733e006262a1513fa735185a2196236407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4b5ba5f232b48e2d754b0b4ef3a88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c518dd61042ca16ff91c500c0fc0fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd925ff8200c1232d7629a3bd75e0c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5a1abd45d796e82b7bb7b7b81473c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df5e469638720ac6f96d14a9bd78a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1ba33ec555f13e9be0d958ffbf2a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99372aa8e8918c8f33deb5504d786386414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527632b009743466dae8acda2e987b03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639b1921e76879d6a61bdd108af20ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306bf6ead088357c9c9e3712f680a62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ea2b7717a9705aeecd022e8b6c8db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c6059e9587b2bb8d293859aca0b9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507ad3b4815a989d04ec56c714504d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e41bd213bfe2b319d84013c9904a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ce79c7b402d0c22fbdfed44b55a8d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68323072825fd513adf9e0f6a2eac8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1554f51996645a76e400349d570f72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3ad4db5f5159c1c99942456c4a5d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bedf6a583af0cb2a16ac836026e4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db53388affd65c05c89398122159ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726829f1511122b9ea4ed7b5d75db14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b429b9a27cea8fbad7b43ce2bb1a02a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07753fd5f303d1f92fa9ab3a8f582f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cf4a8fc243fa0d58d74d5d2b38b59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b7ca9f7a6f2673d9bba00da2dfc4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc885dc97de057fe3bb5ad37fbb3118d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beee41714ea388823beeb0a0a98f472434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec70b76060d351892304f3e40a14045435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289127bdd096d2d3f686c38a7d80b301436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0574ff6b8949ab91ba0a58210c9d06d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18e0f78de8c278ddd2a9f0931364a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6651d37d9ce0a9b5aba903932fbec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8ce5b49a39c219b71611c77532168440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b4aa23da7700ed9387cc42382624c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f514a00dd3846cd608ae4fbd682d13b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e9f670255205274e50da89241b9d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdbd1f81dab053397feba9066c495e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1db7ed0cca0c7f68be50861eb4492445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5f1d4c3b95f0f056a13873b2a69e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae3ce517e9466b72a9a0b549071980447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b4be9212010d2ab565061c82bd287448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58e991b009d694d3f22d45886222a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d2975d05bd5b1278f372bb8218267450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be58356171e7f9efec7ef5420ecc0f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5ff6052698da97c991fc1941ee9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b8caa400b132dfce7ab3346dc6126453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff9197a9ba0f75ab44de4a0cc611c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e691770381dc2a14d05e992eba5640455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b13247478ff69570b438142aff81c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbf2ff38f37a7f5f409ade6cc72e96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa62af74c2ed5968ba3899cfa65d73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e25fcbc74d2cbf779c34928bf4a0b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef705290de8137c16f96b27563413fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8ccb6cc6a4409fc946a2f010a9a09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b49a09b41ce1b06e4bd3b90c9275f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d0c816b3a8a210fc98f94f6468323463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e5007e01338ccbeb4d7d07ae53687464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243fee0712a2a489c8aa260459d335b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409378e8586469852518f3d370fc38a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1fba8a8ee9e83bbce0380d6011fae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2f83f1d4e73d667993916f0a0455e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eb8b2c4a6b0007a200856e1141ed5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee10b5973bee11507f8654fbdb9db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d59acf7ea83e6cb70725b3648eafc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5def44d46ab4c62599e34b7b7ebd1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27084450571ecee44a2c17ab97f31df9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11496c9b3b2f52be0aec0a4e4f133659474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f5ff64afc406725b487de5b6a624475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2018d1ce6d18407aa1f3dfc95ba8fe9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd517881b74d4228bf7f1a7461e8eae4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7253fd48e4734359b929e4ea6b9bf52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5c4da3692d734e77a2f830c4ffb83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c46368732dc0f578c6ee1f5607de4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cea90fd82bbf6c62bdbb7942a35441481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4bab56f1685ea83ad10c7a3f8eb1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545c2794bd91c5bcabbbc578399f3cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248212a7a0e827d810bd9cc5e7d523f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0ffa778dd9a20381edb465f9a0787485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3915a65111e52287c033b4d2a8caf4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499dd8a1c29de2b97821d39553cc818487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e459bfc82ea670d4ed49e5b3cbb758488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45091208d5b74e5055fb8d4cffec22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f00008a58ff28437da0b65aa75fe72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227269fe17bdc7c74c44829db3e1f516491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524c7f201aa6394a29fe6de7a104789492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c07e5d2269d5f746903faf7c5b0aea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3360d81ed7f16b9b4ee1f29baea8f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199fec86e6f00c5c874dd6cc448467e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee6250c8fed74370c483905bb6890f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1b844d525fdf3092b7fe0424d346e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75101533f57d267d0def1612fca18d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33ec0cd264e53cb5a0cb8a59dc7b15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00da5bd16a5fef335b53dd170efc06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e36aaf24ef68a6dda47576737af093501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc11a5098f9c1e95e0735931f3e79e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb0cab6183b069e52ea3abff365d7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af6ca7e9b0f39834e69eb77d86b135504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd982664a784f503b23d1c0557b6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572522f9d9ef6ad7732fe0b08a2313c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5489bea0124cdc8e2ba8b9da2ab29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee2523ee5380b79048fa391da75725508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8370d22fe34fde132aa362bc6de0089509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eef05bc92b5b199b868cde2728ac3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca6dffcf6d35c07048109f750a7fc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3558d814cea1190ee598a4390b8c67d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff478d2ba9ea5ab739e5d4bfb45cf5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565e08a81761e02a9a772fe61dfe15c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c575c6076646e3912865dbdeca7bb58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c1db4a23b1cf1486092c381003623516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7ced1ae6ee71463e29127881a95ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a308aefc99f46952a2dc03d7e6592518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386858acbb4f9c57acac2d50744abc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88be3d5d3604523ce334da0461bb1ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b5a7471382d16c148539103af95eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29dcb869218f53d1f4aec425d59a26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b7a798d281adead2445c4bd5827c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7723aa8055994315a09f676e6162c17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c9f9aadb2c1de984ac09cfd201593525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b5d12a24ecbbae97f33367ad381fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c44bec2ac9a3e0077dc058a869de3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832d2a66ab6b2992f024ca97890b43e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44fd01455c2be8443c44187221967529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92a02dd98f56b4b500637ff03cf736530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bde061fc067013095991952d7d47cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba5e50ca5fc39d1c10cf8cddf77925532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2873b586bfb7c156abe68b4f7101da9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422ee7545644aa1e0498c22db1d28e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f057d580e47d1ca418e8ed0247da5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b9549b21b1882cc26aa17a6bdf80d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f959928460902f7dbd71f2616cd0b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557250cd5270cfd2546a0ff526501b3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426fc089f110b5611970070da3f985f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984f22ea234f4e78c8f5495359c71c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9a762c9176bd7da8ef0aa3045c85b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c3fdd345e6d9498938a1758b7f7d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f2117bb529d73312eef2501f91f44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d016d0fb9555bca37a48b4801c33a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e9109a9e1c5c98a84d5516f7b03e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c719ec3ce8a27b2ffc4419a8593145546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acceb08f1816b7ca64f260879aa0d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403322a255593f3460f5cafbbd6ac76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5234af7e3b9956207f55ff7aa1a2f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fdf13a57f43acca3ad98d9992a0c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ed5fe8f2b75d64b7b7bc65cc271fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78320f5d4c35cb5a7c55c547eff6c6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffb1de46e18f96312da4275af4eaae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75485e72c973cf281e4d01db4e798028554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfa34414523a7d0e7c8c3cf55d9949555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae199146409f4e131ce7dfa9ad2df43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654b2e6dee6cb5172d2ee605aa65f3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a175d37bba336e51550369c2f75a00e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeabbe0558f0c35aa91f0603c39256559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71276e7915a5897578af6bef09b00cc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935b8ced8d735bf4c6ca75df63d9a2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f682da8d086a902c15932e0d3f6c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894dcd63c95bf0eca5c2d65e37e8d64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc0741dd673ad467b0c56446f3f4a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f721be08499c60ee273bdce0de21098565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59d3763649d64072edbe3561b73041566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dca3d1a8809b39e2e61d973bcc9df4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81599ec24a045e09f42881a5790d749568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e225fdf22cbf0abeb81243cc1c70d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951f3613cf4f753be6ef8aaf5ed27bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f8ad1b78d4a479999589b84f7bc53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00cd48b51b1ec79e6c0d7f4b3de14e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a8aba0c65e54b735a371c1e7957f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727f561f36b3c66050298974b60b020574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c642cda86ac3085f43644e8f5705575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40477827caf4545473be2e9765a8349576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ba1c22829119cd7a4754e8320ba9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc32bf429a336fdd1ddbf466549d67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3378eebb69f6c5f386b094fb05dfe9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea4a6c9da8b2849132560cfcfe9d71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a2ad9439a620b6c7f9b2766a129a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3afae50b2945bd6133d17a403c0bbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aef446d4f939d482c2c6cbadc183f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c58c78dad66514ca0c9ddffa2f619e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af98cc041163f6a97014013e3e231cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016970f743f44430dbefb67f4ba470f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe39a022240f86888cd23a7c702661587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1973aad1cdcb84ec2cac0354066834588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506ba0055f867556b8517db58ba327c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933ba2188f83c9df8ffe9e6b366e3e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5ae0e07d2ac8e2d76ddad1fa614a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b25e8a8f7466c0f749e51fd71ba28e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addef7de25a58b77ebf72712b73ec26e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d739b597d22eedc7b340057660cac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed96bb10488321082c67d08ac20fbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be908c33562a39cfbbf48989adca3eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a04f42948473d741b370aecd9764e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f520383516f4920ff2ef1db3b63131598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda7e2a762f183bbaeff833a835a7d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465ab9369668a0a6fb090d8c0de73d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ebba37db53091509ea539cda5b44a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd55874f0ec48a01d8e3e1cb87f47ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b1427cf8d475cf849da335c6e7c86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6497a4479dcedef53ac2d5a689c2dfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f04084d321aaa1fe3e1ba13ad4f29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760168d0ca1bd1d54bbc6831736227a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82937a194191224bed5cdd57df0edb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb37a45b021edc6189e77c825be748a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d136fb7e455fe95ee1032912b1fdbc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90701beb291bebb231275bbf72b6d0ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3bc28ac01dec82fd04657c3ba448c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d566aae40ebc1d5172178d66b02b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72848e46f88c58d31b88668c90af03fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc82f2ffa24c16864a7a1e415fd634614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027279cd081871e554d953de0462d9d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27ab29f6bbca43de96207c3a425170616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa645ab143402460591c5a8cb8917af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f142b1b586d55d00eabbc7e0ce1ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb605f1df29ebf806e31d53efbc09f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3012e3be4e98b63cf9467c8a9798c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05ebac107e797f4a6e8a86d50ffc51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300d240ddb6eabf18aed4a0212e95ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70e4783c2422a25b406c0affdc144623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f3fa51ca05e87c34a230e337be93d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811498a3b0a615ed0802213f17fdf708625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095fb4fa4ff137303e4215a8ba98c32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98003e99a7282d1f8e190ca673a908627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f531f112c93a3a292f2b8724b91ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b4ed14c76af87d55c7006a18c623f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9f17fecd40033af93c1ccc3b339f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070fa2bf7284fc39cbadd4d8475bb4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee36b9ad04e8ac197b5e0c3c2f8b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7680268e8f8caeba1862a239b6cfa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f787ae426e8901b1fcade9527f04f12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf5da2359246540a1b88c75ee66d85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e6dd4b202672e2217903d4f83cf81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4566229b1469ff97bcb4f1f10b3ea1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d528e3b68b3bf5b881de5e741e1f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92f375aaf3f47b2e6361036065cd6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea797f0ec79092930538483caca0e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af858c52c347184a1ae6fee8eef963641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ccf071ad2aad0e6f30dd2cbad438c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9241944487ce2139a912fae028ed5cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa7b0ff6d85b06d4349db2ee507d8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e21f4b967f139aad841b90cea64f9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcd2e660c83ad9765c7e507b92ffbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9093744dde86cf1c43fc736d531fee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7575e5c55160a707fabd659e9809f61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24828f90df5932a75d72add5647403e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34742a185608de242fd7d839f9b0a30b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e19bdcaac40e96d3b7344164dc53e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6707d35f78a42694bd77ee03787d2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc00572ade46604f53277f75f6be779653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eca6ea23ae1cda38ea4c8693936e48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef61827fe6f4eee622ce547ec765f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec8fddfc9eede54b40b721e88a9d75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eef21484c4b968be281c8f4ef912f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670159c4df9998a07ce54af8a5ac3d1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03c6804ded07c83aaae5fa83aec793659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905f53cf7854d13b7db845bed20f02c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4222e4b3a2e828746b8244fb6a0f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89964d06f4695098871fff20a39923f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3316fa10351207700cf5ea2b20715e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb23362a06e8c057a45be74c726afe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb18c6498491b51b25ded550658948665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbb80831936cee8594ddac416bf52d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25d58732ec5a022d1b9cc083ac10a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41b64fc5a883469b254493e0adf78f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec138244b253b2914d785971ad47d11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c0dd56621435b95f01e22b8aabb2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195c4326fd468abd46cc9bb2a372582671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c9a6020c71fecbda34a6459aa6e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b73e152fef036d1f526d61e67e9f10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34288b2c4ad6e322c31389790f7fa7d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76faff0910a5b1334cb10138c9fcef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215f1db5b0ed16022e8cff1c1e84ecd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54efc50bb20a05fdd3d4e75be10337b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1ae789d85077ede2cc31423c6e8dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a792a8452097eb9c89fef6235803ece679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7652452afe926e6912e9c8d44c537d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80f9eef026f12302a2a152f01589f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688cc3abb56e401a5ff932319c3d45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb1e2c15d04e6fae701fec08d8a3e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452978020b268b088fc164eda15732b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22406b0fdb2caa3be060c101ca272b99685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfb175d088ed18a1b4a6cde08c1754686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6fc26d58ed5de467ec2e949fd1c89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7eb47ac9fe2680be5e65126c21246688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4af54d73961dff55f5cbbf16e96dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb690a038da3b5675e2c8dc9eb4d49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769c7ba992ec1f50398ecf9335b8648691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d530a4ba9f7748353f4fce6ce65a18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55169d682da6afc7f37e3537254a886d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0ae61398fa971bcbea21e6e698de6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bd416adcd40b961b49bd2911f7b3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98382b9b9b8995b296d74ffd3aec11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908105b1f5c6cf775ac49ec76d86382697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4a7a60b17f459d56684c6dbe9cba3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95134e4539146f22328e018c50c66c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af25885381d2278efaf1111ca0aff2a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df1e73e5054d9de18190f2b262022b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b88220d59a7317fdb9bf1bd35d0b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c42929bb16b0102bb850641520d9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db14b68d8afbc56f5aeff39288d95a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47ffbac01086f259cea2115a62267f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0865b272b87fda95af7e78f8ad57ed2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4512a6db1419584b1c767de2777bcd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545d043c5a786934b1da53a6add1a23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4249365194476c41042289644a13ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf35cfe3afb7cc01c1547f7de0381b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889173a665ae62d07377134fe01c7a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90156a297de846219c0e2be6dfe237712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22636d38db13b59ab97c49b95f8174713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0a5caac8ac73e04416b18772750c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aca0b2c153bfe3aeced1fee2d6306715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60fe8a9556824fe57965d06caf76c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa737a6cd3184286b36f73fda2b1cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e239f2911f83a243e4da95ee01fb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbde7af3381a92e3a982a4dbc14d9eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922923dff76c42f06a398012bb6adb8b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c927f78179145d6a54aa01a7cc5c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ee8255516e2a3a13a7bca67f81cb2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae47059844e8069c2563315cec0509723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e16784cb7828c9e4d317796326ba8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd5d9158b4fcac61ef03b99271a341725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477731151fb2f78f4a7e587f95c90929726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afdbc76241300e691fa834aacdf107727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f19119bb87ac54ddcd8b50324654f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d77f7692d420588cdd4f7e9352a292729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9e40cf62ee533342d7d0f1e06a297730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2354a01ebf79be5e108714776a865dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a868d14d9ecb982c87d9577cd835a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6a55cb2804d9b3fba728db0a081ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458614534ed0061ce4b3d2a5ea7b3df0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef17f8316cdda22f81cc27c33b86a46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16d26fc7366f60930c205acfa4469e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcbc88dd6f0c677eb74b5dd47c2182737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02af94e306ec62acbe0ff0a42bdda8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac11d0919a03aae63be3354c55bd48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc8231a6ae61165cd2069f08e65fcb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeb8cc15e5f3e236ff7aab79ca0687741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d74c13462f34d2a51359dcb01b0666742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fea9d8554f67b4a8bc0fdc404be90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d021fdafa3b442d09cad9f9b7dde992744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe874c38b4aae54c83292cbbffc2365745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fbfa39bb9cb4f4763fe3ecabaa8b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55071abedd89f35affe0a709f9fabd62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906542ae1cadb2c783798eca3c80219748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66f3194b6e344c32484c4d98f1c530749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6e4467f22732e6a5c2c6c427d092c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de23741befe2baba8399488bbb7ccbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a469d7f6c67ea9bf20dd1e881a081752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcdaeea33820fc4eab28c26ba2c220753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138f7dc344325ab19955e78f45490b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc57c5e6d1745ebeb21a2804aabb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66390b3ccaa3d082feac9ebf2ece01a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5c841ded81bd22d6e8d5eaf6d0e59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b434fbd41c3cf77ec502cbc7818b6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faef9e8547b64c6fb553f2aff1dcbbe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9485e2d3d02197bb1eb0021ed7c78760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5c1cbf6eb8476f4c5798ce23f0b86761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2109500e1bf0269095933af07a41f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c35118cc4a75a4c2a5535c18a58f52763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880de772a956aa08268dcb7a4699f11a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbecc3a3c230d23e18431ededc0d11765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad152a55a7d122db453aa5845585a4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4852332a976e000f54f64a1621982767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>