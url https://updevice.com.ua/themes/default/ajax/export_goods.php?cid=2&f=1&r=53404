--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ab07eb90948510764123dd9e181291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b889181c207dc50941c33b6a72a6b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce18ae4e9b87f95ae1d7aaf0db25f413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4dd835ab477a512984ffbc43ffc714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d888e0b81a154e5a098d49bed60a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a8838b03e6373a3cb054134d4cd066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6edc9faf889f6f1c2f3e9faa672197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4ae1cd0823adddc16d6bb726baf8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbd527f7258cd3f98018172458b6909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070a39d23628f25364e04d8fc37c58210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d420f38e09b21c9acb5c78dda16311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b636f0b1a7e4f02bcc4ec6cc7302512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5fda6fa0208159cfa0d2e2a64003e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127381fee825d9342b0c5a3ea5113414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc45f007e309a21b07fd24708ac4d6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8da0146d0b147e5f7e9fee7f9a60c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cd50da669654ee48ed355de0ed75f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49724c35f9672840759c51fd6fcc071718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3b48a425aeeb37695b578265397a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f49d7b3233bf4699894b71609b4f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d727a5d025c8c90c99823ac4354cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10347002bd4aec4aa2ef8de8aff0355322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851559537370dcf2cc8ee590ac709ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783bf892010b09db08a923e7aad62ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5577128b76797f92ccb5cd196efdb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb139b1bb79bb1b2e001111bc7f083726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f124a653c2e21b518d8c1a0ffaa98c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9662e9055a3db431848498c48cbf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2384fa22826a7e7f2dfe57f02d65d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bb77c9c8c12c9b934f483a2003be130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1a456bfedb35fa4bb852821384acc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f93f250ed3949d0f7b88e6cb2140832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fd6df676d996197e22ce80189e0a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb306c7b1f16783563dd22fda7d73334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d241ba794f54e9942b69ea67d8ddc7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66275bf72f12252484ad5acd03db50e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e55a3817aefc914990674b46db88637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee154c4c9b05ef025c1054406abc72a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ff128ceb2d571d275dac20627172a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eab148f4903c6e5dd5a24d1fd674e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8bc3bf8e855777ec7590512a7958d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecda6df11ae50e2f21074eb4939951242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a524fcd1c7acbd526c7858b424454d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631c3535cc91942a9b616bf3072446f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff614ab35a2a78ae65ff095157e483845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a27000282ea115700f2e62ec308d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0290504cf51ed78c5410e8c6a4f9c7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee546068be7ea9b64231ca330766b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ee499bc914b73371f8a55259ef4d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467593962ef7f603d01a0751f843f4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310c7e021b2a43c16667040736926da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19128dc733f3017163c18cbdce73b8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc087bd16db54f55c9d1cec4a97403c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9764e727a2871ee266c923b3a61e88e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ce677a92f13a31ae67f84c278e79155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa92039df2ddcbc5fc5966d4c6506f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23182f369680c61220f1c324cbd3406457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb36bed25dee98856827934e5c653ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648ff81054dc01d7ad14614a5de418459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6519869d4abeeb6a379ecf3405d52760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208de90dea3fcde0932f9b5315ce9f4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784896734757bf07b4fd66ab07d8a8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e07a887f09c6654a8945bb118a5bfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fec63e7a51eccd68aeefbc914b06564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c0b205e75328737cb99f3e2cdd63465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a983354d453dd7ac678af019eecc6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f129f0638f3e5c8db82a09301daa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efa61317682aa8d0759b1e76b5a5f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d88b370f47c68f12781c576a09fcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381ec3598b5b4513dee60bb113b00b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced585dcfe6ae8ab7c0e8a01ebcc0c3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18578e631bad142f24e8d1bbee44ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cca1498c2ecf1fe1406aefd494aab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb70d4be008b32c485670ecb839cc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e81950dbbd97d7271458e9f95c26b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a70917c5428c28959020f5e954a34c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ba1d397d4fda7a301b1bd88681a1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e8cc9e10f44298cb91e68ee29e90478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e3df8b5c0164e5f8b69bb0ab3cbff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cc606e67fb78f19e9b26dcefc253580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6a0ee580638f8387d9786de5b806281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9016b4d92d4ac00923ee23777eb767882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e3c8a5e83d3dd696fa58251c3f7b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce94b0e8f6ff4d7196a9361a0366fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca00b39b41521d7b20fe363d7c786885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff434efe919d5bfd687e63399409f0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc365ff17d606255836397715cbfd83987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332627cb2b2ff9c1b65c1b4fc37fc5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db76c599eb36a174bcb533dd0e808789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0871a32a0999c5b8fb358d1d21a1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc365d810b746a550256d43434c6e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b421fe4cfbe77ff31a99bcde92c598392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5d56ab2006e5c1693d63e1846409093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b82adf157b814678cfa31129f057b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd98202dea85587dfafee9ff5480cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a546c9bd277446a2683f7b14fc0d4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2abc13e1e791aa06dc0dadd56f36597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51ff4a125f10a1d15c767792f9b61498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644412c23b53d10422c02431668157a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc04d9b563ac509c52297b283e294100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fc0817c74a79bc1c8d0a37dcf7d60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847be5877fcdde77d2bfec3f5562d7fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b71608183a3ad6b601ee5c4aa1636103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8bc9e91b8dfad0da1fcc2dc30c79f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b566bebe290dde27dae0b5a96729c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f365da2776a6464ae7a98093aa7233106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b68ff1cee75406f64e4fd433d1a6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87532b553ee0f61001d6f0bd20a8e72d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7180ac06994e9b1a625c37330919d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ce83b7dab3bae0d435fea11c954bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f5e8bc3ffef55fa3b1bbed77e8013111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69787283ab47b69f97d66743af374cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec0037842ac075ab5486670a9fdc1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c56db9b08b24b643d438246deac01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c731f81d5cd191bbc1ec24a2219a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae81f6cbdbc55ef005c05e284668667116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6fd760b7cff1f08d525660e8f5dd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425368240b6e3e814ed4b8fd52fe4e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2116f6e2fa9fed7449e4bb3e14fc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594642039ca07f4cb0e39069e1e7dd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db390ecdbf1880819368ffa3950f226121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf311dcedc4ff23db19179402b2bd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689f21c2daa1cebe2e14c8eeb11b87a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341127ed1aaef2774d9a26d796b81ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaea2a8d58fbae9573dc7f1839116c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd5e9c6bad7b804b2da1b57849aaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4ad9f2e4d5732ebcef09d94ea4d46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03b371f7136dc5daf6aea759d294f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a219a9d566bade041f268ad81b209129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8e0368de10a60e33a169366d0abec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5964d7cd33000a0b77d19fd7f297370131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53e630468651aa709836035bae5423132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018da3636da79097e128a920ca1a589b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1db1f145576b8b69379bdf49a36d46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3ad5820bbead20d97067d770468e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af2b19a713f5ed25478b68f00f5681136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026ca14527c8b3d138789cce14942b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b727b09fea0552a2d7a20218ab256138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97791bdef2db02b605830775397f9190139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326ff03240c9373880d63b129b339a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a970333fdb62a248c8ec859adea1b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a92c5af56f90262b915b7310b21287142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da248876c02e4e9b405c9732aab34315143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6841752432b10e56f512d015283477144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddd66e5bf38b433366c863d47ae0a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbe394edcbe101b67c2036782df9eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fd701d1f659cdcd94037f82fc7624147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10561314cacac2c3710e58a6bb50b196148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed16bd59e0848127a3ea5868976d1a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2d2bd861c2f7b9f9fcb400fb6a795150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e123a055677c5af9e7e1ef85c33e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6197303fab5e4fbabd39ace4599131152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62502ecfa22ea962d75fdf528d9a1566153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5a3596b3358b4511272d8bbca3c0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f15a3f36b5e036d2e13eb85daacaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b16a2fd24c432d82abc08053ebd04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102ff34cec665de831b0d19358cdf4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc7c34361bcfc65908e4c89e289cfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148a963c46d4287a7a97d60fec58faf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43501af64c11045254a621335f60c19c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24030ef6ecf08c1ef7684a9f50a81238161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93db1f017b957e138ffb5e54e9fb00c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326c3cfcbdb130bfb3ef0ecee9baf2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64065ff669a09a81c7cd6298fa37355f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5ee348805bfb6e7b83ec069854e45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f650ae45b17d7fa3f41d96f4b30c2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f834082b2610f8914b0a6092d3d10e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a007af140827bfd38ff18334730ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda21c2617ace37c52281da229bf6dc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421dbe52791f075bd963a0bde0b774b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b94e4159d98077e513c15072469779171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ff27eb2355e70cdd27027c610700a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a43a3a3eccbe7ec7a3c1574a93ffee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb880b4224040171b92e3e66f7c9d93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e399f9d8237bb004291aa73328c8ad7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba873e7f9f485305cdf41ee1f8609176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d393ff6a0005cfa04d152475b6abbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3598371c846e69c14cccc292b7193178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4ef17ea8b446c8694c3fb36b063f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd025ea5ce4506f3ce385b41256960180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59b1817f8f644c1027e780e0cea5d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca9f096d3c13a9f3464e771386d10d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6aa6746d066325c2c9c8c4415b8cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a09a0c5831aa91ed813531e01ee7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce0b8ff6445ba29eaefd61efdc0b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17193186191ef0151201279db1a4155186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee806f2a07d71b552131275ff3671937187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d258d4db1ee99f67f5c2fc467e08c66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7612ad0c0b3157ec240c81bff2479189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb53340e202b93a5fc8509144ef6106190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf274246b96365c1bb463ac786397b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fbd015ee4c663cd8d5cbc96f7e0c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910137c516bf9e3bd9654e91035acad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178835d29614beb689e0ae1779dc1fce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090348c8256061584b07c14ba0d64e4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9f6d2804243d462d47ee7f863c6a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf173c771168bbe074ead42cf54f91e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096c8cdfe11f2e1a6256f2b671cd473198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02353ba5c7aed4d571d5abff82a4a6e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656427d30bd3109bdd2437f145c50480200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bacac6933a24273df288b1b6a11ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29142cc286d69b11a68bda82681f8d39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb5a8f20c9ea4ffec84ddf7062489f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6da42c1116499514c4f8093c7c049b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951f5321a07ecc4533a6e1634e99557205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6dbe50649b2d3c54894337893feb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c32fbafb9573d58d559dede2ae15e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147227e05bd33c7dc1e5a132e06eb531208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0816096c9e8fac88a29cf02906fc923209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546f33cdae13bffed7ab615ae259680210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeca034dbe498aea61a1b76e442f3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4173ff19b9a58f68bf0bded575e2fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54b08d02bc53f1d6d4c2585c17437c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5898ddd6f531522dc0ede9c7e79576214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06d112ab3d2bbfc15aa999683c5fdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62365a5aaede18c2c581db3d301c96ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb981f28d82d1ab03b27df2401ff373a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10540e10919dae6963dde47d4cb6c38c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53c2236ef8532cbfc337bc470f3eb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbde569a396831368eebc92c5b5f96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9196841c8d0d9b9e93cb74772dca1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7599bc78a7d3bd30317e67b554491222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08962a40872fef8a99ac8c50c8a6427223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b517556dae59807286f8f8dde4f10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb6fac6491c702ba2b1c9600f83c86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28cd79784da2332bf421ed5b1847ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec29365d2eae9e8531eee4d783e452227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d2ddf0db4ec581bec1da002544c55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cb8b7e64a8398a626e2bfd5ddbede229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff0d4623e8f13dec01190d9d504518230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2347226c967d8b4353b310d3a0a9c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839a5e08f4a1de18480ef598bd9f0bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c625b7e3d0cb1145e80c6ab2af9ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ef1a39878d33bee0e60717682264b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1027b03d6454203ea4911c90799f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a2b4dde07b3f0fdd28ec65f537a7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3669826f1b3db098fb04c1073abc3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80047d064df0d1f94a158a99f94ea8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a3bd1bd3a1e20089b5d69e318d72f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c742e53257f471d01920dea7ff13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fafeb2b5c556727d865b6ea1e5f838241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd32a34aa06e1cb95a394f1e0794d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea78c34b836cf5b0f3a6a3a2309d94a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedd8baa363968f6c0903638b54f6c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317c22763139feaaccd21a76ff4178c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52118dd749d811a7b25be41c009985f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b5d6a4ce5e5a93714c8bb3ad4cf4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba2493977c3932c82b139380a7680f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28697d6dc1ff7084d31d16435ebe5312249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954ae62ede45ca58ff28c0a14c29840250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef336d590cf8ef5b7a368900207dd4d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90bfe3c4ee50cf0858e7125f1217e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb01bcbc3764d22105f5176b92456bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d81d6d780b157c095bb72db16bf55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87d1c9b8014965a8d800e76577b720255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612fc63e6c7a7347d9d68add08f2026256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d40238d375a0bf436586bd0768e33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eb131eaab7deb8898e501f123baf8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14b22d6a0afb8ba2f3e06301297643259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e86cddcc1f0372b411f2dd134e0eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45cc3e56d946a7ffcf8067f08621ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e777d8c21b269cb96443f430e30f598262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df252b0c1d880baa450b9d84bdbc2940263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeddb39143e77c4037dd43fbbc071d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8935c6b49c8b89e3124866271273c89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e00dffaf9ebe53c310646baf494c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689cfb80a84dad33888f1801fe43271267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f3ee13c77bdb3ac2c00fddf6ebcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75087a36eaaa60649b42626902723577269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251b305afd6283f3b1a447b4ca4bae4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dea8fc06b7d83b50f3c8cc59dd4e00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4cc172c134a435e27921871dbd1e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec561b3cee42760c837198180147ac8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14c4dbcb90b7fb4a21579799e42ac7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54d3eb3f2a4175ec9e2a0c8ef56ced275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923423f4af3ba9f7c9833642e680eb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc07415846da18157273d64a19951b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e40d670c12e92716dd2df06aab5e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3d288ffc1dbcd10ac889fe4748a4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac6d4ed09dbe6a3309267a99c589d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e15242e25bcafbf34998fa8b235c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e928b260f7538950fc20c722c1d4c0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fee340befa06ea3008528365a6ebd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8c625cef36075186e54e218063824284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80d2ccb2a51b95ee7cd08c34701bb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a92c2cbadfe68e9239643e5517d086286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7115fcc877b081421b11c233197348287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b783a933781f069a187d3e6a954ac78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010fab57182da3f423d6cbc0db12b8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e25a886c8d7c2b48b841afb23bff5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6436cfba7427f9dfe7fc288b8debf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658231f4c0a64a4f3bb46ecb764cf25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad331e2092807516c9f2864a7a327bd4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b87d26f446400e1be4bbb3ab0ad2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7c150b4ac1db6fde0a629571184c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7123ce2fd32b51c8f6f4d5594510bd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ee85ea873e03f69310b2dbc26cb3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515729bd5b625fa820b8538672cc860298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace74df6946a630f76534130647188d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840450e2b7e928e2a9d5136ed63711b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27191658b7f9fee524f272e596731495301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d298cf74315d8e4b9274f4d21c3970302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29fe2bee789d1894ceb97704e5c4e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dbc296d0e86e71861813c3ca8eda6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b146526876d57e3d719d253c30921b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a5bfd76a4934e3b48483e2351efd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb45013375c8a8173d3173336e68738307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e76f085072bcd2adeb03e14ae9f1a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97051a8e3713829f892c67c259ff9cda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8dc0f05758c80dd55e716a09e56e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21fe5d3857b6d26588e7beb0186be7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa1388ed0e1db3de8e79bf8f0c7605312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78381282eb65895979b12ccadbdfb9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59fea75bd32d09451791890928fc53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cda593d574457e3be0eef05129fd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a68f0e3529929349e40adb59885f46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a447f2ddffc522f3d8bef7ace7e7a12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75dc989829b3b1cd2f2787d2c0486a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2518b496692abdcab1f160056c01f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8679b0fa3dae6ab539141ab4c8f0b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802601917cafe1911444fed1ec98cb2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5178d53525397705e19467837fff06c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ed3fed9ebc31588274c645ed906c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bef1f776d8ec7e87c42462529e963b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec727d878a9a0d72dbd07c0c4d6def325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ce35ea2601d5b6590763d4d70850326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d78cdd88a1287e0a6ef631f63bb164327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbdb81e60247e9704cca9178b4d0f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3a302a3061f0c198bf6dfcd3db2f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86738db773eeb897a0583d3b355cfa8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc600a4d401d0a2d5e71d2a904c388f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c74cc17cded7c5225b63fe3ed9b91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d0f6021532f180cc6b47e8d59cd02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3329ca26b0028228d363bfbad04f9cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d5788ab55c04ef72a08bfac1bdf1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58232142c88510f077a3f6cfec72dc08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f83b4054f48f4930c972961740fb76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db5943dc5a4821672a8f3940412b11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a824385dfd5922fd8dd95ee44db5374339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665ada31a4f0996ca08085d29041936340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588486912ecca9846becee609c896a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca362dff1ccc53ca47a122a31db3853342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ed016faf7bf16942a616384aff63d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49751716cd3e1f189acf27470119e87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71899675486062a0b245bfac18cff054345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e647eb0ba483a0ef429f9e3ef17274346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2d84a6fb270e2f76bf0ad811d0901347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147fb138477479ea3e72688cb4b1481348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda3e5af7fbf16239cfb7b8f92223bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388d6eb68b09c0b16b7efbba5fd748a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac28df69826e8dbdd102d8d1180322c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bc8240d252b4ddf9eabbd1c90ee0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098cc52c7cf5d64ca05dba470f2a7c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08104d71438d2baca7d32d8550e005e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c158eede75e75199b7ac96196648d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17715a857aaa1415caeaf66509a0d3c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e439fa9f8337b7a539ef0b7b40852357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fb76740dd6b5ff9f62cb05dd5c6a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff33f9e06004ad219ed8f79badfa06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845fd6411a7bdf3384a6e48234794dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216a3bc30f1d06fc777e5b139f203e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ce2908f0758e9246ef700866e3de1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4642dfce8f46cb826114e943585e6d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62530ea39a0a94aae3b1fb6d8d8181364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279db9e1259c3f91a46852007a206b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e4d118a59717fbe5a2d0c4e38218a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfff437c4aa9704b42172f284f03d28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a14edfa5d8637f47d8cdf20d5c0c23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4a49494e59fc1c66d61ce0e7dc9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2cbf19b4ec0426749641f9216f8ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d147d254000cdbd1b22118acda21c6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b51eb27c228bf7679f5594cf12614f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac18150a00c3b7a25fb79813312c7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a63ae4fb929ecdbe1b341a2b01889374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21be6241d838b85bda8256817b379bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d864af8cce838caa4ec38e452b30e08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcd8631d8f6b33c7eb6d99030a5ec3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e732aabf298deec09df958322851a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac23f2b6221677705197b327aa07cab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edcd5b16007d424b1ba346948ab7b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63967060d3fb8f9b0d07d9cd9596fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c5dc0c270dee09e27e501c429f29d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f650a6123dcfde43120ccd7bb4e88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a70852170540dd4ad2b478ba3a2394384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54fd7eccd6904278ea22b94e834646385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12936fd268a74a57b554fab0842ed5e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dc32a310a08b5372aa5d22f38dfb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5a534300eac278168dcab29c9bc9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e42c59ad3df2dc2dc7fc8da31597e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6b8fd640533544c2c5e67b4b4318e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf456fab87475b047f64239596b70e8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58039c6c2b2bf3e378dbf0a07f981887392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e06457d7e651ed5f7bcd162d7f218393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7472eb85a38ddae0b377dcc7d9152394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513e187cce207de0daec440e919913e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c03739d00d13d8fcb0f3fad7612d9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103fc1f421e39410dceea14f8659daa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46398065aac23b6a5ccb9734aa2b74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9cf8a480a09ba7624cb143a1b62fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee5b277949186ffa350565e6b98628400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cc4f5bd9e84dac60692c92c636f15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2522aaf7500bb616bdcb1f80471ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fd518d99a3aa0b019ce2aee6dda24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279c31d9c272fdfe143784d4b7d8c18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28df31f79a2d517e8db25e6b23ef4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc41f49c9a7d7f89fb81b2aa785562b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff836ee7c21067b772cf435b985e1201407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f44e8d1a032e6fd9b9a0c7e68a9c5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faf870984708cb8f7502f9a2dfd107409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a622cfaf31051a1ad4aad143c5d26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a07459225a342af77484fe4b1605411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900322937245fff7f91bcf495e0c8f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b4014553aed4bd0aa81a8e9269658413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211d10b2e908f302e1b80b1868b844a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f3a646138205e131a85e9944f617f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855e55dcf0f9ad0fa25f766805a9e98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c27b91b8b9447635c9cfec2d2accbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d36cfe511afd9383a5bf5e2a160581418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05876c47f11983056f8dd52d19c4c186419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87923c841a3ca87d69a1bccdbaddbb71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589617f3102ab7e9a2ebd1f3f96edf9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33f13912fc2163e1f7db972220bf8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a03bb24feb306be52d33a94348ccc2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6fce19dd7811fda9e619dd72778a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e75c44202b8d2fd1676f41750d0ed5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40668beb54d0703e99218b31dc96eb5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb3eba73e9a941cc6692ff0ba7168a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f1ad19feb0cf4891c461348fa2bcb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646c72f8bda5906bd6b68685106ffc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2c16ae4db0006674b0ab34c81cde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4a3a2cf9d57bdbc0857270380c3b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42f514f513f8ab5383ca36c1967aae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6de7f4c06326dd897da4f2100a67e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff3960f62d147023d393fbcaad8e16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b338ddcb3c46b99ffea265d68c353435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5956f45e65a346422c59752b7f294d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05252811856bc9de56ed541730a05329437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d412f5e8ec4186212411ed1a7b99c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd464f7b7aee9a5ab3522a8225be0e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076cc11e6da1d35c20b722a2ccf95c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78011b95438a560071d8fd1ee446a051441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54de7d98ba60644caddbb0c779c712c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02489ed968556a6a97faee8929bffb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132eec29a2bf8badb4bfd06cfb4e9b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e31c2666dbb6d2db21d88f5f1bec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d941fa5c50ee55b32d640d0cc550804446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e71758d8ca45065ce48cd8a2764222447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134bf030d6987aca088c27aa58b466f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b8da35b194cb3c70bfc21fe9a5808449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66281036bf44fbc93c6f3fc3dd9c6e1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee10f0fd681a9599f822342325d6315451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bafc238dc5703ab53649034c5cbb15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558c644d1b61f777ab6b92bedacce76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1c5b69d3c1f9677d4cb45a42ad802454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405da0dad1e1df1f3f348203f60f4b2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d17804be0e4172515bfe4f5b33c01b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7577997977a82a2a04f2e879fa50871457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3fce90263c905be5acc5ccf99fab3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cba3415deb84665bbe9dc994d143c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14644950585a61e87bb0f82993109a68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bc3da27e7bc494911bd96f496c682461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d22470cf2bb62c479bd8b27f66e45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174d658c6a01e3c8150fd0a1da63aaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a40442f33cbc81599b988492409e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38906000b8d3b8cb302a27d231f52c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac9ba48d012c6020d7392354582cc6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22994de35f756ad94be79c4c14f6966f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadd77435020707fbe28f3487bacfaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ee1519342b21f528322229cad7d76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88152841703219142d0fd5c475236d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b56efbb28894ba9cf9221b9f84e88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113d5929225d074cd6e512a46437e05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4e60b9641cb0538c811be4eb7970473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d82ed6c8df7c166b7e444d17fd982f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20973cc139dc668b75f7d1cb109572f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa919af77067156d43bb8fe2a3a47c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd51b5d1dfb6443343262dff12ee499477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ae40713479cf5f2c290124f4d5486478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1a2d68449367139700aecc2fdc4a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c37b519f14e71078a86ee5f417fc0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01d3ffe972b25e86761c5780f7efb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52418dcf3cf181f3f91e8b821475c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fd1f753975654092d4def3ba2af12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c370d81b5d36f8f1eb205171c61997e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad39f3317c3a87e685d9fa08023fa1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd647fd7bea2585dc2865761567ed0a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e88ec29490f03a8e6da16667d2987487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fcc9c71ce8e3a2bc2a836718448e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aed2b18e019b215132cb15d0c02316489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a040fe5349b4d23f838776d1f5c6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a269bed80cbd547e694b58231dfc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbdb7d1fccc99607ebd43d0f9ecc7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39e41ce493d4bc86f58bfd8450856a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51255e63961c6c3b522c2edd8d8360494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640b02e347b44dc2d07139b5a685953495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cd86932ceaea270bb41ccbb7762ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6003cfaedc25ddf05854febf3d9b89f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02b810f5dc7811001274abfba4dd6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27de140c0f2d4c3aef123fa7fd106a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93659e7032c80797fa90b7785796da05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393bf6b638ed33c9b457b471a7ac7cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517259c75e3d79e7f071214b312d7c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fde15fa5754d46a3bfd65b508dab83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242a66d01423a1bca7cbe73a1e930ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff87f97e0b0a296af9b9f5a67d1cd6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64568edf79fdb9fb6690e7ef67f992c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1585a7dfbc4d3c50e3aa1410e49da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057343d3336a03a7ebe3b6f68f5f038e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fa688f5bbdeed8a4afd27c00efc46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ca8a49f7418bd1cbb23b4081706c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b14cdb3de7e361fa3318831527c2bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1042a6cb33b494309d1a2e10f3ae55e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e92d12364c38b0c491c2c01572d50c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37c0fbb0cc2e1c31c506b3e59c999a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882434447dca710d44d600564db4139515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb344defa34465c1e50286b7bce3f2df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba96cc94977c9706453720ed23176e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8937e6797c98b145f95a464f3e17bde518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78498f96c615ef72e5e910d946113aef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88907c4814ea3430e45928135002fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bfadd4dcfa60fb8036922592d029c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea8a4ea5a36e515b3e9aebe84fea32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81229f660b5932eb6c376abe3c77a44f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d29a30e5c72711a3e3c672fb6148e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babfb0388bf70692520bf1ffd94b83a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23133fab57289990580f47968b67e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78542a7381f6e3a68567aaeb85ada0f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731fb03c266a4a75d85402242352c0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588de4d3ad7156941699c0efc02cef14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e22ac3c4f7dff5489d5fdbd9fc4a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742886ed1b27a6919879a445039208a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba05ed4466c6c9895c2568acb472cac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297cf809c31385fb8cb8c866d089a06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73932487cfc0e2862b70381d83367d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afb6d46cf2d40d6800a25b531ba041535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33beafce162243ef54871cd0cace5a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4900639c32c1c753f6894706d1efc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1593430866d1ed9dc4d24a46b2bf383538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b6db917c75dd0f2976ee69f55cf17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6851dc4a1d03ddf92fc918df2cd25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdd3f0a6a8fb70e11dcd421dd37372541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528d45cd5bcf3fe828408feffd739a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ed093b959282052d0e7d7786fd43d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161460213e022abb7b705150b4c9865544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96093c85f60f263acf77235413353ad6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b63eb227d778edf268b2aab96cd5a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57c1b37bc00ee37d44f9c4d88406ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e6016141e001604d6239e16a991e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e5c3bab5d9219d85001df597d812549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95eb232a6921089df1321887e2880f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca0401c2c60159e590f020b66cc470551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74478d28c83f18383572fb4c961d94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d30e42796e0560e1769df1e0e37ddd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60153c6127ca1ca5b8b24ab338d7a5d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c3110fb4124d9c24a938452781c73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feccec6264407c41d5522216df86ddc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f72759dbe3501232045b32ea8e8f09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5ff2a1fd07a2e3c0cccbaa1f9f55a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838de913751e5e1f1e097e0483f70376559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c772d10d37bc833e35ad9dd95481a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaea0369c50156abf036e40a02abbe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65043d993db59392082a38f6be8e04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfdc4725ecad34bd9a8025985696b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98534b08741c5652e85f96caf4f154564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08803785664bf233338b56b81360b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b9c9eb09bb8870176a3115810786f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f592e5153e8d57f97c91053cb9d64c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f631de0d02de0d86cfcfd194745ec4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6125889f04913c1fc5cc5dd8182b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722e5dd7196c6b18c2bac78faaa76f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8540fa5dda776d67a03b46a55aa4869571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08161825dca24cdfbf218886df440cc3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca672caab12cfd0d9bb5ca8096dcbf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74abf9af415ca2aa5e5a92e604e8b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475d2ac6210ea1b54de6dec33fb9fdb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269992176425ff7fe21afab598b62a53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4116e7646817bc94f0a703888fda4d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079360750734a3a67d00a25f8aae50a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a70e9c8e97cdb004f8cfe42cc67ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22208653a2d9fab7e94cc468c9cef154580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794630d58328d738abee7628eb483ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bee1985c7ff94f99b5a346046f606582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b782b8b6ae28c61dd2feb8ae0332076583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59812d6961f6aacd2efc8c43c80a3fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41712f35cc05bf8e2e7d9a222f3ea1b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b29502347b5ec0b4f9c9e3bf0aaa99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f46f34e7e1ef01e1cdab78c8267a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a631b7396f225e7beb205b4568111c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae7d4070ff2466caddd69321ea3475589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139df09e563cc85523b83202f215d9d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a15815d61b9cf61699ff79159e81ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6413c2899c79d54d1718702bfab32d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475842d5a46b636559ba97f2c361f27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03a7cc04eecd2240eb3a06a13575dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8709bba570e46d0df888e90f5bfb0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1a0a6ab85e15cc427282a7e00eeee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360b0941c51d85bd72b86699f597123597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e6927063691806210f387fe7181b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0159f00fd7982c4eed7da5b7e9a8f95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ae84c0be048d3c4c689bc10f40172600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a30a2b495ff2a9bee4ed70e7d396eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711abfe9f3e7988552257a4baf8b52f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4670039d834693047a300049fb71b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78050a27eb4e4c6d6ce1a6ffeb84f45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e5f11460b3e540ae78a4c9d26ed1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961c59231539df50c35889ad06768bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53403984798ba5df74d39ca378cf26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1730edb5ffb75c09871ef857b37c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb8fdc7224863f31944a5f49e43cb7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba6d977bf91c68c3379d987e9d36d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737f7f2efb8b5584804d4aea68c9bcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc92ac5bcdebd644762d860e7e894612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752db7f2ef38fd90816f82f16116e60d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568770698273eae312df13819faf4355614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9889f555015ba33613c520d5c6644e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea6c94f2c3071c00c6e885a6de8fdc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cc9d5fde297400a27e607d599e39d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada81e07d88bb7d833bdab7b604bada3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840677e51237fc0a28442265f2bc8b2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb6a4c9be7abee779a8711392dacec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65ee9f8e4267b75475e598444a4907621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dcd2d307a388a35e8926d97010ae9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478d66c057e40a9f8e2c1336edd4112623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ddf1211728f93c2af279fb294bdcc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bd9b86626ff48ac58057764f31251625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df859e95c5d9ae6259e35b92c4dea0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbbf4c88503392cb46384e5ea7af19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838d1796eb1e46c3d0a373781652aa9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91c635cc5f4ee4005ac5da74485713629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbc5868a29208adebb0bf11ad575ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac1903a2bc39e8bf7148c6ad3ec8fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bc635f077449ef8802f4f1a498728632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e6a6517f082cb9e7013f795acb151633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72b2c199eb77730314c8f58e13bac2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c117d5b4a88c83e7768f65bbab1735b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e8c56ddad3b88df02f610b1867804636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f255831d3d1b5b03629c2245f12d82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d56899fa8020b0743b1b76cc4f4d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b06b69f4e3326668d9ebc70ac9504639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46531bb6c128769610ce6b80df9d1fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aadae37fbd0da2f7e08478bc82fafa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99099713b33b62afbd1737d71b56bb73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbbe4d7ec6f1eafb0c9cba18250fad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880bdb95fc7146b74be078a368e91ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9ec37c38dc56cf5f5da026f1f385b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef19925d6f7fb099af36931972732e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42b5192f0a09a65a42956187ff7992647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426abf8ecf7f7c45324348d4265f67b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd33be8e577ecfecf8613c9a34918f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa392370dcb41629e904b58f26f224650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357eb14abf35bcd3d060eee3bb63743651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fa2a4a04ce0f22f2a7bcb1e9dc0a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceca836882d39a93e172e2a9e77ae8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fa91890adf42bb67b81a50b0b4e2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da921110ba7f616403558906fad68c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50f0e87e27320986e9f89fc86ca3d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936dad88705749f9b9708bf98067678657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c7f0c24aeee762328873dde5f1362658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01185a72c1511be588b627aaef68c5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff47decf40a2b00e6e087b724d297d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c4e28c21c6c838a7846f0c2086f71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd92d33334d35ac38787d2f7e681d3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fde8e906c79dec62b55589dd74c822663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7be2589ee1d7353bc3e612118dc969664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516381b9451ee7475dc38eb134c792c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09920dd17747987d413b6386730070a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388a3ad4dd8e65c88e427e4d26accd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d97a255f4a92511918540755c1e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc08cffe57884bc032f5873e26e6df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443c00c2c9a72f275419bffe1d447ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018c372de599aa6228920dc5a2b883b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd40cb7177b000554fc27b0e613f57a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce3b9741adf48787727846a44d992673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcfcbc7ac76460ca61a590e7ac581b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b262a1798540dd0c9d6dcf169ac7a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1709f57dcdda4d8d1e306690fb72ce8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6864e1827801ea61e7f26a3301b6ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17688b298630e54b8375e8ccc172f7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4a8c016bcf6de8ee51becb154541e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d4160a38da9c75d2597ca2e69a02e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8f5ab2a323b39c332bda97811435c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb2a4e49e56d3585f662e50a7ed421682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1934f3e7fe47b45d7ea861bac5047683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa31ff973c8b01b9c7cfa9fe7cf297684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ac1e4cfa143e4cc55864082df0b27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5812e2991a26a117bab976e80bceca5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554ada53ebe31a250dc82899ecaf51a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2000ed6cb1721e4f83c0884f3ab7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33c2511515a8ec1b87993f7c2ea66b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8da4d2df27b8a134ab3a9d5cdf621690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b1259c3b30c45dd17b37d761a15f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279368a32f29b0b9474f09b6b4d06fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1d2edc688a53331d394ee9c21cbba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fe962a0a94da9da4c835cb2c7802d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e73174018d10c6529c88facb0c770c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9b10e3f31d7a5b766882dbd511b0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9b6fec97ca6479a6568cfce53c64f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043e17147f69b42a42afce5cadbd8f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d7460f0e53ba404508a602dec247a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a057cf91b8eb84875471edbe9c8c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb0808f62fabd17effa323489927a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdbce3b6ddb151833f71c022144ef8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f05c3fdfe5a126c614d35d9653d0e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07de6409d7ecf31fab2b113998e5bac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0dc251d5f6fb905924f540cbe7001705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fb25d64cb6c172d619e517b89d0d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99c8ca38e593fee11b25740b86d280707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67859d038b3d30bb9d334fc9d8c09bd5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c621bd3eebb90d66a5d2c3b56b1cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c8324a76b48e444f81fb68c6ff8ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549d4ed37b11c74ddb0f1193e6df27b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9198dbb30669925c1af06cec3fca2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff752c01e86ca670e1d1802ec7cd023713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622fb35d37d091e767ba39012f9f437714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d73d8a3682e82d8ff2ba0b9a520c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31c57d15ab55f38c826338bcef6d37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeb7b67d9737709dc8f6b1699017a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b440dbaa959aacb1c3ede7e82001f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5793f49e6902845aa714be2f0dbe1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57fea43b8ce18610e18783eb12cb11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd3c706f9f66c4f0b4a6322f6dc017721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8550b7a2c98012d96d425f69edf48a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f66aeb1e3b9cb605f23c8e51a6292723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9fa0de230709649d5255ff37407ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df38d466caeb0f53c6df8c71fd5df87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa941c997713ff1cd49904efb8a359726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d0c3df91dddb7207ea85a18a86ee5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910957b7a2b72f03f56f6596c59f53f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2933bbfdd003989292e807e35082b8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c817236c5126c9360dfeb1dc8416357730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b167a8970a6af83d20073123837e38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19de0c6975c47f284c5b11203812de8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32755936295761deaabf27c5cee8e519733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196f401d946ae06382729669ec90070734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ef1a2997829936ffe2f368db29de8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba04540cc6372200c3f0e2278b813736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90d1ff8ad43c38369dd59338f0dc3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2169300000d92ba295815210696a6a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa771ad165ff6ab8f856019a3544b92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7de41952824faa638c8139091d246740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8b6cba90c2fa9a91e792479a5bf30741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8cd5272c43f683a40f68b1efaa768742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c915ff0b1e0cdd9c6f81baf2e500af9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea103a3f3c34394c4763f110e53b5ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa61e30248a4a51cf8f244ca4951155745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9a5273ceeba7b7668dc36ed1fa78a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b6859e671209ec35ffacc67195b59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2b9bee60e591eb0c60c1ccf82cda7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5f3313e34a56015bf4bfb370df80f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f354d09179242246ecc5af10ede6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1b363153b36b5b22d44c72e6c9721751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12e079fdef82be9ed2a596cadfb5de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd85d3fc799cd8a1c0f412c0a317caf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f73f7526c5c44d7db73269a2e6cc97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78809a13f759195151bd9c84595ac0fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a3454faf86b66902c936db6e94aa5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d30e87a58faba54473417a33a97514757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209a9f8eb77c42642553de28417963c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45df6cc89039d923716af94ddbb6be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400e11e632702be2eb473d88aad119b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f6d54c24c80a392d8a3eb818d4a2a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f427380c88fb8b945304c152f2af7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b5b9dc95b539f122a73bc70773131763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61d1c661573e6f82bf507102d7eeb2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c269a5a8c9e315eecc75635d828e8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56a79ff44a3db30d2b3b0dc81688b2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a206d44cb4e45b27983ebbf607500b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501f07e2445758b6be1263d586f80a5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998c7c68c23d63f6f42dbb1ea2e97d2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8f9e23b49fe32d0f65fe8ee2626f7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ea0ffee2c94367baa81f50ce93fc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f45ed9bdff292eccc1ef5c323ce74772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0a1c5ac06aea7411292f999530532773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db22bbf62c9c052827c7e0dc9d2e3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bc825347aa1c0f1a4d7bd0ca3e616775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d08f03910ea6233791d9090b737a4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec74363bdc46503aa6c4675dbdd22d777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c0d4a52fba4736d40e78189b9d9981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2530258416f9df4d32d9a2fd2f3f832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635312fd3c33946c6dd6abf2d47621f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd963e9f6cfa1097675062e28c4ab0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653244974579f673b99f637210f8a535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0377aed1fb68ce2cc25c4f9c43d266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9d65919184b829080cade4dcb9d177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b2afdb9d44a3c85fbe986383194ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb528fd94ad5142ae65ccccd281ad749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b07fc7c9407f273d500ce8a4c91f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de2ac262c34bd01d8a73cb79aec15d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f94e3ea965556427d75556900c44f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841d6deb735002311ad629bdfdd83a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730259b7ebfa4f77f590f5b0fdfa59614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12c75e1afd07aab8ca8fd9c575194215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795f43bfd26a6dbc81b4dfb98507db316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a299cae31cdb6fc86b193c16dfaf9d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638b9c8f78a9145d1e3d47e2837daa618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf72b410de12ea9e712e61dc0cbc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a52bb27362ad44e57f2f831966bf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae735bb3eed878e178dad44c3b4589c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36fa3bdeb2f191d3243b918c1078e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d2ddb1cced2056595bed14d6013823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51f3b9b2e6470e53809f1ee058a28d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483f109a622b73beb4aebb0fafc458425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788b0af05d12bd674cc51a04ad50f6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec7cd0dda7590080fab4106210676c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607d93284d6103a7cad2d47a95670ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228bbdeecbdf41afb7c2276ef1cb35329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9256b0f4d09a18bbf4873448c798b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3522dd92dcb469ff14d5b62e7291c6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebcc6b6c186738cfea7530b964d1eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ceb693caade44851094c3500c017633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d68ff023435d49e79f0bde4660a18634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f117a7abc083687143569a888015a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341663d9c880b29c413a9dfc575b8f0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993447015424859692bdae7fe0da9d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d367287c1e4e583fadeb2f0cb16fde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524939881cff4d36665e6d7cbc0205339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd318c39b5a2b3f412f570e2309165b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b883cf1af80960c48f5c4c63f8f78e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e0b38bfe64d614a0a0008305ad2d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd47e065b17d3792c3c51f93f9f28b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b94d32948c1a9e98eb7d2aafb550cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473ab30ca18c5d4a3d41cf0a53f946e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b25e01f7dea6d0b222074241380be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65175f8ab7058f4b0d973a9747ededac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677793dc7532b55b019a728b1fe9e1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764dc5afcbf839adf303c2bac6b627a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f876974071ba74c1bbee834bd4d0e4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9ea4c3665617648aa136abc7c0ba451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1382aa6c90891ba1cecbea606704952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455532db9b7bdd283994e38e688c2c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdf692e22ec31478dd46082d8d330554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d83fec830de5e8e9b7e568ac261a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c4d0a3c760b7d679f9b838acd715c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89f00bb9cc4e5cf10a562636da5c7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7f114f3c89a7cc9a35733c1529ba058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e7f927108514be8368afb2134cf3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668668de954edcffb51c1bba05a3e8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04259a35c6f7624cb183b5d7c40f5e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f01ebc2499370e44c8831f1c9827b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8afadb40dc5a290680f280cb0a7b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d539b87fb97a61406d817b328578c0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c850ff371eba2353e5b8a49dc4f33d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a522e6aab95e775ca6c742581ebcf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d756b393ba0b0619e5b1505a95985f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4243ba51f099b98159de06059a1702968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4887b5cef75a267fc94c6ccd283029c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78549cc29765881c91f449d5f6a3eb4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad53285fa229a19686094898a30b8d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb58ae855226776b5cffcf0923517d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9e062c87b3ae4812bd827ceaba02d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6208d401a01055ff2908b453e54b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc901f99379a74b99a9ff4df37aeffa075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8cd02f262dd08b5a8de0a575748176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ced340cf4b6834ffce1107bd4b079677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e54d0c10761300bac27e01fc8a4cfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06612c279e3a6c915fd65c1038c1a65a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ed11fd6cbfb48707f68461b8c199680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6871a301e5dc66bab5273d7835516081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175e8f2e73ecee2ffbdb71d7ff0d55f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0f9794d204d40540366a2a4d0da3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af385c367f46e36fd22788b53c1cbea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eac70080b76348eaef0858f45368685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc06b0aaaf0fd1d026a96dcd47f5c4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774481d5f59c2c2a3cfdaae0833762d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76d0004086c773c1c4f667a07d956588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c91862e6d5de744f45179135dc04d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24663f86b7d6d3cccfe1e2031edd3c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ee0b8cdf8d5e91998db3549d01f6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f271163d2bcc2999036272d6bf0108592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9da9fa9af12de24e4e5cde7c9168093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac88b1b2423cd57c4fbba66c7e7589894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fc5445e2f21544bbca59ff763c3c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85613390ec9d7361b74eb0793ea5a83996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264c1b22980740bb082c62acd92027697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f00b825d9839ddd3858918f860f3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06331564a280ee33de171e8cd49018eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30d8ec9829cf21146939d9d0cd2b68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bf11c99584bfbf61bb53103dfd479101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adbf5cf300ca69c127eebae09f6f31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558e09e4ea5135e1d11c8b32d24b28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a8cf509ebdbf563ec778f70ffe6f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a6737a42e26ff7630bc43ba35316a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba352abab71e0e81a5e079db2d10b5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5a5a6c2034ea585ab30532664be3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2012f44a365b9906a8b0c17619379ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05022d432aeb2443d55aded749745659109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227f4dddfcd6517bf2a8cfecb51f3db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd186f9ed729cc006f0f454916d83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa66e82ecd80d56caf0a85ba5e4d7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482e6ed16a6a708af1f76e05aafb75f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a0e0a63fb4510ebddf7a4ca2395ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4de7b6c5f51b65c4c5eecdd8ff1ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3108852c915879b60efb26a9bc931d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aea2456bfa7d971d2d2e69488a7157117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5163d13516847872b62c4e72b0221118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4bcc254dc8bf54d47e4c02363fe9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db303e240e9028d0847c609d6bf608120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc336bebd3571ef15f471117fc2c6871121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7526c6da254419e0cc74d74c66c000122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0027f57ead67568e37e791264e33338123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca880e25bcbb925a1791cf68aa31e5ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855730942b96155cb839c304e290a78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b814be9bf4112751c3f7198ac574126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c4cee16fef50fd883f7c3d9a99906127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed3d3efe92f13d52228b3c6ecb2af9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8a8f122bd693102efcd961d76cb07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364626471e1b847d41de68f7ecd246a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94663f71df902a6667c8ec6285b188ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f431fec3038dd69a6f072109814ff69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb801fb628a7db2a9e143da794305e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6fb261e0e2b0eda3e3b21aca19a5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4e4d4b8922cacc8a6380c9d01cdb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae503790792bcabd62248281a436fb01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba19fbf8a97c90d44eb8aa6095c4cee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c422ae53b5d323d028d7df2deded2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dcfd258c2c44811672d48f67f6ef7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e746bf40c59523b880f9e1f05a725ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c34ccec7cba581fe35ae56aa8a28ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0dbec7a73a042c4d3f6f88f8c4ef6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1c6a9c4f3026f56f44ae2085be590143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef1e2b2543eeabb1b12f74d5e2e6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b713078d5be71088ce38aaa383248145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7feae3eca342f399f375bf78fc83c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0079d437b07e31bf4fbf4f530d91b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d4eb61246daf519152dd4eebc74c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cb84203ca764f37fc0d41592815d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202189728aa3b1a31573bbb7154eaab9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac75bbab1af9c57869b6c697bd81af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d833085cde810e904716d610ad85f4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee99eb771b4a402db6f049a299a31f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309832e665e0f303bef6fb2ff475350154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362189aadff6049a07666a092dd9c2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3d4bd7bd2ec39b41267370470c910156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac7d8cf07297583da4f16bc9ea4ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb605ada1f4f9528f654bc293a45c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9001266d2f1b66d7c8d4c8e2432ec9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92783011f4a1d8e050324b0aa13486160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b543e216674fc7d25af0a2dfbd88ea8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dbfc763f6b21ea6fb659400a60f45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf261d0a4c98e9559d228459b7bd7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcaf58a1029610aa1240aa749b6ac1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b183cd39092b74bccdc51706926a24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9128938e8362f3ef089e073a63ab9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50d4bd29451f765ae447cf94341db9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526858cad7b8d91017a66c4571a02d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45eac8bdb2c61d485583d14a20d11c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a7946bbac58ff4302ef903b52420f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ddd2c315c987a231c3892ec006da5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b06acf9796af45799d2a1582e4bcab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c6d084b8d30125d54a69bd38d06bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd7ef5153e3be34944dbd4dee06b3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d21a21cc2126dc19f362c09bc6366b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b604326d18b8a637cffd3fc82836e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27bcd8a42de7916e3bf4e4e307045b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb418fe9cd9fe591f35ce06eed02b834178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f63324d50932a258fc2e88e588b06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d2800ddd309bf8dffe28e95c403dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d05bee1e1ff55a4c6f8d713de12133181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c7f1f10aba99a44afe118c6c55b77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f87c5cca6127e0b65b65e309c41a56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174380900ee0b1bdfc06937d98dc969184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb67516e9c1f8c250e798c02550ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d250e3cedd4978bec9895015abf74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84634263dbec1ec9a024ffc671dddc84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb5cd900be3b41b5d9809a9c161afb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288aa775693a5711a3f404ce136da008189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5402fcd30c07401d3864c992bc2209190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe947a24e16306ae4b7fc99ffa90e18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1898b7c60e492fba0c7e5b148b3ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f63ab6a85fa3754a9805f47f5eb0c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dc1cbd3a126016b08c7871f2fb3ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bdc531bf261e29981e01edb8ab364195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0d69b6ee7af7bb723da328f937166196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbb01284dcbd27c8598aaf908fee62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8360833f279fb16e6b3a10b0c2194198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14989bbda776255030d92d3e681b77b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382088cd6febd2d1a267e555a30953f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d29d396a380a43646dc976aaf9133c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff02d1797e6244551a3f2a8a75b6874202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb29158072f9d16fbc885539dafcfc9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee3212d3566e54eb6662b2f41a4706204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5fe502ae1df185a545b396208f479205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6026eb2ddc343b85bc73a2b012561206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32836105047e6e011627048733239ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d586c96d565c13c619bc4e111f14a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47f669ac04e4da6ada8ba150b8ad42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c459bb15de50ac037445038bc5a06c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a369cf9073a7f9b9e17ab5398710a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf3212af86bcbbd37ee9d91205cf82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526b1b6933228b9093ebde1070d312b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc5db08e12291cbb975d318ed872ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f12f1cfccce4678efee01e9596486215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3f642e1083aa01bd7511821ab81b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd871cbd86a2b1da2f8f865caa958217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46b1453882c95c997e81dd77b2d5d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a31d6ca8e7e93e9254a8f82efb3ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469f1bef4c965a14b382a29deffb98c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d686a4849c8695142b13fb968fb8505221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4747e99a631fc47ec83b54273fee308222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112438a5024eca26975410cdc53e5a2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b628b66fc6824f94f2c855c8ba3b463224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a7cadf1f1b010c68072bbe0a30335225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408678bb1f759abb0de566216529a96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd9877d638b5c40b8de40449e7b3b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0435c2ce28119528eed4d7feafeec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76423d3fc8ea45a3f17441453da22296229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b2da0c5d80e032013384b17148de4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c587a2028db6744f5abd5be5ff34f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777099a53875e700175d7f56cae13e34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503396563939d2c2df142c6e5f693e2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f58192740bbbdbc8e30533bef7d84d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89778025ee0ef5293115d8e18a003186235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1207b42aaf18df1e6ebabb87c461f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f0298563a84d266867566897e59a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164094e6872b541d01b7099b08a9307a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cec046d43681723504ce3c1fe88224239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5639531094de7bbab8a73e326678f88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075fc9ed8b2054515300d7696db2e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422440527f4c69c2526f73b95363e007242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60326ff00569cb55f2e612b17c31f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d17bc1dcee64ba4b2d1de6cd314fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989e23e613d561f95d810716446e8e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546f8392fe03489dda1a52da0293a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d1064e7a70bb9a0617d709ad11373247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1ceb65669fff20c6e0a573844819d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb904a1f50da4e60bf801e70e5f84d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae247f1d90bedbe2716735f61304ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eddd0aefb3e6e49493583897e312e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df599f91965d904b96f729ae160c82d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492693e01121c17218df4df79f97072253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f384387080524d1812b1400302a84d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f13d81529f761356097b4e266e094255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2575b92daef8a6c900fad2a5a0999de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea7c23f98b00f22e72881e2a658a24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696215f5c91ff19436af1988a17b473258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f00e15436e3870d0487a21ec58533259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91698b97f7ce525a0937af63758e36ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9317a3cf2e04189bc86ad42280e9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa461ce3b5786286094fd893597484262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c2e814855b9104c9b1850045e97a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d745bb61630c72cf08b67493c51302e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847a364da4035cf31cb5d0597e8a888265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb326b4667b426acf965686408b1e51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09fbcb976e1e8fdbeb40f3a949eecb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c96ad5863d82411c6a36b48ef4a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ec75dde8d30cd874ec40b8f23cbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46a89504d09de1a927db19866cc72a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff28e75668d0913b66dd3d9ff74d0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058d9c39b7ddf1af8c7673647975051272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696248999a4ecdf1d53ddd24f478e47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f089d7a2140898b9b18366b0faf3e8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d6d607d3b6e65ada04f3ad4c05315275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602fc7a692f458a7c349f4193c33232276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802063ce648c4838b12d81d6b310baae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95562d64d871ce33e7c13fd3920b99ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a7c841041039fa867e41d7a09e85d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b778f61de3751b6dd7a057049398f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bd1cd9fb4baedc223b8f726f4c8d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbc9db1de2ed4236cf50809a54a33a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b025882fbcdc217cc554b55cd58650f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09f7cb42607e99ac762c393735db18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec3116ba926d18e9c53566445d7006285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231f11d001fa44a5abad62d9af4abd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460d29a0cd7ae09adb026142396b52a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe7bbb6495fda754a8aa2d997db47b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8cf3daddb68ca508a5a8d87bf6157289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fb552e2039916a793548c1526ad46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9b99bfc4e4dd48ee8730d001f9dbd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c16d5ff6d67e15ffac6ea5acd2e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d7228378a7aed16b26b6079b267e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8bb3530b92e16d42c0104826856ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ecfaf0d4a7800e6e827788eda68b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6b06f39594438ae316e9fc7890b23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c742f8a3879bae87354f0bcf72abf0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12cb7dd661abc0a6ebc6d48e2cf668298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642853f4eae7df691061466bd80cac6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5ad096be8adb8b6fbabd02d1a6f48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb48b682899a32fa37796971025c0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c01597f57580113f7e7aee3630fab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47e0a33cf83a966a720c00a978eeee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc8966db6f2b3713f37c09b591130304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacdb0575c06977bebeeafbe7c5d386305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527289614bac47dd9cf8386d18442e23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653f8f11ce11f2cd47602ca86662cc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd97feab44fac99f2c966b057919462308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9752f37a7fc08bfcd9adf24578e714c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659b0cd05c2f463fee55ea1d4c9e140310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eff4e7ff0fa51d8905d6da477fab4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a6c541cc168949b0040db38bfd203312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044c2890d31e55da87ff9ab17665721313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339b10ca1904c81943ebdc8f8921207314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71e1c4602f84772d7d534b3832b61a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36984ec4614e38b8853321ace91d3b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72741d8e19bced662278636119dc58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c317fc791d0d8dafdd412e2f08f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fb19a703fe381366e1d4a286a261b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546449cbb097ba0601f14f32f70bd88a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b8692fe8a2dc293593b55fb30ff00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc9728197bd97b40add06521a478a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f9fd7a48ebeef346ba090fa7e2ca9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba621f2c9cc3c9db9fcfe83ad6fb647324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081f9effafbb577b2b277063bb27341325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2c922c9914cb31e7899dafbab4131326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e526579f6b08b56e76d53301b5fb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196438d7984dc0e647e9ac728e67c413328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bc7c826f45bfd860b876de53806f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96d703da212955823c3762992fa8b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955357b53daa2500158855d9e083cb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4340c11ed97b43e4f5f4cea05bd6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f497d77c69ac91c884b3e7ad755c39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d84b1e0f22ebb81790f6d89b6d528334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392fe5cf7c610d2d4d894f85b62d6a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd480e55ab2bdb6bf2ee6122ca9e233336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42607ee7e2aae510fb171084152aece337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96ea5aa8fde60f41da628ed58811cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515410901221e64b3d7f1cec2852d998339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1085dbf9c63cd07eab639d49f926e60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18740e66acfcd9bd1bd69b8ac1a73416341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24b11f362770338d8f30a7c79c5fae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66521141ded662650396709e4871e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b5e6b2e6f1cbe17a2571cf519e2c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff6950f7013ae9d9f6949919cfa7f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce943828660f6a7d9a75f3d018352a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab771a8ec5d84b85386ed942905cbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16afd85f82fc3dbec535d2873f7d046348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e68a4926b62257d2a93230c367190349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36d315327c427fb87634844f547e41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0885010f5c52f69c369944fc22d58bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73a923882b8acff700836d9a3ec00c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb58e226091272b16577d6df4feecc0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4250b790d3106693bd15aac7bbaf6a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b121e9e16c3b961af79254a4a5fe6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947d2b98a6c87268ea9eda67ae0e128356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44a1bc80b1ec6d995a5079aa99a59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3e0aa06790c1e06fdd94849e0bd10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d440d6964deb5b590d10f6d033cd4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480e1e1d0caa64296d2cb4fc1c54d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dc647a4ff3d2586a788256ff1aa4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a315af747e0195f8d8eccd415547493362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b766678735898af384d3b8efb8df382363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e0811ad5df87f8b56737aa6db5fad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d8b382640af05e33c58476e5bec10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e887ad2ebabf5772e8e4c875a6c44f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c05fa9b9ce12414493e5561861185b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e2de6366d2a1630939c233d6e255a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670419990ae856d6060741e7b15ecf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e810fc7f204deb6abb5870c7a161e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb024ddef1540cf30e5057779fa2b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725bb551d765bf32ccda80ce64dc36d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ff7db474617b2c16d8afdf6fe3b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e4cac5e9c2933cb8c46737e8675d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8a5985fff625f8f769aaaddef869f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59dfff0ce31b555c2ff7a13aed7b3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb51e1459192fe41c07f633ef1c94a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596499c57d373b285f802a08faa73544378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabb0c4003eacb3da28919b7870bf9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268a8bb9b85f7a45d9c3a50dc9f73d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99edb362dbc0b862319cd49310d467f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b101d7246345e5031cdf2899bceae1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079c57d5c6756ad0784667ea3cf5f99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43f79ad80b614fe0d8e0bc9c1e9bb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290ff422a850be85f2815c0c84acdeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea722d589fe762cf698d5a9d70b499e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5d219fc9745d6b93141a197d3496f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ceec26c8aef1f67750e99a48adab7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22843eccefd5486c08136e912d0c4508389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb306933c2d60ad52e28540fdcd639390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19740223fc96d8dacabbf5553bf309391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046400b7a3f159a421c961ca4972db97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55365ec3120c59202858e161045c7705393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c50b878be0eb612f7415f34ae38644394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb120953afc08ef8d48e52f819ec14d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e452a2c339c8018b397d204af3a12b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66debe6b5e5b8ccbc8ecd7d981c86486397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd225ce6899837491f7918ae10f24ad1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cec4f9b5c85f449398bb36572b41f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7991984e12e2023c34c2453866509400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aef0bcef1a0d536aa022baed958b57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff6fc93a6c262c2a39c03f775f909c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a75cc6bc92a7a00b9dc0bbb757a31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662a32d999564ef0778ce855f528bf8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07073b09d1cedbae3ce579712399a8df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399804a32652a76993d97c001478cb71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a9c1dd01994fb245108dcb4c154d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa1b622d301e5014f871d626b0d63b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995df51f0465bfc1ff316eed4ad3fa0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3461ff1d294d160113cc492a6a7627410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27298ee63a82dfa36689cceda4c6ee1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bb84d635608ee6a881adc4cda2438412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e970fd16b4d554a4e56c3405e2171413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ba756e8bb0f823f4930fe664635e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5c5eadb8fd89c8b85e1e1a84e72fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bac1d19558417958b5abccff211e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eba30e95e5b94a3747fc1e9e7f46b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a2f7a5a57a3622e79d1957d3dca50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cca0a0519542e086fbacbc4b040274419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7721e4f64c523e0b737935f1072cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654b3e4762667882269ce7041faa4cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d2b6e07cec4e1921810b7b0906aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3ca4e5e82a09f11203e6672fe4c22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea807e6ec2ac472748596cb8cd5a800424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed6eeb7d9697d191442d41fb94038b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5555a9a375231e3ec68a5053294e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cf11689f668701fe790998053d735427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71a29b27b60a07f18a1b8d5cf00652428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ffb8523a433d584def333b303dc53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554fa84d0428306486f85402d1aa334430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e77bf1a65b6c1fb8558b7437bf096431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cd04969c34421976ebd5ec35bb7f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e524b23d10c52e39f1b74c153bdea33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a269a5159ef70438dad1d54361effe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628031bf62aa7cdcc0b5d40a7267b51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc553527a089c1e93f0686d42c367a0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9aea0fd6e9d3fa90fffb96a99bbd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b51ef48207d1e0e00b4362ae730c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3970b99366001ba38a99f3e835816d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc72e615c9689771f2d537bc55f9df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee7ddddc1b2a129178f21cb52765e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13e797fac35728ec66e256e18fa46c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129e0452b860b0151b79e820d77cb56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e9d8a62bfc5b7314c5a05ec46fc6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d890f6510a981b9b6882ed58a886cc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3497d186d0467a5473a7ac9e0ea6c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da033264b450df84c371fe98aff56d4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef576303629d5bf923450181071a219c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097201e40c8f0e3e79084c6c981d92b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f381eb302a8f1bdf921293397ac352450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d932c4cc7261c8aba61b23f2910e39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcb0bf777e9d5b68c74388519d86a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205e3b5f9336a39073e5ecdf8eff41b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0060b1b16a6e00f9d76dba241b5aa09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd51c63d78774cf87f1c71c5934651455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bb4da74d6448659fa7a35572c7395456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9013fc221afad58faaf68216e9fd2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fcd7d128ebfc4844777006f7857c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f154a75b5b7d031ab77758ef1d4dacc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a1fc52bccea77a70608c20b3dbce4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b92e1aa70c87f5c514a2e666c98df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a6655a6ed15c6ae8ab5e58cc13ebd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c54fc64a0a6ecbc7dfa3a1d776ca57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9259c48ac1b3363352178b12193270464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048f4376d756cd6e3a13bd944f99636465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009007ad4d9242887cd07446af230e33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db377a9f88163f9364ce9a092597642d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b431ec4b42ff7262cd48a163b4b1c77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc94c156ab9225bfdf2f9107f35d0a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9efe7f756d11c75669441494ca5363470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e891ae487d39c8cd8b662a0ee73ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c266d670300fc4cc4847d104c36042472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed281b3457dd06c594046f51863af9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490beacf4a375829809d54c66edfe59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f7993695d16807fd4c76d1d7584af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee711aad986add2a1f2fdff3a7639ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9ea8ad5584151540f82ede7821f63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6b4cf77f677b6defd6dce29c85a14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3e57449ba52c097e180ceaaad758f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f4fb1dd3518ab23f1e416e6c5030b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864c01c6f69cb95d325ad35435d305b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af6778ae387be20de4500850cc7ca9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a148657615cd9023e901c846f289a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494e49d51dcc7a94d93b2d747a9dde5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aee87de84ae877f8233f1a3216a99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f0a9c48ebb2a0231ab087c32d8d20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb05cb633d47105d9b746be75470b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc34dce638007c0b2e168486b3fbec6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee533dab96d6cabd622f4985a1313dff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b708af961bf71cd94916fc28e261f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4051e6ae84f3b05c6fa072678421338491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625d06feffaef076b5a42ddae1d53c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ecc2467c7218191332e0b37e31e98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de58699a63de9172d310a9535e75815494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a13856887e57401e6fb00bfa48fc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb614121c0aeea89f11c457e0e2d2ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe30fdb63d69426fea5143fcc678be7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d2e270fdec568419bfc518a023532498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567d55333447fb9d5527011958dc08d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cacc22d0c1e3d893c800b1b0d05c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906092d0c49f43d1f5df888e4150250501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdab749bdf55ba62d2a862f0c9d83ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae27a8bf87efa318f0c8604c0d95ca4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a049d7d182c30d0fe1669f15d77edc5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa19fcbb3e7c45f81a02d332f12d6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0340ab75d05ff498cf1832e10a4ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97fcb4c1e4171425a1b04de3f6cab1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532cf84b00c7b9f3a3fdc150feab976508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1544c85a98c2e6d65e60b89edf9a06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d474649d5199140d8f334dc1bcf6a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b08c382f60454457a88a0e672f2b83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6a3150b29f7d1a922a53d4f6e7855512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c4346b2c44b32bee8e39acb4491b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeea3edb6e6319065ea208bb22af67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b405a5206f2f73b3652fa8a2276021515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23418c09f07a1baabc4f98fed1eab8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8233ef53ce9f87d9da880ea607fe7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b13c9d1271c5a9be04cdc987277d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7af20a79eac37c341fb5fc489684e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd9eaee9d325ed77c796c0349568c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9c99559c2a7ffff33a0192694c847521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7846d2213b9274bda7ea3252df23311522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a376f116ffb0e85b61ed8df73fd36c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbbc11403d45e699e87eef6db344b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23104cb01f1933a588a7d353c71dd53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3053d458e1d602f83d8656c268288f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f0fd325b81f629a7d77b4c65a0bd1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a3077f7d58e987cc482ca67354400528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d0e780238be64cbd2aef6a014448d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e0129bac450ebb1e79c24909c4325530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee126182c668b05e2578379f5f1c965531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245584e79a1cc8cc089b59ad8016678532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f121ad6d9ab6ff315afba9082deb80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246fac7f6e21188a2c12b36714cb3b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb646f395d0098f65f8c7f989127b66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01140ece55ac36338267c602232e8a22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042b459d2191c99f20ad2234a20b7be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0463522224862bba0350dc5ee64db7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e417db8fa7fb0d88c8664ac84e629539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f92341ac37530bf5ba338a4146d6bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975ffc05e5741011c39b8d1aba3676a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a478d2ce2048c4eb0dbe40f13dd4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4e1f76a761d8274c83745916ffccf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600a6fe78c4edfc22b0ede253d63f30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb457ffe862637d16197549e9c5a2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca6efc9b59da0c182f55f925b3032b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07d5c818673a0e1a8f734c184365fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8302fa6156a5536e1d6fe2a021c915548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053cff927a9cb7b1f1ff386985c062c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3bfaa66c5609ee5d6bb4a48052601550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21e51375b91339fb329b185486bd50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba3e2df587bf930957cbd989116841552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1e483da3dd7c06052c508d4ea7a25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5195e9700a92a68e3ed4b7fe4e3e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc86fa5207db4a03500ad81ea91cfc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dabaae6bedf6c14ec2e097fb260fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b821c75d8dbf99cf43cb3279d03f5cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7adb197527c10903c11f1e630ae15e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e975088e0efa4b7d8c860c19ed11f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f698e87955d394efe9573197569af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1c362777741a89f048f55c214bea0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb2ef50bb337698845ddccddbf7608562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847153b3d681fa8acf5abe2454fa87ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396a5548b248827ee0f57e400c164c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26a0d247803d0ad8145591b5b2ca41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28036892673835210bddd1a657a6a95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d7b218e173ca2d1fe66749f480fee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4f163bda088ff6657a8f045754ebc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f367d85da36a881dad1b72c4d078a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b54cc392556f424f4daa6e9108c9e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392cc57a670f2bc92899e403dbf54f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7662b97fe42e52a5773a4962862df58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab8c93e3f9cdbf8a9a8a2636cf4272573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db94ca3b59977149f60ba6e874d8c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacef6f740c332aea535b73de87c91e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988785cbaf33ff20d8cb1baa7c22c68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9f6b3f6d46418627a2811148a3836577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13283b4fb88c01d828e8035d27d34cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc351f8a7a7f3f9a25ede5718ba2737579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0df44e512157f7eb1b48d506c0e89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efefb4a5c06104737b9efbea69bf48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2928e67cff58d997bbdbf0f03d07d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab239969271865d211ead70174773e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865877ced52195b9d4102014dabd9446584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d99980cec7d88d38d0e446da4d5ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b384e471fc0e4ca04e96990d9e140586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb20753e624a9620ef90481a4f1dc5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8b8e2d695004314d88baf4b0f67e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148a13d76e42a0c26d632fb5471bbd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1601a6023c65a63121315dd6e7fbd7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b86be2b4ca9158a2aa680e788df2e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1b0b217b7d6d68e4517ad1056e851592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9586b55b7c3e28116e9a1ab65f976593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64842eaf2c63ad7664b5821e9ce3c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a858414396e8d61c0f2b30beccaad1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22777ee7b4c86960dab68773ee670790596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b75f97dae1fad85d2cfbf1a76b11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b4477f89b1b21db89ad4b054a3f8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6e4f1ac13c600483030ea57592065599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae7f1f188f58115b2c6991ee994507600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0752a864a794c1578d536c1b4a4aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8037bed11f1457fc29951c74dc1d40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac21520d781b42004e183c26e0d3999603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167faec4c7f809a234c7a57ac936a5b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ede6558cfab41b4d3b47b1516f20b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee6c8ef7db69ddfb3eda5cc1cb9678606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba836dbff18ddd152c5d51ea6ffe7ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c789733b1f7791033642a7e3aae96ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7003e4ef47935797e9d6d6c07eeeb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95a979350d3b8aacaea6d0578d4f9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbffb46b7205966d7fe1482e1d4c02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2eeac416f14767de2e14d4c96f29f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89646356e0df2ec65d7813658d9358613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03aad03b20e13e9eb1cbb09cef7b8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f0fb20c5a72cd76038dd5027bf86d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af485bc7c0465b55c48d597adfe51204616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de62bae8f13ebd1eecbb85cf902fc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f302f505abcf02a67d8a877e0a2c1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ddc13f9dc4562ba624fecf00ce679619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec61f1f5690d19696bca79c30e094c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12580d710fd8400231f2fb7f87ec4c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018d9867e1bfb54797a41c5cd34a33a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c5c49aa73b52be52f6f329b53bcf6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd27bb038cc60d15c83a1392f199795624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa512122c4ff146ddc1c7a1d6b9ed15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80cd31ff98e3049d01751892c4382d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3314391233444da9db8e828e44fb534627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b7351ebf78e0feb0b779c40df3946628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825da5aaff69d754c096ca7824ef3d8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffe9a1b3ad48a720d8444963eedfd4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c10136697a2227413ff6dbfb72da93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a967a09305f2f71d6a308295582925632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9710f2c51a0c05d8fb4b62de0bff9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a5e40e235bc4c50f202648150f413634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6039ce70e06c90ad6bb7cbca71d569635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e68a78d2f50446246387fa8c1535d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfc1bb63492aab7c6d7e7d54b1ad3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbe91903e71194dda9e88693fc085b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9e6207f3755591fc8d7b58dd5f508639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce8dd7a6a0439bc8c20c84a6e59c08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcbbab24d37ccd3d1b020a1d44dcda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ec282814064c3a69cf65d450ca21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24514815e433da3842d9ec66751b6e9b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b418f15aa6e0527f2c41f12c930cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea791bfa977bdb067f4a99ba1188bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ff1f941f2470696eea4bfbc80046c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1805327ead18bb4b9701d01bb61db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b65580a9cc15a1f5e45e0cca8865648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f97296b313ffb3a6587c96eda60cf8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964753d9e2db586dce825f29eedbfa68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145a7e974e91f4229d1c0ded3de78f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d084a27ce1b5291e2ff6c9db82b93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbe70a6769aae044520662f432a1de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b269ae05a83bbd07df5cb7654b77ed0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add37b1e433f0e96cf76d02edb951200655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d854cc23e55ac9d01def010f6d6e8e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77097cb1423e64ee85b20a8c5ced8e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebcc04e12b9cd2be28d842cccb64b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32534a4f5df0e0d6a38cc641108472659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd313cc5dd1ce9ef8e7fc41dcecb1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c574b2b2fe6dec1579b491a4cc457661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018e127f0ac1f6a3a6e80f7fd968bf9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18a5b1a0cee9c94c5436facae0285c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293e48863d8dd44c4e11f2c633247a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba25fbfd02fe60609cbbeea646dc79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f514eafea25d44df9dc315f54f575666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5659194f9c81f28cfe7bd9e999ebaf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a27f914ec30143ba73de0fe51f1af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9697c2f2590706fb918b44797ea07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a4057767d78ed38e2e4afef874946670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf92f430fefe929cb675c88ef83a80c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a89f1ebac00ebcaeb51eac815b6688672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4b7c4d7eecf675431218499dd84e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a24fc6ca4b120628e1789f824224d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a267ad51d5a75d819ba5d7751745f02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a66c62514cc900cf6461e1e5f45f4b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d38862cd67880a81ad7c9113a1b42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5dcf373706390a869a8f28f470efc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f9260edf245f8c7b0ee051a2300f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61851141a368374d95759e20b144d623680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4bca034a67b338cd2386be279d8a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65ef1acd78e686d01c65ba0ca0712e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eea741d23c7c46da87ae847057c92d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8143cabcc1e4c65b7696141e69fbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7da8e6bad0efbf9a9b46c9bc46b07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24764b235d233cf87bf49384b260430d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfc24d1c61b15982fd4e2fc4fb7736687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17776b35b1f604ac92bf89245de71361688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c6bb2ba18efb5e427721fd83f98ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407f7c800896461e364c78065652e63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290330c5a4f494ac0ef354630c20963691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699a4e04c19267df9da26c3f5791431692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757b7875c6e78b5fd9fccfa88a7c42d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f51303960b470fc07575bc71db9071694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd038ee019ceaabad33ec4261cbdb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04d0956c29c9af2ace9a246f7df530696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa40c9c52a8e241c1bf06a9ae4bb7ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ba6c2bd9d2ba01ba7408587a29d58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447323b25b70b16739dbbae6715661c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37859f2741d7d6bc864c2e1fa6dd33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879b7620175517f2b0fadfb579689b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d160167079b7053ebebed0e32ac71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350bd39928b19b51839df16615b85c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341e0e8d3b80fed0e88e2bc50e874bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e84366ae0779fad3cef0fe9b27103c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a356906dff1463d7b163479c39d50cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b2492068ff2ef8ea49b619142724707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9d3084305e502e3adc1fa822b3740708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736132ce415608f95558eb6624510526709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0221e12fd65909b4b3573353d2e3ce4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dabef2d3c090108156d6a5f139af3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47a7b8fb4de9dc337e2c7bea35edb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069508728033bd33da46352b951a45ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78560472bb7e46fa44d12902c0ccb8ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee7772e1f5c5bf548cce12a78141a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffe9b72b05c365fc3ad2c5c16c1218716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e49630cd73277da998c39ceae77bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f97938137d15fb9493ff9052683c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb2e9eda6fa5da251ae894c0075ad8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78709eeef33b53b6741d79ed73902e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770cdef4d166551f664007c3cf7186d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7232db648a2a3adbeb73e74976682b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d276ce89612963b7d4d02333e7cfc0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf589c5219c2f96383aa98582d8811724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19a2e709532e58cec4a7cbc3afbbe3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900d6d8c69b3fbcade79671b540e94f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32fccf54d18116cdb9cc21c4eada58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afb18f4244d79736d513c72c198a39728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc3d2a742bc339dbbc54e597821d47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949148eebd25fc6a4ef0a16297070313730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2683dff060c89b567f56ca8f7d9ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f1a3bccc71f4937f47ae180a25a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062aa1660cc24b3214b94f0cf91b202733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a888453ff59b315c3ae19602a7fa05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3b9069a2f312dc28adc8a95240a25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a9f82b5f8f1ff70b45bf42c45aba0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f5acedf778ca2d0895512ae3bf6ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c5d39edfae39b40d65a17fc5f8027738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bf68f08192061e57f787c40a33f79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd831e06d3dcf07e6a155a810ceacdd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2b0edc3d60bfa6ef5bb93c63f2019741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605d19f09c02eb852c6182f79491c29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c6b962ed1d2ca406c24970398a4ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801f3aca86515470e991520568ec346744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6c2009c2ef565de1f06b8fd428f4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ea519a1223e31e7aed8a4d640493b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5e23d81527aab48de4e3df90b7d3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a573382700aa1b7bd9403a46c5df61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e54047e24f96513cc161a75c27ddf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc79640bb03e15e93f606978c540e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd7893889230dc666fa6ced4cce68e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d61b8ed101b2addfc9f3c77a8f7b89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5249cc14cc0e3b35b2c6aed99bb70d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd30f5decab7cc12511ee827244298754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bea7372721876548017bfd0ebc3691755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0e7fd9fa5eb3a15d93292237f7f50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129c9432356ee4718c6cfa93ec2d4be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13d8ec928705b71d3b747da43f451f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7c771012831988ca6da133bc246fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c827e7679cd28d75bdd941206102e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bdb36f1ae375611045d313089ebc6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead0cd5fe33c0cd2aab7f47be230fcf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302a9759e5cdd195d91f70f90d02ffc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54c3dab654f86eab572d7c088bd995764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a2af84761843237c5becb135bbaed765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c71b12b08d34adebeaf0c85a30fefb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2df8a60baf82ab6b4833308c13a3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a69a97949ff9d08c142192a65643e0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc880841f4bd5e1960adefe517752769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117fbd273006e8edf2e2d37b65170c8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e73685eaf64699cc1e403bff4174771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dfb02cfb234265cf4ab316e9c2427772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e44f08e16d1b69fcaf49e0bf2a5e9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae24e2d9e2c8752db1de85af1f7e29774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cb03a544504c0a7a5253672789c25775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1bae98f068e5f40aa75708a80446c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13763a0523349fc6654480d29e015c3b777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>