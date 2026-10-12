--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900a81c504cf3b4d7e234ab7e6e1a9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d9a6a72ce655bf0cd1f2a7cb295992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564c7363e35bc50c1db22656d8864ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaec5e6ae356aba02237296a2d19b0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e6fa5223e5a85aee1bf0252c6ae8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef4db8cc0bf8b4c0452d13398263296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354984c66daa8c0b9d7a304decaa37f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e7e86003fc3b04ae88195de2b36a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc05e849e53ea22a4e150dc574cc9fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe63d90b0831cc635ee483a6363a46210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf80d89f620437b695807cf6bbaa86111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d43384ea165ae93a1e6943bd6905112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02d7c557654c5f17a46e418e34a1ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656069e49e6b13294a2afe29fd877c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656ddc088d52e353283b939affd821f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1274275488e61d17c587360049ab0bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb634673654c20c130a01c0170a53e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fdc1cdbd60f3031abe9e1d39f7dbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6065cb859cb2eb801c7a55174642d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3208b4be7db2c27146e731fd73e2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf43dbc347074371eaadc8ff60181b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f237488979e49afbb4dd6943e34d00b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bf15f1b3672f6224dd4bdd4026a1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac460094ab30a414e598f46ab5d28ff624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edff7ed95a52fa7e66f68298cd3ad2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ec2d9c12f529a35a22286105c575026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68990454e2b86b09914e1dbb09d504d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85741149d32a682f9d0e85f269eda38128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385268fdb2edb80dbeeda8872c97fa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cb69cd99003a7c67b7f0d89c26b9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c03c642b75d4072256d0c21a0d14031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf6c61e8c7fd936d777e666fa1d51e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242fc7994250ed1467aee0f892d0a6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c332ee0dfa9ebb1883d5c91797e3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6314939b30e473a6504d1f6d119e1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d2bf2c88f732d01d218b4dda203aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec7a30e6585eecb767caf9d4ef9e9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc68a72ab841b35400bb87e24a7f7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32915936fc2ef458eb4af285f8324f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a930baf8d0e08f31965492e3276c93f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c23277e1860e07eea611eae1051b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c274fedcbf1d94355fde71d00d677342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f16bf81b1d1b3b15f82e6e89adcb2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4f770e048fc05f7851f0ab4e8edb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0630c3d05172d48ffc19546520b5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6a191eb896107a948cb31821dd8be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49680fdeb5707655651bdb275635c5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d2c9c4bde976a736051bae8971e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d8b156ecf1539c38d94cc45ceaadf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacf7d75c0eef922de9c1c37155f29350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86444d22dea375a6c5ad30d44c8fb40e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be7e4c58101b0e941cbfd68a705cd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d8a188de3af4da1710526d0f7b6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd3939a177d6ce4cb0c0ec137e10c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91eed0a6df164647466c4f7034720155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7252db87bc0a2a58ef1c4003ac3fc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783ce1e53cdbf0c13bc3dc6c00c063057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e623e6209405a4585ec03ba7c11a5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5482d677f2b9ab8b956d6fffdbb10e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c33e4bd766ae68d29d8d8fa6a18a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759f87ad57ecca41856d81874f178a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b68077cc302797a0cdd4a9158bb3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba24318bc96e6d6b2bf29747cfd50f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7e1569ae9d710f725355ddc0e0f9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e78a2d698f2dc413f45bd0950b97865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6ec4cd12e3bf1f6670d192bbec49666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37195bbe4185759b2f6bb1111b236567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f88d8a889536c7977382b83b44f2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb329a472ca71c76c139587a47684be469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42530b20d37be9b4ec9b59e514be9be170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108432eb21fa4bb3c63653c10fc9fef171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebf63d1a997f249fca0d9c4186445072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d5c9e897eaa3e130c9ce7a065f3eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddb973671779b33e1dc6ed5ae9bbd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fed064dee320ca2061a162254bdacf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f47b458eee20f8fc8c2819407c6db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566d0b64faaee1febc71c974ea0d7a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7e8dfa4ac2f59decfda941c7cc74b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf57be2ebcb20d4cded0658fd35ea8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656db6f9f31059c5747a88c537f476d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886afa8d9ca07976d107068f88b1fe081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1a99e33b4ec19646e401d69995f2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d104c0a08ace69ad78a1c181e9fb8e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b638dd9e7a14543e3918ff11c1d569484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f19f340ff0b109fc060024e19fb1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c55c759ab59b836a1821ff73ed6af386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eb1e1198fa31295d75ab7798d9dec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70045aed7aee689d3e057bb5bb355888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c4334a83033ad425d9295ffefd05c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598497d45ac7e5c4c4e71b9b2210f9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4df68f4712b4c30e316be96ec6bf3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ab2348a9973ac42eebaca0f08c9c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7be818ad99ea29f1091e9f7f6fa1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bfd7cbefe0adbfbd3b00cfab8a19a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767fc83ae7c0ab71452c41440e5d76395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec3cbba5a2e770a462f9b11496ff3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea4033e1b8ede373bdca80a4b3c3ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759d8551f7776cea9ba878149a7fa9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc53f48aaabc477fbe7f36f4a6541a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb37cd9c1f70c6e0ec39c1fa57224f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25025ae9c07a4ff590a4c2830070b1bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e252ddc8f4709bd7a700f83d20b8f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e53d9f18a3bfa8ec66a86b7ead1b0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91099cb94bf91b477f9de1cd7b4184104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12984a34c0eb852e81b57e373266ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e50572a0957a4efb5e7b0d7250d2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb71532d9fc2ac266257b98e1683afc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe41b1ffbe8bf7914fc6ca916fe26d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf910204e87bbb78b5a337ca1ddbf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcd5b3d40c73940052d65675c4075a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f04aa733edc2e23dba0bfbeba5a4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f202a29eb119ce34e885002b27c890112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99030310186c7c5367a66e12dd2e096113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfe9fc60915a2be09312bfd6115cf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cce693c4fe9c70c478c919b33d7d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a685f6f207206a92103ad66c0eca3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bc1e4c4d74bf54ebe031921498037117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470aab967372b2e68c3356c91cd220f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd3c570fea0281f2c7bf0c1aef8d35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d550b4cc7fc6ac915905aaf8abdfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e71c393b38cf8870129c8b5c88a761121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bc5262575d0283137e1110b62970b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c25e7cadef5404b1185c01caa78fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edcd584366c10e3a7894cf3ea706b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8f552e603bbb6653946ad61c83abe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d80900656a6412ccfa3ce32d2ba25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df398e6effccfb32414283c47f75e84f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1c843481cb37b11deb20b80d9ef9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f11cea0152cd64c0132e3134044ddd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c1725cc8d0fddb3b40f9bae7da5b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a1bf67c8b13695470d67c40e731cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb98351e88f4b0ecc5c6a67c13f5053132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7824597fde8453f1c0cadcc8a64f31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f92837a33897e4b80d217bc1c8b3f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d2538e6220a4768d866c08bee1ad1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff06afb0a3147e42ec10678dc7e582136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346a5ae0c83381b7b748d9acc60e2b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade90a78cce68405e53fe5dd96520b77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec124f5b5fb5f797dc1b097410da66a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800a766152f31e40734e1f61cf7cedb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6ef71674d1781a3b3fee84f7571af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d7f122446407378827338cf70ad9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7645fa5b4cf6cef74b459fb20c4b23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a10d4ea09e936c959e074369ed176144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11216a943956e4f03c1a912a06e6e68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683012cde418c75b8979af38bf0e1c80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f321ab6a42f0ba7417069480b36723147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157020a5bd81b56f6d067fa7a5f82e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e29acb2ab24e66749e5681b6b8a8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c63ad085791431c927f65a27092b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd0f16e1a1651d2bd7643973875d52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896c41f99835a958751577523d63a6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc2738cf66b541d44a43d1d14d9911153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9e340c215ebd27a8df6387e6f44c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d1b901740de352bb6186412821ef9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905bea74c84b0d231d1c83c7fffe74b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b242ff052a4b9cd85e9b4d05ee452157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c029c29048e9bac726c0667e826aefc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3883c0d664b5c99b476df83caca937159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdb1d118b185f9ce6c11518deb39b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56199c7ea664da7c18e8842081989b92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47116f5a2533858f21670dcda65fcabf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99f070f4c1da142183f34662412461163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd23c2ae399a42312fb5fa28dfb7af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394eeabbb35c2e8d47bd85e10ac4238165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf64e644fbb535aa71617ed020296a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d599477f24b3aed636c228c1e8ed4da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40768c412ce08ddf103e7d228a78f70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9233a25ed4d08872df59206a1d450169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecb587654d600fd382f31ad07e5e6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399962d43e32f6542238ad4ff96e728171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245792ab146778778453f5842eeb207172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeb3ad46baad3eb67c0d22dc4c9996173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175b62e08db8c24a896993f8a498ac4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f2a39820b99bc7211050649376955175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772b362ad79d0e8d897c31cf220a1fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370ebd010f865e5cc32b545745bffbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46140caeceaba96450cf5a868ef68e8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2031539ef075f84d2b484ebcb28ca1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc4a576aa52eaaf7dc9959973817da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f4748c42711a1fb6bc25fcac7ccac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95577c4ea448c5cf23f77bdb441f8592182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc990f8c1afe8be92e8b2ee1d1ac61bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efa0d9ba762eeaaf360d48c04fdb3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db3c084d2c6a1dd47faeb6151ca18f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65ed2c274841bd66647169e19d03ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25237de2cabfd5c41a92a4653e6f5da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6435bdce07827f4d3608ffd608da8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa0f279d43ff81cad4ce449505ed1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d803a846867f784a68a9a23a153f95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b18e06061cde8020f0291419781760191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49260165872b8eb54ee2ebc4b852965e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02123c6ddcf67bc0006bcf0a4f4297c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f241fc88b1d800b6abf8f38ea84ab6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d8815365da134211344d808f86795195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5954e0ef4ac6a56689f633956f318e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd759e093d545e19596e59b74f4e09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83087fe9d8122e15f1c095e4d6e89412198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389edd0f460a70716a43f291a17f31a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b04fb8b20a142851c00740e1a4e8c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256e890915173931beb9d8ce113db1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d581af0e3dbdbbcf7f21e42d12f1d95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bce4c888d2ce5603f09ff70297015203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce24881500f683c03552ac393a966b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e855f6d9f6b26123830ea635b40e65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fae1ab66399016ff8cda9e50bff79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536523bad29298e6565749d08e8b11bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838be3dff8d9198ae73b134d4cbd32e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32785d6240b6c789a73a5e96063cb4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890fca31ea09d2a0de5bc2acb726b19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50923de63e55097cd5d7fc7abdf04d7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9a7e4d7b914b51c6783f354d0fefa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597c53b60c4d97fada5c459a37e2eb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d090a33c60530b7f6cedace538b811214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f2891f14b93a972d4840ecc07b889215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424c6812b58bc1f26103a03417f8c13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc6de41d7d54663f67f9dd089e3fa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8af5b2c64aa474ab179b02c067e44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556a40ac9ff8801e808b9a326a8f531219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ecd4d67d150cbbb72997de29e532c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa11d2293ed4ada46a1e65733b12007221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ce4db67b85fe71e89e29b6626caad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac645049f9d928ea025f4a9a6399fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef15a57a1895777c79aae5c1fdfb85c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46696df8221334626d85149ffebaa0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0ec93b2f7067025906da336efe6c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2ac183a17e2e32b3d4fd46f64ae53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaa09750085b015a22d834afbf7d0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08506dc75cd86c0be74064762c3cdc1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895ee17738e051c9aec17d2f904d59c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b9087833dbe0db7f870a9f63ecb46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e24ce3e79843ae92e5f372d04aa88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ed13cdffabddf4eadcf6032c60295233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cda47de8d85a79998c85657729d73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a176ece0ef6bbe75d186eeb771a2612235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87831daed5fe846689ddb252127f7b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357ebef3227d41cbf5ee762ddfe524a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31288ed21acd33316266d96fc2bfb81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ffdbbf24c898ca132841ea91bbec4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d9ffcac0f22972a271de7a111be68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3d6163542f988cc765be34b89867f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d69ad9b6006474c9634ae142eb8c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bc66e1e4009bdf8fdc0e804ecf173243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaebd132dd407d4724762b4dea66892244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c793acdf8a5ea8148738b983cf71e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5e1486ce1b80eb287a3004019468b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ddeac7919eb2287d08b5024832782247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a26dfa7bcd0730212f2cd50ed83d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1989d3a0d2d8cbff9e55213ea7c85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1c457f176c0a1652c180047703bed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d022f467aa82be74fe4aabe17931217251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6582069eb315eab14de8f748e73783252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5effead893c0a295703821c74d353253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e8c507520d8f8ff3a21d152f1e8ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a609713ff482f2bd701048fa1b5785255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e275f1f5007913de77ab9fd3d27b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9056202f410d94309252db161c0a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98208f9708c462e72a91f3cc95398e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38969d0b2f67238a3104812566c58a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e963f58fcb40a907f3996cb3528d66f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44a90ad8a510bd355839b614f9c20b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268ca46d44273bfbf061707103f8612262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec26f5622536784758f99739c8f69e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676a1815ed0213af96226c281cc434e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985617335a74bdeb3a9f97c4812d56d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad67ae8dc618c1b5761db2a78a9c368266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfa0a1f0f45777f62aa5acfb282c0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233bfd2df051626986f8003ac84a876268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c909d51fe3e697eb389eeb9585560269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496e0079b5dfd422b663674624a5fbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dda25ad6c2e9d4b2fc4feeeffa643271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23be361093ebd8273d6a93ef53b19e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f44b9736996c3ad55f59c156650326273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f25c3b39668a13dbe44b811f653d5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19c71b80352c1a8d942bcea3b6b4eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c07dff1b0b4bcab9d8c4e6beeb78c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae676052bf04ec6ef5384341787c33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f58b63d0535b82b53410733f4d7475278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c73818ebcac22839773692638ccc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88e62c228bff0892aae4054246bb08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff52fea42d79deca9c9a7070f64fcb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edf21172953a09c446bc751dfa6c60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bde9afb72199a59c84a5a47518151283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021b7b0c2b73699d63a202b4a876f48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feb8a6c88b9af99c6ef7cf102ab20d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754ec1c91eef135d407ffba5046d7c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e97f94ea831568186d0be78f69fc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663b1a94559437951b5b9af4ea65da4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf9982085323d13f31e7289ea0b2e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f91bae714a20c390bee8bfe91caf3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a595515590ea2fa3d2300bfb17957291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df49133b012e923deaeae303341f3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20936e79253c3785798d2f40f217cb9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09c295f48f3b835d084a8defdc0e48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8564a1b1cda026932d5bcfbd9d254295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463b6f717612a141412816d39ed3c18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb5bb20ebbc5c631ef52b42b7840c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5769ba133b9f8cdc2aa9d95c3b155f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae037ae076e9908f09c5d9b3640f3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fca1b21b3913e958b33e058622009300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f668741eebb0b57c92979e626558a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680635ec05c0aa1ba2470c583d75f5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37e55a770ec3f6245f01f7a3c457c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c945d618088d233453f7b5af2bfdbb1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d467676b22b16e3b9e191e7ef8daac2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e229805ae0eab92f2a3724211d4ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc17c64f94c98ad7f036d0f2d423219307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698e0ea9a01a7fa1a2eade69f3a9799308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba137fe4806db864f42b10f2707d8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700b3da95bb2d451f1efa5754b064ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570dce996cee41aa50286658d72b1da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68b741f773702d7d5bcae381582a5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390f2f4960b33fea6be940b3f4fd705313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a326e8123a684406f5f1b2810d4d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fd474e37bcb88515cf6146e68d006315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a404d77cd3233efbc8738c5395fbd4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda47096bb64cba1539802e9e9a8d7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478942cf266cbc08b91ce6b5f2cd8a28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bfc5078433727032eee7bdd73bde4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a5db9e6cd34d41868975266c2b062320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41418bd749c453030f68cec70efd4996321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95c5cac5ef25a77d5a104d81b09070322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53286334b8b7960550cf20a9ed1eb6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb812877c593c3f59323c136ca56b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6fa893526146702a17268d5a640e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e93f96d3b9dc115cc924a936f9a9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdb14aebae69c69fd731b686888b29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63851178ef4b5559c6076fd00b792db2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d158d0d2b26b247b554494ab2a06d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed42f3735c90aa8b1cdf4f2c40f5c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca1db271a2bcb6120ddd3be7b3c91e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd2946578bf3b3e4945efb982ce3c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc4da1819429cd57b7cb0b4f5de812333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7987f8004c98ee551109a2e8f8e3eb3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757cdcca4dc02fde994a28a1921db3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981392da098ef428a6590e3ab226cd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a49e3ead18769d875a99eb4c3fad70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e8f028e572652e0bf4017b109aeab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d1119754beefb4ce29df7874ed936339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f26b1d204a26dfbc7fe17b49dfc0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f381ef9b958bd9c90a1b2c4b7da2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03923bb21ea98017536d3faff9ac0cab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a313506b86670550b5d2b93f5a48963343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31831174b14e569abd110fe372159e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec27b412bf5dc9eeeae0b0f57836e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac227e0c9233e99eb2c2cbf9afde911346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae512dd05b1b86e504745c34206a691347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b90a14b91d1d33052006c3bb87ce60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d602326968da49e881f1ae19f877f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5562d16f06928bedef956c4fad009b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fccb1ea5cc6b3871c34cf0a987546351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913a3bd00b3990f06515a86df68d37a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2828152dc3fa497b05157c7ebaaf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefea157c6b003d95a87658f54f5f0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd6dbf3f31a89a25ead474b70d1a0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976579d17009e9a6dc1f75e03e19f9fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60157ca1c545a84576f6bc02419bc7e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59b640cbb94983030a673379153c4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289130a65428de098e73e9b5861ed529359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366613dfab65950e01f090cbdf35006360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c1b87601d59895d51e385f25abec1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0162aacb60dc75a40edf2a88860b1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c2df3b7db4c70b0644eed24ee9f43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703f166898b50f28c4410350f8a69bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba6fdba6ba76017fa945c3e94e325e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b2ae80218daba173eb22dbf1e5716366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f3830fccfdc95b1a8e23e82dbaaa9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce72ae121e29c437f0c5bd291cb14a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2660ea74c1146606f63f6de3691933369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11170bb722335f59cc3df4d2a5839137370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994c6472c05281c6b48b955207f9e96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16d2ed416fc86dc644aa8c18e589d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bad2d4490b9df28ae3bc41e483f3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814795ccdec90e88b86b66b95c8f73f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24878f74191f7e329bb7545d4df2eea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9a1bb27dd9bfb17054f9ae813e843376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f078b8b05197e0e721d7353e1d53481377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581a261ab894378af8422e96ad96e7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085861a0472776121bbb3e39399ccddb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5b27a26d5a9112895164bbb97a49f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77328e4be02157f2130b1e6b9ade196381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cf7f845bc35a25677193c01374f67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f345ea69a5ca34b25552b98517b041b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901717e168e8445ab068900c3a316bff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3678978f562d950b34a7fa1148e8abc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ca8200f9b95181a22ed91977ca734386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce3cfa2de02d4355ad7fd2f9f83ef7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22719cb484883d203946007a61271447388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f909d498b02dc28d988cb36549ef4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ddb2e291b7f8a2136b1666698b7a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192d2c3e8ae585b9c19a453201b0277391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea45b8d87ac27b47e1fa7d9194da47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fe97a31008cce853005cdf460f078393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30049f908f34d98f00256b29a90180394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40e77bfb0059e2ad44ecb4bca76450395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72784df88900070cc9672e2e32e14b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10fc62eb48a876431c20345700b23c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688435edbcf002e6ae2af87851d85d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b59a54aff0b50c6f68dcabcd34108c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1a1345690f68b127d3e9b6c5d84fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332a523620978c0c4691ca14b159749401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de518c6b328e451b72a1e5ea80130552402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc474e5a31b9597cf50516502301cfab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab19208512092e0a8fa213b7110e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238edc53d6f2567deb2e3767ed0651f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8c262c0c33b8f5167675903a11fd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efdbbe60a402c31e22053c8c87d13b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4565e686419c65067a70b951295dc8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16564160d7c1c12ef7a8d4176408a2af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454b8ac627b74bc805783cf02779832410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa138e8637cb9b927fb2e8e0a8d23829411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fc9a4fae85c27bf56b47b2dbdf04d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7220769b189e000a19add8fef69b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8c246a762c11d02fb12c23e7d5042414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0971bca1b351d800465e8a39b7db4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cac52e8d81627cc36c7a9d1b0ca91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898c678ed7fbe2c7b620853a521abed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58845ad52d18a59a542aa56961dfece3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14796655be162238f5d0640da0003d11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f29f171c8ded49d8d47f7c5de4b5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06098614fadf0879ff60731bd78382421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b5f442c1cedc2aaffc936dadf2e3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfbd28acbb99061607e2571ced1bc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cc86b070af918efa6464ff4ce5490424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5410701eead7c61ad5ad21c5fec8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73cdfc0e5791dd019817490847312d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516fe537f11463a5f0b3adc2ba7844e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7b9013990d59c778aeb6645a35cb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ad5655374bc3528a675f73d6c9dcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28065c892bf071539ffd995e0a53849430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debfc8aa2df1c32cc49db335a04285f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e778cd81793677cc18aedc727b0dec4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d451f9932f1f6d0addffac7d5c8f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a2a38cf79e94799c87b8f24cfc96f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1c59e854572048b8ce45d87c883ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dfd562643d08c8a98d2c7791df0f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be04b391e1c4c7203be4b163802312437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204de4e94fcf85d0282ee46c18dfd7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c63dd6156de519e4ce8adcee216230439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4439d25b1f7efdd93c835ff38b7e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eea7b94b2b66c8397e1066242f514441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6f04ab46e60dfcfe65a61fe2aaab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbd9b4426666c3ece03c326fa33ff7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b10a0c26681f72eca675c277f6b16a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f79976552161ffff84ad9b0c59409445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f076a165e837d56c76c5059debdaf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d92747e130c2e60cb65f3256fc95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547b2619f228376aa003090681d3845448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d61def3480cde798356ee2baa501b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae94d3e7f95292641e6ed2fc452e804450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320635ffe6c5cb86427b0217b84dfb2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658d89a85b36829bd64dd38510b556a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c72794fc402bba011cc8830a29c65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b682bfd78d9d5ad848485dcf011943454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad804a20b97bb33d91c23aa50f770d8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0321088e65b6d82ea3b8a84ff72ce13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80ed301b4a92d33e608b2b6074aa47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df52c594edfd09633a9d089f81d1f57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584d7d44f7eec82aadb9d15f9afb800459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b3675831b19d8bff6faeb0e314bd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f99a7401bb77d00f3c2a4d01e1d9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b65488bcb202972ef4b34b57e5ea74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367bf5b3b9a49cac40aed8ef47bfacc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc23309b5043072af6d5db1ee62018d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32d7930fb9562ee1035b24ed6c4ea1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f745b9e853c1062e129d477a56a5cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb48982a64c59579a527f15b65d0202467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff35c7c5fae851ed4b5b7aee87cd3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2ea906c96a756308db17a5f78b7aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0927d019e695595e894039e7cfbc18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0508b6d32e594a491488654546261471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf40fc494f2b557d8fdfaf16783789472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151d04db52a874a94b89ff4c7c60921473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4892d380bca69062b136a33137e54474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48f3f21ffaae284103c8b135b28091475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ad2998a812e7a4917585e1f8e945d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a33e6b78741a67113214d11b1e1d2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487245b4178387d841dea3092b3f5fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f34e0d52d148880f3ccace146ff94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14fa4477f4c4ffadb56b373ad84aa1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7bf83b60ecb815f93f24f5188878b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6ce882039b588ddd3443a9bde75a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73f902e75eac348b578677d7bcddd0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a67da55310720435ccd04628b3b1ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6f7eedea4efc41a8f4a488840adee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422de30326932ba8846a917c5477e3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12e4d1e9f03532bc68ed3fcd043b3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bef1d6c98e98ed04fca563eacffe3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b20a12f047fc885c9535d2e088f5f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0513043e7739dacc896c65c063f3981490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094d2939bd337ccf62e5977a7d1cf35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bfbd890b2a5456dffefe23e633b3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5348bb33c37e35cc5f98a0b1c0d2e29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0690e20139f4733f9a19a81b32bda76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12cef7d3897ef9e833b4b796e0c3ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b5d87e67e8c1e7c387336ee8608ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e4408220a87217987c2dc1df7be5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf759504b7822fa978483bcab781b4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408018b4ea3605319dd692092581525499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b1903540fd73dfe08aab3c6db629d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec25b62dea975c3dc71e8824c6ef70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e95d35013f42280bebfa68dea2394502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0380a51aa872bb101ef7873ccde3f70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ca01934bdd4dd3a6887e4cbf2e212504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ed3c8f9d10fee76cb35d68560cbb0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56348cb8714f80dd9f0c89ae90709b62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ce21d3b71119c27d3cdef7a86470d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333a79c84d94a6bebc41e9a972d6e6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28646b3d6f378f6207c4d93c41dd7a96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72c5152f2c403cfc371a8510d51224510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef118ecf9755927ae275371317e025511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98b09d7987609e976fb82b1226969f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd48a23a0d030578c6e1a4cdbbf7c85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698e8b0c39e766309290ba84c505c05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067a926348ca56aaf06c64c681853c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c35c401a96893fd2905e78d6aa6390516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c4835133184b65442836f4e167fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb0bf2b1997cde92d24c5dcb6b94ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c436acb17c538ef2fdb5c77e9bbb51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0011fc8e5668a62fd74b28cf59b0c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe68c9bb270fc6c6f9a234f548326a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fb7d27319d9970ed462f5867a04f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257e03dd31054e91f2e9c428fc82b1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bdb01e43ef7a40b67b7bd571a8588524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884431b8d5b94ed078e842317e84dd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44e10eb09d37eb49d712aec166ac26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00b06bfad81228594ee77ccefb1abf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1f943c5f74c779bc61862703910bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957ce923e8ad1a9f616fdce34dc975f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf42886bb1750cb867c721fed3e6e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff06047b6cf3b61576fca9fea1999af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd54f08369379cf542110203aa6eb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05339df7dd7a75aa1c30b1092da96f0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541b8fc04f7b452b6e516c0d77da855534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fbabd078db85c626663800f9c8c94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed34b764a6e1f3db9ec4a6b68cca3b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfe7eace32264f1bbe270ca7123ab7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dee78890326f5042835981da6242b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2607a672e9d4774e2675b5d5ea94b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8766650c37fcb6ac55c02197eac72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f6a20eaa45970a0df1e90712dca35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea2e0cb547aa8a3e73b7bebb2f651542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32621263de2fa55b1a9a49f04f3ab235543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda30e2bd9bd336ffc48627ac1f0f20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee298a120636483c833e998d17ba59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d489463f1cea647e1e86c78795d013546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bc797bff645d761ab38f7e9aa1db1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665740e3b4ee7b3ed51aa2d19b0fd4f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30f713e9668fb893d326f5329d494f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a75f55db60b669d7832177d9ae234550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004c0d5939da16fa9d455f9ce17da92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688fc8ebdd0b14030a26f2891fd8ef3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6ccbee715113b92cfa9b3f7d555cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c86edfae555c5b5d97c29dd78ae93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792946c308a9e1a8db902608feb1dd43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bf7df1ea11cca34513edebc2528b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648bf7077a638d340d266311f5bfedf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db785b7e4687c344be72429bbe216469558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e7f574cabd3e0aa163a69cc67c88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04c0def5f088a9c697cf84baedcb0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febedec3de2db1fe3a31d1c3a863b9ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74a7e1bddf2971f3e9e75d79788aca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da195d079eb93f9322e1ddbf4aa908c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52738628e96fe6667d54469220d767f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06681b79a7c1258f7d1e8b27648fe2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf96db78469359b1393f731bc9d2139566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2227fc71b5c999bbf714c0b5f30f1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53242d6726b3cdab533c71ec069878f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f94d723bd213f006d17c8eb95527d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edfd5c755112fe18c194e3b8ff350f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918fca7cf5623cf205e2d212f424168571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b94ea2a4d3fb9ead9386ae7b3ed03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b2b3fed3f5b934756949f0f63bb8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23b160f9995b9c94aa6d6db4e811c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017036e8eeddeaf7124af5d08260513575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f91338c472f13bd29b227f9b7354dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6da84204dd6371ab3bc8152ed6daf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16353bad20890df48130b2b06866964d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d7ffc34a738dcdfcac4124c6cdc38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba96ed08e0babf1b202aa46fccd7cdb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea5a44eaf255c8b3a1e8b62b253f55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1153cd9a41caced84a77de5c0869b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a46bdfc5c642adb6d73b4cf53df0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7585f175c93097978ce23cc45694831584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d41a9fc0cb65c0fb90c86148367e5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae528b51adc1a800a76983ee9fd63186586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb07371e80afb27d3b98da1c30151a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68910fa8b902c0fc665714ed89ea552588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b329a38620e2f5078a2ddf8fb75580589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697a8f7ba1aa284512af98b3a15ce31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1396261b000afdd8495b9fd9f24840591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77891a72f9a80406be44c5ab95353e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8173a0dcfd6ec373107bcc980d14145593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae539292a3451574b776f0d3329a9af7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b337a3f9c70271047a26fbfae4bdb11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b184c02e7d1fb98b8fea87a94f79e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa55523fcfb4e8be55e43b71ffbaa26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1100a7791bf0161fbdccbbe0cfa5f7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5f4f2eb440299e62c260f0534b7d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8b8fbfda603f48f9e27e45162e7b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc36fb561ca51df39c3dd8b06f019a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3b3b12f7969efebb9456671fcad7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffbed4c66cfa3cb1e416a8ef1947c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c8445b852c63d910160f189fec958604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4864cd393c578db61bdacd04e3d7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444743913b326a0d449e44fc880ba2de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15325720cc274ed13d2d0771a21f6ae6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef57f46a8b0b834979e4d411fa0358608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482084df5a27b7d042b3a7ea95b5cda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53522ff197dc9ee3349fab06bd0b424610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035df3e381549d391520936258fe0ddc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce308d93c02998aa5bc1a7152db371612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05311b2ace29693feddd6c8d21702e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8814ca9d3fbb8a77579a3a8fa1a5c85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51ba91394766f3b5c0cf542afc2886615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20e6d8b473ddb91947c69db38db9e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2da46430cdf908b265e91ebf761c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ee560f122934d63f800326105005b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9c7610b4fce7280e6314e21f4596e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ce7e93d6f531610043d307060f280620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7087c4157c1c9914fbb81282c9f1777621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c45e2b28c8899f0e0cbba43fb40348622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf017e2c91e44c294d07e330c1a5acf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe0b0005737e90743cb9c190e338f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c69f6f1ebd0e73664bee3ca10b81d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb60d35455d40f1973c069fb98c8f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a76b16c98408c8b5f7debab2f2d7fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63650aa195deedac6971cd8ac321e9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab548fffcb0694d7c76ee9c06eff0472629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb227ff45ace607227e0072bec0f5c54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993503e156d1a16e8f94237d3d41560631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114b5f421ed51293205751fae0d7431632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410a095f202f2ca11c925b388141a52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf557375e870c3d53c2779443654372634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114bccf5d6fc7479b242f724c12f266635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258954c4cc668536178707f80273149c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17436545c2bf3103bfa9881fca76c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9888c8defc45cefccecac1d38cdadc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cefaa49502d60f5fffe6c2fe76ded639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa681e959f90a34e0faad6b279115b77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5cbca06627905eacf486b7a8d06db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabec103e90101a8135b2ce3cbff3a07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c775f9b99afec6a75cd7cef0a47d31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abbb3333e65244e39f0a6819ba8989644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab6e4a9a817de6310ad74b0d26e36a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6776524717fbfdbf17878e3340eb229646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf35f030f9d88e907069d6706ecde2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a680508fb6548defbd2b6b0c4a80b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db0c41ee99f093cd066fe89fdce265649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1557ab740ccb52631ed1a4340e59a69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd736efdb4c93f182bfb39ab867bd3cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69abffbb25d2bf52a8b55351cc015f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f104baa049073194c4a2653a2b52817653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b060e557a05721777788e41784f9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0509b8cefa0ff636a805930bd4c1174655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5537c0f4faae7961ceb6bba78dfdad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89837837305bb6266cf7021df31274657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c67e82930f642301ea22f65cf8c98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a79e2885641335841b6f3675efc486659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db789f8263b85c01ccf4f18d1dabe93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac42a754844612dbbd65464dd6e28d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc660c919cd07830b4c1948576e86a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac8a0d0ece7368a0b41bdcfa34f56b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a223505d508e010cc1d36027394148664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44eaecc6f41000432ebad0750a4d0e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ee5cea948893e43264fec886ed2c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e4c801082142a0e90efd515ff8e3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a13dae30de05aa7c57fb6fdfb5a69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76c78f6e5ecd278b12c693746ccc1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7491669b59c3f6676d564e9de58952670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39aa3e95b0cf5ec2704d031c475851671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380b0a1b918489b178ca2450a8c9378672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2b906fb54f5e75eb4bc89fe043524673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb593e06829805583431e96c50b299b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616005d7eb2b1c48accba4d103cb840675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397c041acc011bbcb3eb0fc9299d290676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f98f3409af0313558ece310a5c6f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed063d4d5d27ff9f826cc6cbfbefc684678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd4d2261f27ad96e6bc4f8b12ec706679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ffee65adc60bc5ce717603890874f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21943392c2e93bd3375d2c7df48e404681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c61ca94cc225a9bc715840ed4042c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e61d7b887a7c27465faf5c41f9f66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e4d304935eeedca088075da619c01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941a5cec5c14b51c30d132e66436807685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d579e057a4328f8f0fb5476d3452ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5361a54191a7ab8876cb80b32369d56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034bf274db4668dfc2215fe82d27c6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5194e297115baf39c13de2f574dc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6056c3bc14ff4a3f6dedc42d008051c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7788f589905b8cba326422aa95855691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193cedfa2bb32eb493cc68ee71a3d48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02287b00a38f5d49a6be2e0a062497c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a7f59f90b5ec5eecc810b2737e611694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b607481972bde149f89f225775e1b21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3eca24d69a3b0d0fffcfb41a945cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f711a6640591297b7408d4b97dcb572697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d584346a20edbe5bbf256585ae95b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323a4e8b25082a7666803fc1999ae55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c765ccf87c9f720a351287180bad33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ff4eebbaca098d4cc2549c7c9166701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e68bf2126b5fb8793b083fd4bef0d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4e68e5127b658753a0bbbbc59ae48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7010e6142117db1ce2f1e57625fce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005a8595be9563d30f16de2b25907be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e43032bc929b5a13ad8ba327117a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2f9ff7938f3bbf28d543bd0dd22b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f9a53c90fe63c4e16e327e7195d5e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8138d02c41b5ff3d114964144eeb4a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843b01d5826ec6f62c49fe09fd38ac2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d31f3bfd143dc1e1a255097602aea4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c83276ac5a9231a07921c689802fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc3f094bc2b090dcf2844a06a25e46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba73c84bfe5d10055015e255dcb63e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57606f9ff05923b11def26e33ffc27e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43f794e889698967040a8ef0000574716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848e2a44d16c6e3a460ea939df4736b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3605a3609a542845d62f08c66271cfc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b7a3ec07126971626b10a6a819cc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acf48b5f97127ee07e7aef049b01c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6029f3616f293e1725acd1c23d81cda721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10741fbadaf6a6c344863fb6fb46247722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d92c29bcb3ac2a661afa185adbd19d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e289829f0a4c39bafc0588ba51875724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b886aab95542b71ac42f5a1423292725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3dd77e4814f9b365baeec991514d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca2f7ae07fc859f4c0504c79fb7642727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6a927273eaf4969e2e48a3d44ef20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca04a9dc00651b6ed30cc91c7c6b26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3ba97bdebca61c56c0f1fb7cc478f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ea2ab3c49a69c6816349e7d53e73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088d56b19c85d6e72ee651c1452b387732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb2e6654cce8e289ab832e69fefb2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c12789eed9d95171c39437394a9dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc118c5e42977544e797373e165d2fc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b790ae1f007485a0ea37a2b2c1f3827736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a735e75ca7162a4a5f57c3f48e3a1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cd3e98127bac4e1d1d9332c439619738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc842106395d4e849f87fadf4df23b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dda518507db58a245e0209c4109b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1783677bf8f35a9148105af99292f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a897f6c5315f05ffde445d308d4503b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbb371ff1d4cc828a58b96fa4515bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140535de49ea3a87ef949e8919ef22b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9fab59dbde4ce85f9769546d05495745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe238b1d2bf4667ee108061f6860c87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc81734803b41d2075ccdcbf43ab9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922d7757770dff92c6b107926bb4e90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40df91b15e894fbcd78f4dbf8afe40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9084c555abb61d94b2b45569fe448750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cd8deade8a3734317031ad2ef53a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddbcd4e878c9be6608297ce3871544752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c889a25804c44fdc409aa49386e5840753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348881d70583b2dbd545210050b48ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31038b8794f7fc4383df4190e178dfe0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccc0822a0ace4d58ee05a956697790756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832f9bd61b042206b537a269aaeebdc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a911f55399b8415c1fbb965992939758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fcd57caff420f7ea4e3798251fb58759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fec7ccfa9dac242a9fe6fd12054d85760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eececa7250f4c19892e79e30edef69761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a9ee376ca2de4793f917b04c8021b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d90137d4d13433432d4c8d432fd813763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d825edc2c8aaac48e1353f1987c540b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4298773c1fdf6a8f14fa47cbe187d0a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe6227f95698e332bc2e6dc3c80a90766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303b872e8c0d44fd204c8e951102a09767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73513379e4ce155544013fda431dbab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237976e70da3a315781a21a031d375cb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b54ec75b0397312367f3d806ef585770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3de3773d48f263f5a7cf3f71a201c1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be652a174c13b201e3dc0e2daa4e0581772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391508e431139137bc2aaa60eb3a675d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa2f4cf9c3bbd4b4dd21b1efae7166774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d441d1095c01a5d6825e76cfa1280e3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ad8005042195cdf6402d5823bee27776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72407f9efbed2079c69d3cd4cfae852777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460958a40b6cf4cba46fc51b448aba20778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de049ff9df0d6a2e347de8300b7ac97779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46632302f3c57688ca483a078f07c484780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da743fa58e32a7970002852f448517e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf88675a1ec0be069a70749f90900782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedc7fa0369cbf63d0721ca5b5904d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3299402fbfc195fdfabc71eb95e2d3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e849ef20ddfd8368f99e50e9888f706785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abe012f85d208d2595cc2a29490695786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bb4aabb4602c3e6a4b115a76abfd0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691cf7e3b3a7773c6fcde0c6f310395788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce1ae10c276627e410ca8bc0c94989789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fc510d870a3c215fa0a58f2aff609790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60094d4b38f2772eba8b3e3959b4a9b3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026308f9882a073db51a8488b6f91643792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563cafcc3dc1226344b838132ee28a1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1704d049fb1636637d12eeb29ced7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b3d5d04df76db033b9f2e62bf923d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64eb6faff6cc2ab3e399b430ff5656796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e468d185d946c5c8d4b8f82ad5f43eb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c717faca125d35b7da55faae81c45798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dc2b4190b5d2348479df9b71be713799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07509a3c84a9cb00153f334904f847e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014237824502e17c40a7869b6b58b5b0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7d2d543b0b9c565ff2fd42b06910a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6915779c1aedfa516038dc36e49971803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00e91418d053ee9885087f6639636d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6800524e477ee29633592e13d2468805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ba8327e603ea74816f97d443cba9b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0878635e2d7be68c2941b47dc191e6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24b9d8e21a08611f4161ef2b6fd783808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336064aaf52bfb8bf8b1e51d06ddaae3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca4675f90beb72e70e309e4f7050aa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3ef6b0a38ceadb9693f766417217d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90830e254704d25813f33654601a116f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bc696ff21537fe39ca6056604555a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa887ad15036bb9062ad960e6e022e1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c27df3f405052e53717780ed86f58815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df048f49c6d4a3fc43ef79f3f8b92bcd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c5a7d1c8641cf04321b06e9296cf2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fea298e1d588211a05e9492746c7b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018bd20185a96de75b6376598b9f87d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496738210dc9f57bb952aaf7c88e6b9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6033bdfc15665b252e3564121ddba2a821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f02312bf1fd43e3187fa72582b2fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892362455fdba2646a29f374df7f70d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce4881a4010160dabf4ac2a50bd1bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a2387f963804d5dbd0519e54498764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df04e7dcc303e8d21cfbd5df441c7395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77f113f4568b855019b8127b6259046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a644ae21a7ac8ffdea4c99a56aade547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b0fb53be5eaa6f32a4d549b4742da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f4069ba4cdfb20a456e44a8f33cca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d985a88238600b2ada0131c8074ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d1daea5ecf7ed179f4306c704885c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546b47b1cf7938395d6d4d46ff09caf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9abcfbd7632c2695ffd069516da0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c50a546866c5efeaa572c80a1f740a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360db840797e96e7dc0f54b7c698ae0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9e34dc31198c812a91baeb85d347416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b3aa6d9eeefa05982ac16c0fc8a1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d7cc79d93403d3be8c09ce6c33c1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcbaf526569455fc30e5ddd91d998419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34a98077c22133fa5412cc91a0473b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f976a1d6009da4c26b54c68f66b6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3331597aa7d4f86045a03d8669f281322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9b89fc416615058213bd980ef340e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9c07a4f0376754a4f611d3b23f28824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d3dc55a177ae4d33c3e9ee980a37b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d611edcda5294f000b8a537129242ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c277a47e32f3912836175a7c3598327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0a464fdaa6f8891ee6e22b8b8bde628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460bf2b580066e0096b9b63204fb30429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fb2b012b0fecdd419015e6a5cbf8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00d3dc4e92978e927e30bc8a8211b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c276e476e3f453aa5f22e7772b2563b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd29c5c09cf024d79a5999cef3cb7a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566358ae90b1db5f53897da4659d3c3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db921a4c1a67b397261890762f8b91135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4ab154826a01921c8c42735d825536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44122f862faeb0977ac845a476ca7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67155fba71adf9b2238704de9d45fe1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15c68c3f5b4d7e0f77642db4c7065c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32723553663319e8eb8b0a0f34a5a9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d07686d0e505ca23d953a9dded3aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21d4728472ee1dee15581ac196a5bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44ed73a6973e2ba0e1168f3f3c610043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc49a98a4feeebdc346f833c57fa7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea23fc5b92385027012aaf9d8acedb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed44b717eca92f6901584ebb57f3e5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24950174550cc214ee46eed817febc9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9506a5c2ffef24f7dfd0a032d6ce848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea22f5dbd0934272ff59ca823ebfdc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb6b05eb2813abe38ce6ef4594937650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82318b5401d868b669dda3ac2d73ae4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfb0f3f15e4944e26a15a9c8eacb1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04627411db9ce24152f362971eb67253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360875556b3b1b82ba92330c0b30d78354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611f82c8713b190926b20c070a8c32b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839b039b99b26a3ce1d3f7ae6e8e97a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9487a11f7412b02119e7c9c3bd828c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c4ca3c1e8a68e20379d018889368e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4d2a9d132cef5e8fc8edf09670b4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502db3eeb415a543104239d00f4bce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35f5360804fc3b2e1ee84f47be4e2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595ee2f0d26c671d499ba2a0eb0ff8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656f06003f83abc44a14f21418b7b0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf64d39beed58620d864d47a0ca35164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9a60149ec0fe8d524a04024f121b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b205c194dcb57591630437376ae1ed966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190d2962ac9f34c1708c25b268b192967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ae12d8496c650b8597615b64e851168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeba8a7abdd7e2c19aa4724111997269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb05950944c0937c8e75fa66b136f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26615e2a15cbcdde3136189954e37871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8b46809cd81b4757103c555c33eb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d61d5f2964b8691ba405d502ea48273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5daeb828331a8b060f0b8e1d5393174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d441ced53b3eb61e2527fd4298b1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997629249627b759bcf06d970a6edfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06188e519f67a867dae2530afabbb9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61044b85c39824b69ddadca02573a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe34fdc09038ab7b70c3dd8a6ca786679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb728911aa02f8cd6c032f20024f51380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e675c56e161cf929723f21556f9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21324006bbe2fdbeea24233f1a397d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18c02baff19c7c323bcd512e7e7eff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22fbe090ed29ea82dfe773c1af89cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317b92bc8a26c82036196b4c358c72b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac010d95df79f30639c723a8f4afe6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3453517316b4f7bd3d4af266c486c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d7ba0b500c3d9855b6422dc09f03288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154826ed81efa0167913dd30cc193f6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d153c19e758cbfb874f5b48403437390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb21c8f28d41622c688546e19ccf7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ea5e8187bdbe9d9326788f1ad8f3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b863bdf37ee406439bfa03183904a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafd3fb0dc3da968f2d2e499a006ac594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1e9f92b21a70dd723bb6d99239f2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d001bebb14888793a0b7c64855e3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9e3a4ebb4e1e2e221c3989975b2fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3ac7579fcb4feb199c1e8fd28b80198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54992c389ba617cbf9c2cf7c7b99a6fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f8dcf7778b976453cb99c4c9555eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840591ae265f7ee86d51a94dc900969c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d72fae6a7f95fe3d835d81b539eef3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804c245d6323ceabb0059afb63a3cc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bf2bd92166a72c37e0f8a8e5ae252104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ccc566f3e7b3a5a073f80a259d65d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f25a5a84f5ccd68210ae7d8c6c5d59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d55db71f8ccbb066965b02fba4c06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df16d83ec8979690c83b93f907322b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53352fc5deebcbb6d219e520bb606e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcd36e3f13f41f95d1c1a2e2d221fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb597bc3decd1a0824455c0801c38a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79359eaa46b6d45fdec2d1765b9447d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b70362c9738396249f5dd5f1edcba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d7693414fe5c53e0c6d61e8d37e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7a288c39e2699089cb5baf43bb37b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de96f5f2b3d6fb55a3ddd7c87d3ce0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904792b5ac38cec9b8b683fed695cd55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b674c7f895639b5d43e1aff11b7b9ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8c4138e1c5db3eacbc6d7bfd21c97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b27c981a709e9198599e14c0af64f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7167f1db1977412625934f7be6cab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9345b4f1c0fae9ca2c2a6ec11461e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c618c929465425d5863f4c1f65b5777123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd546eb11e6ad7e18a04cc19ceb83ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3fa2a7fbbac38ad093870601257d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5b645410e1a064e3d19e639b6a71c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d960ba37881f45cdcfb0595079632127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1afc83b9b84ff0ff2cf6bac01847f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e885ccd5cd43612a05c4758b3ad458129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0af76abf426d3be4cc63a5acce898130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797e7a8f828b3c27960a38b72ee6157131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15b6e30caa3b4f2995ed0739491433132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9562d1898b53a9c72026d23bccb019133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae98dc8e7ae0b5f4b777502d4fdad94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22852f1ff1ac0831dc3d88245b136c01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984b79f2850e43174cc0359b3f510cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe86a79f47f65d25a3bf32a89d990e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59e3c8fbbdba50e88e1a2a20190cb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32fe90efc9772a3d082a3bc1380e85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34d233728164e7d357ad7953890e80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde4464986e7d0cedfa2e1993d4f631141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41a58a6663bc4fa2e562756ddffdf2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb95ea35d564bff953d13df6d85da0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151368dee5805b7a18c8bbfc4e065c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2202192c990a0386e695a52cf0295d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb2234308df09a0e86304507fa6e86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cd3593d934e2e92f78ed06db6c230147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab0ae4d952c577e7df1e7d40f74a05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba3ad503a82945020d28d910dc0829149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a43f433e66dc61072d4070950ff59b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd012fae2787be94b116d965cea7e6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb631920e8e34f765eda1c0a44e1273152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099b0ec5d3882ba99fa099e9db55e2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583fe7c21d550ff88ec01aa7739cd9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38951cc48f47477c43a73282da33d21b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d24c00f053d26d8735cd9fe700ae06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a309349c96893b5db10c17220408e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19fb39604341a6d834f919395e9b1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47abdae1aba700caf6058f3aa53451159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1ef49227fbb8c74c1266a8bb16ea2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62433809914e0704050f394d23a53c87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ef165fd86b41a829536019bc5e228162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc44844e26c45ad87640c2d8eba1a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531229a40283e3ff56af82f88267177164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298f25140156575e224e80f67edd2f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c97eb1af5fc4c3fd5cbab5be1121f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19f6cd4a6dadba8903bea979bbd7c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6817156d0946cdc402a0682bf616728168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba914baf7fef09287abb308517f55f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e839c528f8071c019b221a4f3e2f18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeac1c0b24854eb4f3c3ad6bf230e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3bb4ba9ed59793707e54c4b98198b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d6828152c296ff81b7733ede20ac5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d3e8250b650b87010b9214662d7ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbe7c90445bce70ef7a0c4b77802d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8ad07f805c95dba0bf905aa96e433176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba1d0d9496cde223ed5b0a407eef1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ad8f402bd2aca2855feece28d52b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e608e46b4b90cef84590f9d852ba17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45718e91d975cf2c8b7e3edeb39703e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252923a0a317fd6977c5eae416a7fb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae22e35a4e5e130c8c18dc32a55e8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceccaaa711644493d383627a7f382c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483e9d261ead931b8979c568250e324184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6532ab945f8387210cf4216449168ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc5652ceda5273cae508a279f1b6bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f335cb97d8c7906c31b66ff5113c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effd0913f18a3bd7cef0a619bf1743e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440e28ae0a8e396ae4e7152ab109073189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacd315cb0977334785fa4499af95cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1c09ef3b7fb101daba0302ea73ac5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143d017e30462078088a7d831697980192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6a066b42c7d4f7babae3c770a45cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f274dcf937660a7ed4aaaf6c63a126194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778435649f2c180d727ce61193b1c47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a584e1eb71d21db72919204ae507cca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957062b70f2f3e450a37d984f5297a19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b25da11bfa3d139abf362248ec189b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cb1ec772ebb037d2e26e50d499aec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ebe9cb5ec618deaedf8720b1b02fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e564f385530128abc7ba8fbed306b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37738bf3825c56a078e47e07b06cd5cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0a8c30915a10eaf88c74a924c2c74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303ec2b6442ab96c2ceb19795f9a033204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd59e6cd2ae42e8792a4b56b62f68ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeffe85a0904a30125e3e3651f77e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29dadd94d9b68763bab2bbd4ddc50d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aaf6cb3bb7109cf6bb1a05be0e88d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e33bcf75f625e8ad2f0435e5412fea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0348c2b252648d95c86e7c53207362210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7fca611d5c1b50f2c15505f6b38e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3826f02b74327546b90fc5690f9d4f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50667ae4d20d06873668ea355f407f94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c198254a28344cde6ecb890f162bc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d10bb754d417718ecad2c11b320597215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54c66360e4b574f827cdbf8671a9dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f364c4603ad442877ad3e1ac2d265c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c767443192f85877612fea3d36ca66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd00001e0e23186339aa8a84591452f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f57c0b8c5df7e52b1e9c5db42f2e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db180fe3c7fa1225916e989f8233a7f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325c2e13989ddde6686b2f304e6f267222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb86075395785731242dd7c4bd5ed6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d938f4ca8eaf6ca29916efd937e320224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0976399adcbbcd05842c625541ee5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a57f709b5b71969a44dd9e13d4fe3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece1a1b427ee03d1da3d1d16745bb75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde517214152f6edcfd222d7f154a86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da897bddc8db27f0757eb35925bb5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14fc6f2e73d3991cf7cfe106c919e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05ea95a758aecbb37b22566eda5821231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e518b030d3e88b5af9dd6ee7306a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726164686d1afa4299ce1d443798fb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce59b026ac06b0d34c49bf3ffa5215234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed93a7406aedfc352fec9d8b753af77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9965c1862c9919f0ce285c4527f3373236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d857d088b0b4ba9484fde085e537fc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377cfe76880306f5e837bea86174f64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2a7b4ddeec78354419f0e418e6c3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843339e8163c5be0f6b6970658c0c436240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fd0886f58820d53db9439b7510632241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719a6f9bfff5d0f330bb1019403ed35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d3e6c39f1cba0b01087a09daddee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38004ecba84f2fed24862f4c78ea6a92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ce535cbfa87774bb17291eefbc4f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a01bbb702e5772628639b6a8824215246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cb0c2fc4f27da985a6da6004ac424247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32c219560f32c4262e8757265904be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaec313731c044d4f09d14ffa5b576c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7541eecb1c94bb70b5beaf3db7940a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e090c0526470497a3f3c9dbbb3d4be2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f65733c9b923a9c5a1e6e00bdf555252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90fc8d7b7d98ef36722b80bede5c75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23060001e730de118ec2851b6271fd60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9455bdc9aa062c01b1481d5b5aa6522255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeb282df171de9bca261c7754251a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c64d80be8ca16d74c6d0aca49a56ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7d769e36baad95b2b15af7ca0f06c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdb49804dc10c2077301368ad40f93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b18476f642325dad40310d6e013f72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3d0f691a9269bf1b7744d0262fc71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b41887eecf55d93019edfb5cd8ebab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffdfebd79919c2bbdaf5a269e21748263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec2ce4efc8f278840a892368cefa86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607deea5e865b015748315582de1327265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4300d1bac21dffd32855f3d4c2ec344266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aa3f1eaf5a17b05c11eaff9a79b5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1d5d8ba23a68841d9c7ff656355a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a8325a6d375d1e6e3d1b53f48fc9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff9e30bc56871804ad4a473c2b3d3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5772d9d76be30b31a15b01d930bbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca382910b975aaa3cf85e8569e97ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e024763c97c4f6d480123c0c02238273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5f2a4471620375cb5b2bcc7353aa5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74396e21643e0e71f71c666f3ec9c7d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26779cb19229dd48fdf0a78ac12e2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7938be195510575c8dc1b72d9e3e9fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c51ec922a2796ce52552ac217e96b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f14308c497fdaa33ed2d35f15928279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25488d8c5faebb10ba09cf236fef5af3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d970f429d14363d176a70c69e2b668281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5596b011e340cb78a112fa11afa8e87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acd6ae268035ac6dd9be37f1c844cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda377ec02e2eebebf35028e3b7ebe0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a038687c4098db197c3d256e4add0c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff6e1da626001a90058c0f25afa0fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0771e3656c411ea2370641fac3b927287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf91f704c56875a27d9dd3a4db23b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f2c1b8262e0c7325317e56107154f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe83d7936bda4cb2c0af17c29ab2c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed8d41a5d5643ed5d6989fd45f743c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff41a4c28cbf843fb54200aa4579a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d024b471b21ff64657490887a64b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153598a9cd2d0a9c44280ef70190eae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8edd648cc1aaf6f22b7b7fdc551b2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82347ac9fe571af7df6ca266428c8fcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540059f318a41a2df524bb61b1b89733297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd029284a97660268a0ebf97bd2e90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16936dfb3ad2dc7aa70a86319fd6d291299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a65c6c3773e79c47b3ace00290fc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e9ccc9947635f3473e1985dc30bf7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4872057bc4d70b75d79730a3c5c36c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0881acff2c98a2b1ae5f49140b9556303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c21800b650722cb7a39afb1ce59f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9995c3c15650fe8ffca2dcd91db48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1b75b9cf8106629c53dd373da4b16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed98c1ef7c13cc5a079bdfd266c1da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d466aba1c20fb18b4dd0a06a472e13d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35005c6f56548154c9e2d9615bb4829f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fba0e7748bbaccaf2e9ea370aa648310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc191c7db9e659432ccdebc3ac76d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d1437cfb812e14c4093a52545a020312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d283d09438cd9970bafd515740cc44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ab01dfd2ab3c167e6d976e932a91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c910b2cd0a3fc8dcb5bcd2a0e8d561b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b1bed7d29a76c2c4b56035f10bb8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ecc5f44c57f72c2e323187ff46ee0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb063d0aac05ca2a9a68e8511bb5c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b685fcc5d8264760e0903d1d7a1935319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2369da5059235c6eb4bbc1cdb70d65b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd555188997181060d5e07fd65dd32a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58648863e40659fba6686db023f2b638322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d38162e799e71f3fa4cedd7b57bba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c81e86f6aea1f8eb7546f5a10e742324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac6091f90413133cc8e3339f801c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef48204f00a0b2a062c5286b1bb61e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61d3e57879ed2d9a68169964453c73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411fe221ed18175d78494c8fd3f928b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cad25dbb6d5d8c9f4cb100f89c9e6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4145a76e803bfc23c91e5b1a5cb3524330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663f2eb70d889285e2f9383bd2b9ad0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e97d7d029298d5b64cbe350e6cab2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a22e91e34d627e66aae8003614779333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc55ad7189f1891a2f572c8dbca4b24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655e9772920917accb41dc299a2db6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acf82662451ef1def8014884f4d376336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e76c2d125c342807ad71464d28ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ce0ef07f0892141f05bbe5eebc7e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfaf7e20236d8ea6991a9cf3503181339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc2b78ae578f33bdb4873b519b71d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20842f3d24938ef733c152785dff335a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dea32a22c42b59ce7bc56185054a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1b7fccb8320e2ffb5c0ef63e2bd9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef88ed79d12d98bbcbcff02eb5df8f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091f7c8e9eb71ec818d12f33dd7e437345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6ebd7eedd4e1620d6ef193ef5f454346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd21e1f007672c7a84395f7856e21d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe211341cba8a2a51765d1b345ca7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4166c709304bd8fe77d9e8000a0669349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b2e1b6623336623f9d1a96372d0a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02de9ec95c83b8daeddde4963e67f31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d9ca0aa197316dee554f92c3be4b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bafe1c10873500f48dea6caf80c6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc01c959c6722fc4a9c3dbd030a219354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e560fb79d8efbc03c47598ad1eb2710355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa71d05e41fdd43b29f279a5df8db98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68e4ce5359a845af816b2cc28646a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62257395feff3b3b4b147f69d316bcaa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab93e68f6fb6871624fa3919c07216359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eb6544a9c4e54b640b0ce2a36612c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5e1bc6a668eaeb9541e446cd691cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317dc4a74b945f849e9ea1cda93c64c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4804d58242ac2240c1def3866c8b369363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97be2bfa982e00430325ab01ced71d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d94e56dc352b819448448397b8109365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f39c347e13afac3eb9333f8cccdb75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e5f0bd4013fc819b86378f859c556367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09f2a5361289539eecaa8f10233514368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85f96d8ed0ebf7a67ce71664379700369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666b81a7327da8195e93feb89664e2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f24190dc4134c87f2e31eea1ac49d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead55ad368359c7fc1f99ef3442c840372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd7fd675cd6b49472ff5d0229cf210373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ff0f69a313f9a8539d2c2fdf2fafc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3063320fb4e64b08cbb556ed67661cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63092735e4fa60c0110e4aca849afdc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eee2810db424f388f5bcbd0fdc8c74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a29325dcf2240eaed4ce4bcb451058378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e0f37d96f4b98d501f62624a4663d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e47fb9c997e70cc452780b319d8889380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39f6bfa0ad6bbfdbad6918fa3c1013381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63844dfa11698fcbba7f31da0184229382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc6b37ccaa26e840efa0bc627f00ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b243dd8064113d5c11b3d6c59536a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deededf19b2ed54cf47a477f6b32a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428614754a3e3d3fd0d5a219475a803386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ecc4732329683747de7fc6a0ebee5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c475ff5836cbde97fe08936e1ca6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ba1e817b1bff3ef6149f60373342389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c69856b3b590c845d104f860d60b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80da5869db747c6b235f77655533cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce2f0e5a6ba5f0b679813b3b3caa38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fdfe9c67141a8528cdd17e6d8c140393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebefe3ac8477bd1ec9ceffe27d94bf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94611f5dc6bae290662d0d2f2ebef14b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadae3445e4ce44b057f64ef5966698396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcd70851bf8027d838c1f38105247a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356ddb943d3770bd5dd3f39e67b872b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401fd9a85dd537a43d86ff71bedbfae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275736537e604eb37133836cc35e98a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fe97153bd05aed242b2e09e5cca79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a716d4446ecc6f805ccc2aedc4ce68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0a26bad9380d228c31193ec5ce245403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735bf71403569950ec26ffe4f80578f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b09605ec2ed6d62e1dde740945fa3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda72a47145f2691d72d273e151faa0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c806b7e888f9a578e4ee0a87921a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed7fb4bbfea667e0f76c04ad7ea588408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351485697bc48a9ea5e174d99a3c473409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da366b5188c3c32dd96736b4d99b224c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180580874defcaab9d86b6eae97f4b45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb57f468f715f97201e5a1438410d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c6e5a0d2236367598ea9512934bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0cc3b21eba6d491fd158014a25bd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8877f976602644899bf5eab32999a55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef6c20f06f59d6bacec52d8c4ae485416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b1b9a72d3257b74c7380c6b01407c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f72954bf4956c87d0556d0dfe2ce8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b572d7a2076fe68651df1744a285019419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b776116d0c1c50ffaf7ab0321800c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e175cce19a02d6b6e4d0301f04dbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba59ac589ab0e072a10fd050cafb1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffdd4083163525070c3f3388dbb9f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807af0839b36900bdb3d34c3d02a9d49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce2585844115df95d0210afcc9f225425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ddb748dadf71685004a060c7775ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124cf74aca896fec455433d5e58dd39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c03e81989c2f71aa25892bb8a09cdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9853ed0bef5a4dae9a49cec5c5326cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9407425984309d34d9e7c63c356bf70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecc120508dd2e81d5f0938af31228b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694988c1c45a121ff22e522ab27672c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c672ba26cfbf038e764c8304ae32e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b06bd1935c53d3998f0587da42c34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cb75131e4244c1dece7bff3fdf500435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c56102edaa59fd1aae1c2ec483117436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eee7727ede93ec7f4c90d8435ab53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df841f1729ca7d319113a5c77d456438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426f3b01ffe3bae63fb47ff6e943611439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e1521c70f967dab8be2f1c611e8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1ae24b39f5c4f1d625a1e82f2fdf8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8318c10fc26f3a71b6ffc88b22be9ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc4ac328409bd4eda22796dec43d0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35809123bdeb3d9e764709abe875889444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112da9b595a57eb6374ac26b4846dd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a5c63c49482ae7a43b5d5b6fa4841446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba672284d0cdedbfb7a323cd9b7b8bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc39c1966803c1c7c514b8ab624669448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3ced53b94231ca4961db3b1feda62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1307885750aabac08048c0513e712450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954cb4075ad78393bfd625e8622c601451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bde55969b7287bbc43e2fdac0d2fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7778b0f6332c6952d6171324a9072ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832f8305a2a76d8edf009311fcfc8f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0ffa801736e17c3d52023435a4513455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9032066fce1b8f3dbab969cdf1087c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60583c9cafb43cb2f0c28beb18aac04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a21ff635911e0a39ca8960c1810150458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4e327f6fcd0b8edaa15745561f98c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e28774fa19e9ef65a14d8315724c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d61caefc2c7a346155131edf41084461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10964fc21fc6a5d80064a5c50aa8538e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e414c267fe8732506197138f3dbbf1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc49026d7c9020455a5d4c4de5dba06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc4bfe05144ddf60f22dbb7fc86dbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11a11a20573a3e3c4de1347edf4c52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11bd1f81632146fe32bbc787211323467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe49cc9b342c94f70a054d0f764788468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c43574a9be1ca651c1d3604c3b73a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58d3bd045fc4de8b685ee22f5edc94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcf0810e7515a8e781b907b0a8ccd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e48d79b1035d3892b15d5e58f304f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680618501b3d6c48c76d2a22276a7c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b957c4e015558904e439859fa23aa6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec964c07fa1a903b20165cdc93ea91ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec58f4a8f441f57736c6b1ed6201da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cccdc23adf7b1c5ba02276b1070db3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46212c64ba36ceb28a33df04d1f7e536478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a440b6f8b174bbfd0cb1848d0c906e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da3fde09f357ace452af25eb13c5bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f845767797fdd922785895c0bd041481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43e841f72b545ea563e18e97fdbe1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24976a34916604ce0a68969f38d96c34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fc045963074777d63be01db3870c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0baa1ab3df90d1cd6ffa5f21cc8d6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e2d02fbd1e475737d2fd23ad1b65e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9f1be5b6f369a8d23b47410e399de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50056857b7c79ea1fbff57636079e69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce285462317c581d11aa17fc4dc2f1ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e68c8224ad3fc6507e6fb4f8f3a68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3def213b5e132e11f1fa8ff2c52e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803122b076ca09f693c6b62ba500cea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acc5ab4b8308cf05baffaaa70ad66e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e59ab6447a6d5136a045f9b02a2f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594822f6537785b61b9df4ed7e699a0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af756aae6a94be624d6e3f013863d1fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644b8b52696403e32894f3889f6a63d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd38b3c2ea93d929541acf30d21c3a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238887b42254395731a8463d7c436657499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7a334abd332819e55b395941856b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73c128a8790a157d7492ca8925cfd2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6909a838ee0bc9e9a47a1064923ba6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0021724af43dcb161d046baff9d9ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc122f940736e481e6c6f2cddf5ef32c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad4de50520ebfea9ce59112210c24d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3dd21aae681e06816bf24c4ba792c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300158aae5b11503803bdeac97c0d61f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e36300812645dcec0e054ba7dfb492508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2da517f3f8350fb5198cdf98d46966509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeab7651352c1861fc7ace6ddf8ea2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530000d82c65bab2bd3f5d7ec5d53839511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146603cd3252206ceaa55d0b736622e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccecaf161c3275e22f7e815c2b9ce3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c8ee8993c7c9edf2001e6c869d56a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974a63cc7d180b5c96789cbf40d3733515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc460c62a9f7e0bea5d6e86039af35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb18df43f1b444aa0b70b7fb045b2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf351db5ff667b67d0c3814e3dbab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715c8af5b4a624506a2ea04452aac0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b1e068bd4b437f47e61e0a60c96e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b5f75d36174253c92ae76058051d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0799de88acaec5eb9fcf11701155440522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44eeeb907f8af968140e32bdc5e92d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fb6cd1c3af646bda624ed3753d773524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0696045d314a66c1d148fcd3af8bb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e6c67b1fa664382045eaf4036a4c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94503bb9151725ee356f0b91df7490a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39532e4c8365519a7475bd63c3ab3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb380e6ca7c3edf13815ac9dc4dda99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e8c8e0cff8ec9116f2cd10da742a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b4d2020e742375bb8e3569aabbd07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ad30c55c02627cd9c22973205e211532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a11a7c1b5889385c5ff4e39905ced533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e54d2b6c9fa2450280d3692a90b9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e085205a592ac32b95be7eb5e64b17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2574a8844e39ebebad2a82cddd474536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdab7c6c10aa5f00c81f5d8c1501063537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395203ce12613d1a42c78daa54fbd2d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375329e5e33e6e3046cfda8bf3e3af1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518e33ef017c212ce90ecac14a26360540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3651e13bb98b47cc7ace1915ebcf8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b6028c83d9c63dd4947fc270499c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639a0c3e574b7546213dae6020ff5db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f641c832ec6beaa697c756c4ddcc05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bea379c15572773bc1f9b32b8e5fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c55c0a1c1375b9375ee741b6b14d4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b763e8829968e1e38b6cf3424fd03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4610210c0a4d16bc8fe646560423584548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184e7cfe9c0d4d79f959df09141dba8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ff12bfc3311b97459349e145cb6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b862b0c00b52af3ced0d4b1f991b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fb86259f4d0d415f3afd4706e07f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d288948c2a1788a4c72b28bca32c761553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61010d0da8880288c51d31d9006e7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4baf59c848a03aa198c2890f58d1a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa31cbf3ca45490ac8d7cb8ad492f38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eb17810527cb33fb7b84b0c4b9dad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5923aff773a013bfaf7ef347d7542558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897b6846842baca8e12cdadb788565e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd1910e1223f7653a6af2107fc5bc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dda467a44c91d8284bc4bee9a4ff09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500098288ae0e6bd8573af129a216d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696abfb673e7059929cf4866726aed6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e2753e65bdf6f68add0ad7a80f8e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4b0151cdd54b2472fa4a1b57cabc6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf683d6a406f50765fb7a81874f3056566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df815487d53641aa1236f70cf09070567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8473317fc61a73ce2a4d22cba4cb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbed1ec8ced5d4a7eb85a2155fec36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1891e8b688f2ced310091bcace5d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347f72c61656e65d95de8196c8bc9fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2952241ebb7c365a258ec8361220f1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605c252624149739e9f5958fe3e026b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f29473a2889574a00fad2153735d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46bd68a8b3a7d168083d8b5d7001d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4a78e86e99814d125bbaaa5b4e70d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0356a61044b1ef5224c75a9c058e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d838afe21d18257b992c12e781e19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b129344fad26ee8e9db08cdafbbf24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edfd0dbb815a790b1d2dfdf5e04546580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdf97746427332bef83ca01936f316581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4a2abdd6d3564df5ca383ae9d913f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ccf2bc822a3c634c99783f57efc15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3951ea558ff39aa1a8a25376bb36f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc8238bcf1ba5cbf9e399809ad58f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aace45f48e31fd2095ee0b767bcd65c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1196fe0f5ff278ac4a64a863aaff0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d79879265c38f3da8b00d9840e9b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c49c53d3c44c3bb1eb1afaf17610f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546528b49f7e0618326833c50f230d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1271bb0d003d44ff2a48467e54d83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45134810e40543f5dd27de8ee9278e16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae103eabdfb31e0bcab39bf2b7136f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9f6603531b4c39d41a22e80957edb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474845952e4ad4a55fd95d961eaceaf5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f865cd99b8ee5b2f0d03b11b699b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2285a9f8ea31ca411e085b4d3fdc56e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56db2751adbf15382d1e606919fde4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8219742c197f25990d6dffc048da271599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e5be7c12e97e3dccc8bd2a3495cd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada14b5a55847c6c47b8e5261bea3662601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c67878b12658a8974b89dc5321c679602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505800baf072990a584174d5bdf35f90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124bf7d876a45e066f5ffc5d13cc4a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84b1878155e72ead9fb964e2c96d17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd59044fe347fa712cf6078eb39a16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92606554cc5ee42e0266db0dcafdd26f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab196bd74bea26ae4f51fcd4b33898a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ce401862c32f8b7445aa669a223e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9cc741d8f7bb6f6a5e233f70324c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75872c439261cab567759c02a6229d6d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c789b9b2d6477616563360fb62417bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff317f268e7622246f227ef310fb51a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45716269fe7e70a3d9adf88f4de6b91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff638a1b27d49eb4089f17f74ed683615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac348a3fe5b631262e99ff131200e40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1f11a7b937a3ce1347b5793e69b66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c33ba4d1e0435f828358f7c7f7b54618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b5bff49bc2372e01f2edc3904f19e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889751a410ad5a09c8f52ad78ed51f46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b306bf5bc5d387945db15d1a722e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403a9619cf202e09a2338e7c0d2d51d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4b79f8f93414dede91dda6ee86ba6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6837c5b04c42197e1045507406d21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdceaeec1b70970f9cc67d9ae18f6c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606d9d17942a0daa9a87e886dfc79be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017336746d860d0777167c47d5ae3c20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d5c3371cfbbd477cf83c92fd71841628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33770748996955b45896cc74d481ee35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a487b23829e3925d18ccad59b43c63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495dcd1f3cd3c0b55489f9389e7f710631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dacd725b58c3af7830bf854b995e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed2ca54956b1a00e87fe4c63b46545633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31cc1cb01b51ed94687e0e0faa99d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcba681126048979b18d00c230bf11c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb690b9ad7f3d4bd21698cdc608006b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3740f7f7e4fa7f9474ce23f996fa3e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1503f1eaa8b11fc003f04b59837ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f009fc0a106c7790b4f794bbb1512f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e8101f70ff7d92e89a00a27453254640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d86134f624701eb0f06a0154fdd47c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b3e0a60b3977fa536485f4210ff8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc775540a811faeb839c59c61d3618f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27844ec5892aca0863f78c2cdf4f9ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429502b9935bb55840288259958a358645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f652085ca52e87a1bd27b7f74c17b9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d639cdb6d694be2c88b0637e32f0a4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd05dcc2d43117a9b156838e604f80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe503d91026550cd16aee8135c0ae3c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419f7c82e9eb50034734e2feb4214db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e55ffc7035b41406ff25e12d5960e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e16a2c585a4dfec6ba39780119c42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9895ad8fb8c0d70046040a0025e2803653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d411eb5d4f6cae336435d879430f63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3c3993842222c3eabab97082b2704655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2752a170f80a1beec7aeba777b96323656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068836f52b29982893fe3a500aa3fd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedf8e88b725fdb3a2193059f5592fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88552178b55413c86c8604254493504659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536895d39fc82d07e345bdcf8061977660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182304a3537f2d0099a4ef146edf8cb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be65c879f37f0308baec241c415feb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e059f23731f1c9187e7f629ffd3d46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e4954f64bce2aaa08cf24476c7364664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1c41bbcbe1daad44ac82a035fd3ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e767cc00d97e361a6cddb023e59b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d037deef9df00e72baa71446c731294667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81d6a16c3fe9de7fe0156c7dc85a38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df9c766771b9d3d2b0365fb153e50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392c8a2182a8da8c38f320744e7b60c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b1c261bf37a4d5c1f70f59a313d62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88609a5a69f1e45f01f440370da2d11d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4b4e15cf1a9af4ca6671eb49457e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621d46d80a3fa671a04e706bba933a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c6632e340c605f542e36485947246675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1755faeaa058cf51d92408d8cd2edc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401adfb724687e3f74bfc9936ba5670f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e7f4f95d27fab9cca953ea105666b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d594ff2e50cb37fe95ab26e4c6da34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb20eefaff8e68bb7886bebd5a9c2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0345e67fbb6bf31535633a55fd28d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85707c001220a007c7e05ae53fe2d5f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b01ecfbb5370a02116e10058cb81fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b2ed6d6dd340ffa4a54f48e989ba5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f4eb1e3654888e509a5d19584f0d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3e79c492e9c2086142fe320d641c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a6d221c7e49de620be13b5ba2de0a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ee9df11ab6b55a196d01abd69337b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355a8bda0dfe1928b3d300cce6e2bbc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14c2232e7c3380c5f68aafddf8131b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa74cad6ea1fde562af3827b48544ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe718a0f505d154f338238409dd2d964692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6c97746121f0c4930f4c80f7c4cca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05502e92576d10bbc67e2358f7920b54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff43a639ae8dc2ebca64db6793373eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec495350b321879c8a12415f3697b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a97e052aa5edf2bdc602e61bb6263697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea25290dae6e85bf04b8c92b7e1968698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02d9f28ac3627a4d1908c5e7c2c0cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ec64fa7480b91446677790084b62c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be7a7c11773c7b5915e6591652dbe3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6a75b501e45414840472f98f98d7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a5db961169db46875b7ba007ec84e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310fcea6fae59c9663cf266ccd7d6c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5895baf65cd3031d69ae94a58aaba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d9726349e817e9c56803ff7d0bb1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aed6a855075d1c70eff7721b1a5f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c26942217466cd2741a9c1999d53b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0ceee2f281c40d9e793fe7d20ec3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47459682354e73acb5eeeaf5337da625710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137216d45ac5ec51db81fcf4fb0b7e9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe5a6e8c461a8b525d0c0b7d24093d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e669fdd6b37c12879a04d04c72d7e7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5634b6a0ed99d3ac677552065421151714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1c7b731f778e72e2be395fa052966715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12610cc907763767283ee13832567a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc15c447ca60ed1c0cff6e4fc69fc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256ed9e8bc7eff9f4ca9743c9fb936f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04b5a96ae14f1989a473ff8e8b1b17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc884b10ccb8483bf5f465125e1ac19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e253bf7b55e1bb2d7048e3120a2497721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdc414739f3272fae6033f2d3d9ae4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59298e9a95105494c2bca2c3e7827c29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53724179ae050add6a8f112cdd7f58c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915da349c4bcb64d74716690ec934639725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad76edc24f836de54578250ad0a248b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c98fe03aa112884f753d961e69047727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3fb4713c0b6b7cc8476f791f1f5be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39fd5837b0e62160f8b95f0247b362729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd50a0fe3f1fa10d1a91689b391fa7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60bca4ec609033ca1357297de8ebca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451378ff6a1dcb047b22577ec4a18a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f09db82f9149d05b9d2de90c32b5c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3472eea382f6bbc171b80311ec6475734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73b65b9d6feb6638d1bf2f38b97c5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea489d6129fcf9dce68a073bbd3602c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928706a3dadc07080d65cc690de98d54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd35671e55062b121d89b32d4aa16f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b9d57b8899c3acaf05dbda5a84d46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0eae7f0a7e753ac33331d241e492f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f5e8289016f1ec95e8dd2b9260204741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55a1809b3160f626c7ce22cb597a9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6b8f666d39d780eb147641a161437743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd017dcb82990d790b50f54360e7e3cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfa8a1dc469eabfad7b205ffa2cd32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac113fbcb241628e1c66067d93a9167746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfbe11ce64cddb0c460e3f3f859f10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0dfb47712b8e17970ea2224c0fbff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72392941148e47c2d33ebf75a79e6fcf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865b3607caa4f67f8e7d4a6f80952c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbcf132d41c8545e40026a74fa0d88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2cbcb03e046ec6909728d85c0e514752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf504d1a6986dac3f0cb17e5eab335ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326af24713b9d6a065f0c4afbfbead2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094e1fc70bbfccc97a538c670783ce2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd3aa695f0454f53d8368ceaf40bd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553d9d55907795d44b966bd1e6e4aa0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63fa05a42e0b80983c9b23ec9f962e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a1ada5cfc8f23555b16b82ee5ab24759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a834193e04427cd9706c4cf3f7f48760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93993c4b3bede73235b5c894a0cc1bc7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427947633b53626f276e919c29893afd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19542a285753e48539e9c28525d84f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af09fb6cd931a6bf867d743db324070764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a523c745aeedbfdd492b1d13284cd7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe6fcd3a04ffc3dc5d4fa41fbf60db766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a221b04ba0eae0278fb4278f4818bca767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>