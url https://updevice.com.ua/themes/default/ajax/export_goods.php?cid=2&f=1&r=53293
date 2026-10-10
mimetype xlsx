--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eefb079d1156391251ea725bdae061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f6c0a79b386dc644ee805cfa1ce312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b72cba4c098008f999e0725898a9163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc3bed5c278dd7280f8cacae6a66c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81592d1e75c0e622fc4e747a4c403e745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b2d28c7f4ce671f2dddac2b7f88e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae2786ebd9c281548f963a96bfc5df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099627707a8555014f7f5cb4abbdd218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5862d188eb277a950fb1007f2458c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addf412158e71fcacadf126375be21910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcf56b70f95b4638ba504276f5f02011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd95de14a4008da76de5f157fdf40212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9645227ea6a336fe3a5c1d90f9c7cd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7b2d78c06a3fdcf2297f6daf0b21f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a4c7ebabbf4dce2ce7e9e4a9e73015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ded0910a6d54918ee57481203d6e5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a0f3702cab5fe7fd2f40b17377cd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dbebee8850e9f4a64def34a22662e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f2d39ccb722b35b87e40bfdd2288819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce451886d037bdbcca10b3d2479ed6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee8627a1ea6b4f4a306ab014875eb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d343766dbb624e6723fc31962dffb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36006a6f6d00fc9fa9a1662cad2e923a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092c98e5e377fdc622350f68c54fe9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64da6e0af273e498fb8d73a7ee9de825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458b8f2cbfb66d3fb693003da487fe326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ece874422cc0e1b2302c1489fe66dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c123672c52093b11e334a793ae084728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4937628f3cae3bc0c8813dd589d80a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd9c4b34a19cfdabeb56d821627eb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bdcb363ebf24ab38a1d7320be6f2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0cffb56d8ec1018aff9fe7b3ed7c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5af7dcb349fbe95681fc55f5dbb7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b4bbae300eaf49e6e4fac5c8c8d9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968e9018fb5995b34f28c2a7e65fc0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47b0a41e45ff87d476ba00a2bc0f3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ac76660d8814140c44b797b879f2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e6fd9a439a0a0182a02330291931538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88ffe8da636dfeae794f779a34918039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a76a34de2e9ac8207d3c9022323d3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129c8f5da53e4ddea6613441b3a209141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dd1a67e06a9d67425dad28dcfdb5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418060e8d75b02405136905c62241d3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a077da17e79b9f859061c024f9aa40244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2481abbf30e0c7713f5b334fd12845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ddc9505a6ce140a102609d7fb772146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7f1f20e4858bca08f6c968d7e049347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735448daf3a2854b849323aa3988a85348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3ce727094ec6509ca2ca66d485d6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660f43b9e9ab12f31b37efc061c447e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157f8199db8126d9721c48677871c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d87b6149f9ed172d6e837ce6b2cc8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedb8e7d34825550a09935c8c70ae1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13178a152574124614703aaecf510c3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25066b2823c3bcc2857add21d0631eeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee70b44918d17d0e1c0a8593e8263ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24df2fe8df83762f6af440b64b3f9d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d786e1eaf28b03ab21775bdb066df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfd63813daef328ff99e669833dea359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665e2c0e4e1fc2ac497d9b6b6a017b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a954c5d506f97a6be3c5be0fc201f0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a322eb493676bc5763ffaf525c5f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83b1797c22a9a6580748d700545a7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7de933df5c53dd91e9cc0ed0dba49d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2db44ba2243352f019fe03f2ea3f8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83249851da80672c1bc0b2c2db2162d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1814de8eb22787addd1869bde5515d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7addb93da3e714b58252d297bc93e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d1682f40f04fc0146ab4f104a3dd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745c6c3a5ee9c38e9e8ab1bfd03e77b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1612d68da83ed8312cdeacd641ade71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303e6303b565d564070588e8e78250772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e14ca6e49a30cc54c61ff03621c2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77357129b188d67c367d025dcaee965474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672cdd234d22876017c125ce2d0438975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4ab1092bfd70906314098ab42a53f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e3fa23bb9ba2e30023a38f6007d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42b0039ff02c904beaea64a5730ea378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292e3273a0d000888f708859713b33779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d1eb19757ef07262c01823f9fba4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171d2eb18ffc5f75b2e6ac262b5047c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be267f842de4cf13f70392c4d23b7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee0bc3a080a12b20f033d90735477583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561332f8be2fb74cdb64607148c4d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95272147976961efcd43683c1f4257ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2535c80ca6862a467c1f5783f9a4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04e22b874c95520680b6e51f1c935287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38450e8ba697d8209eb0dc42cd205a5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec18aa27857446e58d4e8de64c61d5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36ef9598156496e4823aff803e4aac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c3b543f13b1793411d614fed67ad191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9e453a1a1a3d9e9de790f1f07547092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc6c8911e1cb9c0460a339ff5a318793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ef1b1a0052f3237118f8a0f5fe21494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291ae06ddd7b3cfa380a9af195cc1da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc856193ecae399a098f14c7d6c619496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0e1d961ade5403dd14b9ff8a41cc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade0ff2c8ac57478bba6cf462596f9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e29afef795394958923b7e69f321999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46862aa03c8844dc640ef97289c1430100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaebf3762b4354c04afd9fe82d0666101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7e24ce7bccb9e392545019b042ef3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fbaebba53eecc0d6e0ddae3b11a9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e646984acd5591429c1f7ae0bc46169104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52874329c6d47903f4f23e5987d299105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2f8b2ab6c0fb2e7692367e75e8888106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a1be03dd9c4eb8e78410017437fbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1fc8347b7ae293948b1284a03f28f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e25df0c66df8d086310437b974ecb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02a43dfcc3a37626a28d1487d84f54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa28a7c519f317d800e16581073c575111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4414587fa87a37994125fea527e0a9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642356505254f38980484270155d0d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fdcb0fa1e87a405efbe52ee431b2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01cd246fc6ed6818162944a30c54fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5209643a3547ec8ce2a6c30ebefc2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62640bea45ec16971c53f03cae3e047e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bc3bf07b7ea2b24a8388495577423118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c21a06250596e5094c5b48bfceb7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578505f7a22af54d069dd54efc272eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5a0201cda12c2cbed33db63ecd356121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79dc0795a8d5e2d3d45572a58bfc59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff724731a5142c560ce039c61b36997123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d38fd6e087ee965e01ef3cb5b75ded124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32e502c7d03f2a9f077726f6de1d4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101770962688b4214cd23b32ee0ab84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35366fe2ddac601e8c2861f273e12d58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1115608d2580a11b81d21c02c2bea8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76251de157cbeb5af9d2f732a3a4f3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701a9bf8489987ce7d68b7f3dda2d0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12bcbd54dfe2fbd4db7951e8898d2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0f494f01994b00a26df39cfad5ee6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054e2977942b5ccca0f0bc220062a99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a8cbb58ef6892dd5bca7852d6259d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed30ed432330b1f3975455330f751c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548866d7921119093fca642edb62ae99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a4553ba19ce7315bd7d854d04a8eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684e9bf2e2077e39d4b41c835549f5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e70565329cbef3d1bbcb800e89c5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ff8b3f242b75e776bc18d43c12db4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42c77132d209e0149dacbed89b6d84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabf10e0c497ba5ad230444f667c0d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d204361bce671ae580553434c05865143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ac9be24f6af80487e904f6dbe1a39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36197951cad25279a4b299c55e2748d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea6bdb1c4ab34129f68d101e9c516f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8fcc6263e9fcd79e0aa855e213c28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ad4a9841f2b2f1d25f51820504321148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d71b939910d2e2fface911fa28b89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17609de9ab727ad3b8b29efe3188fb97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a490cc3dd5b3a9151fe24e6ade6c64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80eb1068b3a401ca1dd68cfdffe70c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81514acf33f50d46584743727901cb4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93363b7b695d5c07e2f0439d453d3cb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca0eb8c57f84c61488bdf5cbd0d14d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fd181d9e9fd01e86d6d5ea91343df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bafa6ba73380b22ea5862aa5c2b4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757ca0c906fd42a09fd6ec39cd09497158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195290c33686e9cd825e110401fac5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2fe330bbdd1b0a605f985ba3462e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccad950c16f008f222b2cea0bd8f85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f4f52021c8c3bac85d03df896fc85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4589da87f719e4d66bb97fc05c4b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eed3e3be14251409fb53be048eccef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4521275455adb8dcb0fb8ddadcf5fa1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b76d2f9a6c6bfde4e48a869093ae18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fc1c01b63df17b08e231d55efdf83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd85d645572e050d433df30a0d8024f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343763ec162b88c749cd33006e3982d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76335c3a053dfee93023ea038e455b12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f961d60851d9d4892b23f5855c5bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aeac084f2181e83fe551c2ece2b15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7a74402bacc85baf1b8a14ab1410f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cd99600bec34072590e4c69a4590e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4e206b96c17f4da9099284d6a92e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374095067b3e979505b7084421dca51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a926e0b17fc0e5637f70c00dc17e7a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28084a0c0675cd59d03ecd42eac14a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ab67545a7b38ec9ca62a497b1f492179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366d54c894093e4b224f0412d1f4888180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3af4d58d8a80b77d49ac1ca659526181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd3ea4a389575628f1943f7b4ed889182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10de717e0f0e8c9ad8973a0e51e1863183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4536b3d55449b1de9f6ca008862c98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fb938debf931b98b60d551118b520185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab620f529da3969393feead2bc4f3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e12248569b47f5554098ef826501c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e1c102e41800e3da40d563cb3737b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04ee36da2401e08f504330e6a36720189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766f21da8e2b697a4c603ebe8defcf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d2e58e1a4edd147e7638999adab08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c1ca947f8d002c1d47cb4eb8ed506192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6a59d5746c319552229264c354e97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fb26392f511338fa490e3ecdb9ccf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74485f4725c3e294f6b8bad2e19857195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdd15e28c7bf9156bd68802fd1f685196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f797e4f64394922417ea58f3a11f69e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216a28ee05a3fb2da65aa49b33d222198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a4d8743b4ee766f388e6e0a374d41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e265903dbb55649d0384ddf904cc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c231c32fc02f5dbdef83b60927e57e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf986dc3a1ca9991cb79a75a4bbdf04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c851080b12e49e05f447ce5ad4b702203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225318e14c43e6b3f18adfdd54849a9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b25bae6bf1ff1c0fd5948a7a3a687205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ea3e0a4e464af19acb5e54883b7b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51249032af0eeecc74225d84272d3c7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1e533bd7921f15ed925e14d57e66f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9ca75ad74eb1b74748147a4785d58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391550eda7d2b4069ee0ce66c75ac5ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33787559530e13ec0fecfaa5ce3b9ef8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef09498f2d5dfd303d8007b89f4a2c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304be8ec97b2d186d2cc0ba74ce5ba2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c868e63742b0c898554e8fec3d051214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9c2f818ef89c1d5770b00deadf701215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ad03bd831d7d705c96c3f00db4b39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e72ee6dfc7e72eb68021aac0a3ba2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928bb6d1e0ceacfd99df60d3bfed55d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3159e489d8094f750fa37067496359219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdb92f2d47ec7dd6e447bb0727f8ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67c2b398434ec11192dcab7270d2ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211555f80674acbbaca878ad5fef393222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94cf18202c0ebdbd398f397ae7e095223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a119767cb12767a3a8988e090300a43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fc4ea31fc54bc689ecdabe1495685225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14084bd9b091bc25e188cac4315e1d2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4eef3d85ff233ab973f8ff91ab5af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935fc78f2386117dfe4a3aea3c4d688228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f60d25af82f1bac82c39eb957265c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef00da7150c1a188c92eeed82cc37c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abe08419be87bd0ca087c39ad1d2ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf09f6ab6d4230ae286f44807568701232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730b3a44b1211c431c11f75b8b285d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e7683c5be986fdb2f3cb8da969711234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a47ffb29b95c48567fedce2c0b601235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e331ec0d7820d44f3d604e48c095b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e294d92c959cc2b119be9533a39582237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c377e9b49a1be6afa26e2f8e8bb6d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee8ae6f1031b2583698dc77abead5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9259d55618afd5d67d78496a2ed4ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027920cdcb743954b6dd478a099f0d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff136a71c089fd0561067c2e683618242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200e5fa772c41b67d152db5863354a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4767e03af7decf89077e2fb6469245244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b539bbe130285905d2dc387086dc59b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1e514bd3b50836efc1a308082a8b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5d8a965c48c7c3bc233f468d3ea71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4a09ea9f5d418aee33ac831d8195f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85e56a38c35e1c838bbab607bb3c04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf56546747100c508f66f1d6bf89028250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803d0cb4585cc1bd3ec9b44e23869ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967159caee9dd2018a198be4898b894252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3680d26d714007a203f1c74fc707ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d216e70a077729a610690bc75a5f82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88e6f6bf069a11c76517da74c9f00f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d09f2337fe9936f4efbb3a4e7d4ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69563662bb1b88e61c02d7f73c0cee1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09843c8864e0b296a8626e0b4d244039258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85870bd0ab6bae1461c5cabb70f0cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9329184e9148e9ddaac3d080ed2db9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d166aad94b34acae7df552f3f8d11e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520edcc2cc8bc84a9fd3f4445da7f142262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aebaffcffa5702853e1d43f76b9d47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718d50ae09e78ed9d186cbbe5e2d369264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de448e77726a456676e7e3d745f745b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b8c7edae5d0ffcecc935d5719628266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61af8baf27ac11735b26ec32ce3782267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e1809d75efdce18b9c7303d33a72b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b74fc70de6aac2f023ba2321250a3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b25502352857f83bf155f49934eab7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ec58c854dd018b3ce1bf00a76d775271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fc1ba6282e3a9c577d28d0a209004272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4e49c99c0c869e4bd653a5035dff2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4790df367601ed21d493c068ded4747274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbe35771e02c871be2299420dc9398275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b5a935619e4c9c38f03b88deb0343276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfe95a470aae6febb6444b1a093d93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cf9272d8e49f488b1bc5f4ba03c12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc38dd1f2f1336763f69957208a3b4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9b5f0ffbc2b10806d416d51767063280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7aa2de1b322322688268bf1d4fefe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab786183a83e8c48fc21339828ff0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369e3b1d3b73942bdcbd26f9d8dcb77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cde2d82560f736c6210957d895e1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008f71a84b4182d6426ddf45221fa1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497a839d0ab75f860a0056ec52aa940286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af9750f30473d9821e865f99c0f902287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eea6b509cf3c06678baa31abcf0186288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1ac9c3dd7d1553f30b8176e5a65d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9e0db9d08e4bd9a241c447de36e60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f594af3aaa34fc9753098eeca54fe11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a65aee8b04096c17a2d2e4881ddad9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4779b0829a4dce0b298f996c9ab38b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab50690334ccd6847571495013e241294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc13f508afaa9d68ba70465ade019c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82cd2edddf765c1d70ad7cdc728689296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7d1b583eef13ae7285226ff6c1008297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757398be7c9d2c7177dbc0a04b7b7a60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bcdcea414dc14014d2562e3503510299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec50f8a75f02e9f6f35f9279dfc6dc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120f36990394b679e77aca860965f78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c562b6a7de883247da7bafa930909c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ea6659a10fcc4f1f291b56d6fee9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8651534faa6dc2503e92baffe849b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95184617034dcd28f2383651b6cc6b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8fe1c45fef0d5b870610c5bc4b691306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c5542e200e2f0d2256f51098c217307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f265d9b09428cbbbe780b0abd0b5f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bcfb4f249188c63ae8b65b85a7484309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357b35c62023a96b47bbc6785b54ced310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d81fcc11f4cef7c5d14b0cd622dd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2833594467d81afb0e60aa5896e908312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373902bbf5a0bf7aec32c1ada4c2e500313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01714c8a1c09e611699129e81e14d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c19393a17d440fc8985ba5ef87ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d64d670e9d57c190ac0cf94d826d00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb615ac19e25d14d85ace1dd59ec91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078281ae8ce46d9218c5743abdea2d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c85ac8ce236301005cf5d9e5a3789319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed61d5fb034ee76f8e7f29265e1241a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f0e2600b8c5afca6f2eebbd2aea32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b03243b47fc9bc98a59ad39d10bef7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06850314a4188d77c4b486df8d83ff11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac96b5b10991d1c379c8399b2e5db1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93413bf3eae0e1615135b17366d3ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f0e5357eeabf21ca4db7f530d3d79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d684e6dc1b03b2e989455b989da82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05ab673d1645151dd4c9e8b6d62f72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed41c4c4f3fd5cf23039d26ec901c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d8a7a62df3e948c87942683294b10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1fe6b872a74208e20667649662960331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2f1e6a20a302ae1424c77313cf4aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87263ec7b338df058895dad959299d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c6f7d5a54cd933c6cc8cb666127be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7ce5bc678b5cac09292d81fd80554335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a929c285bc94c34a4884d275e185727336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910cb93d0e9677b07b753b57d8ff636337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef199d07de46d4646f1f616be30acb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d0a5b3212868a39eeed3b5e5e22c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce735d98a472579767f0a0344c8e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe01c107fc0e896c9e79c72c43db40c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aba51616333870f652d17993bc4461342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685c5c3e70f36f11f4ce96c0043d21f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d3c206ab6b14b4ff7b4f2de0f575a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68ce85edbe3807885a63b9194235dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708c01609a8c233aa383eca996b7d33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b83a40f62e1426fa144be6f1094f0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862abdef427dbd810457b95a1a77599348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d109890509177fe34a817f70d23ed13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b48dfa5ad5de20f67c36cd4d5e378350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76b91fddf25c2b6344951c9199abe6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bcf37e1d5db3467590578ea8c28d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34db8fe082455f0a8552ac51782ea5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b64464e4566e27b20f1b59a1926bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9847ecf339a43c4bb973fbfaada93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b3f255e4c6c2d359ab315083d5040356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e9c7e2e3279e055755c2ff068b632357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55545293727a04498891634a3e4ce86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e764ac54563f59e26c79ed55e074e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec5e61813b617af7a19bff347dd4bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd171fe8e46bc4f921e05eb6d5859f74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab99ae9778809c62e3d628af0d522f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5c9abe782fcea8878a5a68f09babe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59732e3c432993490bcac83a2889282364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ba23697d10af6a2cbc4b93c1d0dc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc021dec38f14efbacb748d61b84f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a810625f78ebe10ac8e795282323e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56e5575d254e16bbdb82d5d1da2c95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e949856f89deabe7c194914f7785c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4aaa66546e460d27943d787a79824370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47120ba59e66225ead38f93d379b5701371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ad5b54303f97b58e206cac865f3ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae58659c21567b84258d1b43735c9e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fed0d1c3b1e929a4d9f87469e7ff2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85446a45b37672ee0385fd10f9ce84a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcd0015083b57db80f58647323875f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312e6e9ed6b1a3d0a485051d745d15f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eb2e22a8c3a3d5070a3e8d9c3fa16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f864acb1a4f3d090d927631ac666f4a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3adca9de68d52fb4649eb8da21595380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf793987fef6e087d0243c64c601d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c98d44def654b483d989e941d76425382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593153c5c11d4a975f2bda0fb7bc7f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed074cfa829ffe6703c020da25f9065384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556b475b88d718f92cdc24fbc2e5913385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28a11a298b29d867484abcddc0f701386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab3b4d454db05ea711da468beac82e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcfb89d52a6460b21c90c9e4188277388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e52f70f39d4c40c8a47361f00b82f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f422c876075baba6263199adecf05f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a845f5df388af794dab4c5612988980391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10810d0be5d155e7bd9c5ffc36728bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80a01c769173013a70747058c8ffd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61574e30d5b215617b9eefdee47859f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead224bc2f13abc232b51295e0d8a7aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980e591a7d9fa0a9bef9e4bd2da0ab9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9c8605652ac053da1366b203b838a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ba26af1e52145daf3b9b35b748392398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05895d111c7b497786b7c9e8a2b84909399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2605b8b056428f94219fd0912b239ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1a8ac0aeab07d70d5e2ee3216a952401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf7ef6182310c64f49be30a3b6b865402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107e77184a5636e1a1dc7f59c0e6b37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad1e40315dd3940ad13f4bc5711fb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e7acefaf0bedb7727aff18b9e5dd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e152718d914a29d048d9767592e76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d214e4b7389701cf90bdd979c609df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09ee63643e1fd5d3572e084cfee2f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd36c83f59c9faee9d3d1bfe2d9f1d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4c97661c718a5ceb8ea22cc691adc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fb5e388366b53ba7bbd90c592bef6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66579fa194a470e7b2f56988d0e29b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8e5b377358b63afefb4beb6329aa4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f955970694bcd2ae22b97856f34b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d117e8acc8bc8525567ba5d941f49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b54c804fcdef9571d4ae504c7b8d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2cf334ee25e86b7406d2142689dd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59080aa1cf1dfe6f4bea81dffe3f1c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cc8f143145e9fe1b82972c4601510419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7672b46e2c29eacfc3c8cdbd9c71b26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d524e7d6c856863d0e7640b5de17c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5151f6b04cce1f70542445b874177d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c179dc0a45a2511f50cd3f57f05b7bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67c36d6d5a47924eec7a169e9d9604424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36626bf951e80c297b81ff756dc0275a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3755a08e7c5a1f6e3eed21c543e224426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d2417d038cb35625c5b8d4541738a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f8d9b36a473469ac760c59eb6c57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec42676eb87120a75b06e7d0858c022429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a6165e9dfba0c02b4d2660b28d3bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7a0c17609448fb1cf0482d250b768431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc29e138eee5c3719cc41507bd4dec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e12cf764d1ecc1897061a0635b1567433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b625b25e3f2efd5579ea6eca696f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751c55fff1e80f5cb4d073b31eda6c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7a6237614c3f853218370c8db7d33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4fa8c53256a6da0a77b891c52ed24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b7125f0ac4ac39ce1b1047758cc49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff31a5b341176c869a41aa8a48edf0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248936e5461e8af40050888b6a9e52f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d15969dd31a103ccf3cb5c0f1d3d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e022417e1b7093fe1a5ea991c707b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e4b1b2dc6cb7230618ac3db6d1665443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac312ac26863927e65ccf13b99b3f2dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23701401780f531802e61e79ddf446fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70ac529fb934c67659e6c924351245446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889afa8a4824108644d2db13ba42c2d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f01be30592398761739b9e35ca2863448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe8c5c5c1aa0787b122ecd45bca0ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a35f21505630f45ad2c08dec923250450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836155300354a31d254d28467e3292a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3dd8475d4999d1443d3c079c0599a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a21437ba37c4818951ad1ac958c706453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb88c69f5045b84830fcb34043fbb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dffbc3126405496000162c4537cd8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27035d05c4023b0ce6454dae1e529d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b930565101ed4732899c003e57c3c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73564984fafd07191dff214c67e7867e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52bf7b4c1f817f615e90e021a47cda459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a674f129fa39ed64541a84da1b22bcd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5c892cfe6ef32e6a6f59409f1a674461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f808fc94c8d7bb44c7cf2b1378654462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7e734128417b61811de2fa0fb9226463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d3e3fc98271f2f30827921bfad78a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15022e7d1c6c97c66f46f2f76649bebb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485277498d19bf2c2a517f424f9001d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ea10b47f67e2f8164b0e6040b00d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b756dbcab9b8d3b8b4a3be9709e97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a417d04b45e672c3da70eec3d388e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be620669d5c2c05f95baeb57eee885f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adebdd66bd2f109f6733baf7b5fda0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bb9457840b60bc0dc0ed86fa68508472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee550b729047a0346c7ff9a8c9b7d0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9301ef3d58fb561e363219926e7f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b02ee92d83cf57c76a79462dae589475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50808013553129fe2f5f2bce771ff138476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae8732bc4dd6f17d46177a38228616477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469a078bf0a60f55124a7804203cd7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530565684ec48f28427047980492725479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125ca5c366a5279453decba61679089480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32889f82ffd3a9617fc645c74ecb3857481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae88ec03332c449a30cb8eb202ca269482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cccb226a652d7cc0a52190b05782a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83adb48c90e48f788b657926e63dc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d9c1c5d4fc889cb384d467524e3f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2f8aaa8d867230613f45a6c52ef19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7283c7e075c384b8dce1029d64034ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9584a7af402fb2a0afa85c66f7371488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4ba165200bb5c8a172a480ee4b095489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabddaa09f03fc1880d473eaabfea5b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864761a6def616f565b99a3b078c2bde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edecf5dd43b8e47c0693ed87d0850e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575adad40ccc2b635a5bc0b436a5b913493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6048a6ad22ca5484dd988aa7b1934494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603476a6281e0e7795739ed708744bec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e00a91165b4d214ab2f71286ea0e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cda467080918f74daaed843537052497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae6854156307c71193fa8adf56b9c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ee115ddab98a4d091314aa86a7d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630524da6544f0fa6d7a90752684ab0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67162a3dc62543273cee409a9cfc92f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d0dae5cd00f807e564b594698a333502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c460634fd589869fb75b0541c74605503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b53148f9c5260eb80ea44cf66795c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763e3fff7e131dbd7322175247417bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c296ef60b3e28f1d8cbbb1c3e1f4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd65b278300fb20bb05646a1da3aa1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824371ae0bf4fc5fe846a8b19efc1eb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96731dd8e40cf9aed6f6240f71fe5b38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe035d3041eed4c256e85c12e61a4542510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bb5601f623374c647d66638ec790f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ffe8f003493c4b37dfea08e94a2ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ede26c14e12f770105c35369f2e679513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a441ac9b10df5578f08d3c6cbf63aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eceec52832178f48327df03276eec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34ba299cb9a9da19a81cdc4740dac0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9a8dc92e4ac5a3c922d269b8c4e85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d24ad7f26ccf920d931fc982f79b8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a4e360bcbb80a47da109df1e841a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed6ed50c1739868a78321ad9219c12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169bce9f34539006ceaa8e960f286b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4fa3aa8f9f6f990d5c1b43a5b8e1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd18351181d4ec27c39852c18813e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89393207e1e1f73b00602550b81d589b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f453399d062a7c08f8f5bb87eeb9cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aaedb41e67b454dc4635bd3e797c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394292827a71070cf8ada471343faa38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463155aab59b2bffe1d6e4c45a1c301528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197cb0c3e3333cd1c3a062c2af1f3ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cda1a0ace6dc342c67a6d5caf6721530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a3b995a630bcdbeefa1247f436d15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230437ca32f342ad1403f96b9eb8d85e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7307ce9c722c405d1ae8bf3313e0e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e6fa9852decf0a4a70f3a0c699297534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acde9a10b7b270c4491aad1c39f9c5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eed154874785fdc8672c649d4e5a56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9131a25e68b3a966b11eb9e3ee27e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b50532124346ea0a8f3796c07731538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cc6f220b2289c239234154a80484f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e732f10d58780f5726dfc23971060540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bded711e9a2fdfd63b79ee4c20797541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f08b5725bee3c426c60d4f2f96a50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508db78e991c156ab1dfb41884fc7a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd45539f58ce2287cbd24cfea677e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9605cfdd90e82ad7c7a9b864fd347b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe807c51045121865538fecd45d278546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb01ec5a66c8d7a667e527bc0c4523547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5befa83809b897488c84b2d809fa4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ef8b102a30450eac3d0e3758010c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ac459c7e10509aff66e420dbc74b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651a2e9673134e91dd1e2e3d2cfb08c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceba542d529b47ea8a1041b79e0736552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fd6932beddfc1bb2108744deda357553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f0ec6bae48e6c9ebb8e92043664ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5a7cbff61a629e02a6e2fa928646b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfb1f829930f71832bb4242114912c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52506782165840cd4c15cd1bc6ce18c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ad59e051116251557e295456dc42d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a846383896134b201887d13a2eed44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f7b8838a0d9b52e8d5a89c348528560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581395f3e7640138445957b37063b8e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d41f457d52a25d4bd98e16d5ebb73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9445c1375a23c1e3716e790ab4ec649563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2674cd2b2c4dfd8b31d534fcc0aa4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9d24d7ab80d25d149909ae83ca7c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90449bd59353839098efd8dcaba51f8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d548ab5a1dca6c0449f53658212d5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11eb50e25ae5a40e9c4c314f5b365568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01553eaa5f793babddcad64012dc7bc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6548e33ea32aea011138ad0aff8960570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a35a7d14fdd56ba6c48f211b44574571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a6f9aff65ade3f9fe2e946063cb5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21083f41b411fb7c02982c15007fce1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea929b2a2a43c59b07728b6b36019aa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d545b9db60f61398d83071af8a6aad5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2180e6fdbd683ff86ed23979d19d0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2638f8a17c9ed0d782f7f30b08e78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea79db04fbdc08606ec10f761c7c0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c598d5aa006efe0cd74b39d3d5063d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555adc21fec6702c4617d12c81889a92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09606da50732a68971ab4900298ab4a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b59c8e7311342e6742a6363488ce9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5d0bebe7b18ae870fb05c19ab006f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46443d563ae74fede7a7e0fcf1fae9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393d432ff16fccda0c3e29e01f9cab8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fb2575fda24c6e0afee551b8d3f6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162bee3f126148c1881159443a2d3f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215fa64e576c6c4dbbfdfc5623eee0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c261bed3a2a3b5917cd9a2078d57e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5354a6403e9618bb714ff673c5d6fd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814d17e56d3545865808a88945c913b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0513dc0fe46ae8443004e3cbb630534592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70693b71f9d5e71db7734fd041b34a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc49c4b5abfb066b8d271b54b9b891d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859242bede622cb15a4e4cfc564506ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156d13a1b960b36718b8a56c37c442d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526c7f681f1a4394c4d8e13d7b503ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773eb7e83d55ee6523b97fd4f7ef63c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6fb0ba618c5ff93f01b003e994f6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005c129b5f83c115b6f2941d9cd6ade600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aca36706fbb74ec099260497385d30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64da93fc6a2c9baf9434cefb2b30dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc718707d68e8dc6b3057146597b4c5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3283fc0ee117bb8318311a78e17a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a459eb6cf9aad09815c687453ef7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dc9772c2770f4265ccf8db37aa9bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fae04947519baf7df7aa3b1651bce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b9353ef041aae4fbb35bf0a5f1ad7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e1a93e88b99fddf2ebe1954448fae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cd71f8469194f583b899577611cce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1dbb0dd42f8fa5e9326a5a2a72f96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa02a88edd0f6612111d088c0df0992612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1fe1a0328d3e803817b40c14a1ce7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4b5106573f853c39997679ba453e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857a3464b6d2fd81c551575e8db6a6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e02950763cdea1234d870c5b27869b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba06dff129ec9ce33a189cda48d07a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7029c8792687340a714dba8a9b8a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834976a15a2498f62f47aa832b4db158619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2089b84724ef12d6788b1500bc700a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a430bdef080512fd423eede195a03a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32456778be4f5e9faa32ce228c572abe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc18c89c11075016afc5666b65a6d78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c287272546dce4f6b7d78cef93d3170624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d049dda3bd4c605f23b09f1ce1cc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6436b0c4000a910c6aacc80d44ba620626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb748f749596d05d6cd676a218ab1f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7450a2d1b8e80ffde4108d9d5b57a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad77d3be53169f0fb4d7ccd1f711ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee1b4492839e0c866847d17ff4f87d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae3fbc305f7bad475218f3fe474399631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3e4f8f38bb03d43f3494bf219d688632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb48fa675e744786f03306afa7991d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96469765e41d284ca9f4861f2e31078634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e55a13104d40735a4619192ff0a1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092966a50894fbee531c86d686083852636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5f381939a868544b804b893e1d992637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae40c0a432b0475c7b423c564dddae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92494b334f045203850b9c42e032e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71af6c1307981ac1be74c1aeec173dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3857db2345c8db112044142dc6f71e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab06631ac17f48f657f03e2d3d9f40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed3d685e082db6df577f378576ed8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaaf8f4e6c71330fc347dd9cb40691644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93165b6c0e54774b004e49cec7dbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e0dc47f8e02d1bdfc10c4f449bfeb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249c239dbdab086d53c53f6fa718e84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b01964f5cd4e86ef8e6dd811d8a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84fca4cb9e726386a34f791b1f66bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217084dcd8231013c9912578609169b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eb02bf3c0b42b84885f12ab559df1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657abf8b7f1d5c8f4d0d88ce1666770652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac22ba8c18f3104496a437abcde29b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b9ecd86bcce1fe2c968c15181c7cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e4a1558a186bc70f318e71e8b925e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc0f67255363443bcc66f92ef0cc80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a8240e81a2da08e0e4a47541795bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c7b7aeb894dc0fe35fe994ee320fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd6ac11fa2638f7793d3663a3c101f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5e0657f253cdff951861659f5fbfd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abb1983571f5f4640a0ed3a22157f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a9af419a4a4602f356e0f319c353662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664e5b2bb8d502ed15cf5c27ba41fba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c8a98518d99264cf25a09156446dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999b6b8e7ac3d66062999513e0bab06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1bd2e75482dff5597f07aae0874b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca59aab6cbf390a51298201d00800d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1478ac4a15d512c4501496d9a670bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32601f333de341bd65ba98a790e9767669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083877526e723e97ab11ea3610e3b40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fd92642aeaed630f9481cf9e85bf4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1531fdea6d0683bbd09e96666dd8b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec69f7ce2021782bec0454a6a14636673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b38bfaff7b19477d70804576fdc5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14058d43b24dfc9302c428c76b97ce24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d8f8603c0be45b7dce7dd8ca08e9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25ef74bf43b7a74ce43c71cb9d305b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4de893ca9c952b24d9dc14e9e47c44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fbe73cbbe21343eb5caf114b025af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a8d963d305ecf8e8cc45b4746513b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab6b71f4537d10ed33d696ec15fa49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e5e979c5ea59ab14ec75b3446eb16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247a2f004010ff5f9a9eb8b73c3ec7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7fe0bb47ac750496785f84e694850684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08f8dcfd457954970b684dc38a3fd9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4b005b3bcd9f458ccdb4f25d7cca7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ec9c8faf22173286b8569ba0fe2bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2785e51eac97cd58d47a03fadd6b99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a13a733d5d6e4f12ca48a037e1d608689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587239f3fd7d55d763a1ac278ec3e40c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5ac025aed7e32a3caf5ff84d50f3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790697f3ba6cea699cb20d0378e7635692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336a9e56da9a1b78927a05727e09588693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb871d1bdf862ade3d6fa2748fb0bffa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e402dfa8157d24cda1fdc011824c96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7d74f2d18e802f4565842fe286078696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed8dca0b0e202457e370be034da74b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fe20dcef0351d176c4f036f607bbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6a53145d1f0bafe02a8989b182e62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f4b10e8d889a1edeaf5591c554b3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72460e3342e2c73fdbba6549c8ae2dfd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee02bfa3f01107ca79aec54bd90f6a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a067183927601d4b28196fef259df2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53582bb9df23d18820ad0c7ebb6e9a0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b779f79c315390265e217dc6916d66e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffd75ebfa4cd7f4871bfa154825ab6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303423db68d3fec5c917b0bf3efb43c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc674ff559c541f68e8eaf9b5a63c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1332830d957a73512fa4a588f37ef9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44fd9aac0c887616a1c6bc3c922639710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc1c066cde7fcf926f0d5d4ada1be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b803a59aa100590e8ceaeb66243089712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b0b04b62feadb9f1e9c3f42818d96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2b2402b0f949ae06c73014bb715bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6cb3773c0fa268fb9a39ac4c0a507715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a83fbcfba07374f531b58f53961cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fec895c48c3c41083679596b11ab9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8459bab7516dde55d78bfb0197150718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09123657ad88d5c276408d3e415d22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c866a33de4270cf3a2d6f54952c1219720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c1d952e9194c2e0be5acce8dca9f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb8e682a01efde33a7f4b708082fb0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae46d890a3d27df58c1ef228cd74ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0d970020dca88cf2a3050da30452f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e98f8e09835c893ecc21d6b1afa6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad550cd7c299e7fe14b0fdcaeade007726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575746cf5430c480f4a572d7443c4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8ad048cd8cffe6cc08a3192bb3853728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638a1dfe6a10b661b0d700dc4ed2ef1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac878314073b833b1f27e81dc3b0aa0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db33dbaf92754c87a6570e00617f23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb9b18428e1e40ccfe4319e2fcce4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b0671e64634f86c5c933fe1246ecd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7131a76baa59e0792f092fe5a77c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c5ed91f19251077eb5151b2173576735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733c17f2610c758727f31faf8bae11e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1604cadd9e22851e10ab822077c32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf8142d3b066afc2cfdcd39d38b8c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7a74514952147a87413007dea027c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a387a753316a58ebaa673314b8a1182740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ff7c3b5eaf9983c4f1ff027efea18741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e672d64e3d1700c3f9bb5139ae96da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379036c6920b2f98b23efec6e5c56b43743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d683706d1c44d1c9bc679481acc24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b98e511c30a937fba0c972b0a5014745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2360d4e57f06fce235b2ac4cb817d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514600f2ca64927af09a8c07230f5be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256e44f2a7e6a2b04cd46f41a90af6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79dccb13d0160260ce3c87d9eee30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22f169e43731f9353f46e5de287d79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2697761101f9eec382c8c38faf988751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9850ee291e6231c167c8d597917dbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7d23d2f158202ca684b98fc6875e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da43d7883b9baa8e0142903bc007dcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba298608da747f01d854fd5ab94513755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81469cc98ff0f4e4cc79ceb4df35bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e11397b1f9bcec449150905d2248d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd77a715d82dae10ce7b44c3d2c03a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef17840fb7930e2b135fe29dcbc417759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb5982c1d712c7435d600dcf7f852b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3037ec1b574ecac40034ac81f066d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b441050fed65b451d9418ee787e07762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd959701995f6dc31f3b9d880f494f83763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5883a74a400375d7629faa109762fc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee88c1afdecb0744a0016201886a8ae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd521daa77534488966b9204ee001ee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b52a97fbe89778ca3f6254b847b20767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd529a416781bf0fcc5b250b5521a5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76211892df6458256b6b9c5eca2b3d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c58bf392a7f3fe895d27b4d0e2e1e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5b912a89f202b06f000258a64e5cb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d45c402830b4f68c75fb773d9d182772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2745ca3eb7748125499d1fa2a7d256773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d21304cb9e1c3597281dda712a4fe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988807fd2f89c29d1bcc1d86be6f69a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b256ed30f163cb93c8f28a58af4fd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433f8ee603f4b518fec41838ed9686a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542d0d09335a4a0da547e05ab951c9d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b23dee97608493ea28962fa5f1e15779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf4e37488d6c37a8e7335c3dcbbbea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f559bc8c5c6e4e545308583adf677781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677dbd5a0485a16405dec8f14ba7a12782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5fa5d07d65d4a028ac725e22ad9f9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fc5b8ecf2856c2fa374187351f5ae784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9f33d9a5feffb049bd952f29f6566785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05653094b12d6f92ee896e0a952d720c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d302abcde1a4e96a42320704b85e8f9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936660eb51cd86c41ffa8166616eef3b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3c3248849f749f443c96cf08d4ed9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a6cd361dc8bd4b4db91d24f75c1eb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0627f863916301be88c6cddb977ad1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724026853a974c269c437594d8011b9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d48730ac62645a118311a96da02f80793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c70450a4acc6b0bf6ca2708acef227794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d57e6eb1b11341faa9d7ca489bfe4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7c28a2504b7df400cb8a23133b69e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1afc680453ea772ac1b46350234f53797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c089902ac4fe482b9c39338eba9c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670bc430b7232c358e842ca20e4cc90799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983e43c73dc23db23f87927167d173c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868e3e493a0814e8a894b8ca4d9e0b9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c984d2cdab5a43112af84476868ffe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58212d08699d2beb3d1da763aaac1f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf72a3b07da619970633d337f841ba6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf0d825579ed7d22b86c394dbd17a6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f85007bd7bd3ef09be4eebb889099806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7939a73935fd1c711a20543cf847e0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755da3684bbf72c0746bb9646b91bfb7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f260a374760d7d0352923580ef1594a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df34e20d96706da22301f0cf3d46da810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a52ddcc1cc69c0056be5688db4ca32811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb9e8d4d3e8ad34b8cc63306ec536d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde6a5a050558268371b4ce5910fbc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf12145c23c636e08abe92c24b1aa13814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf9a5f17c3b57b97763b2b237c22d8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a90fec7f4e0f25b5a958ea2287714d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818590c6efda47934ff5980aa7b105f7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85f9880d33330bc9091dd418e8ef5f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a574571267c0d6b6a9d27284683293c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90a1cf77d289459defe52e98a24c16820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797552b9535c927ce405759cfab77e2821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8d78e695fd1be07482c917ee9bbe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e4645b53cc5c02de92c9c9e29c492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c9498af697adb9ef215fb8d01d9163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb7fb8d3566b5ac5c58ba87096d2394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619ee25919f457a96d437160d445f2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec8b4e9f3d1d9f0e891df6542357f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7125e72f1834aa1be83bb820f71bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857d95ce1e944626ccc05e1ebb950308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be791073f429ca9cb200f561740fe5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41f1828179e553ecc76dcb7d8a2bb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b17be6f7e199e5959a439aaaddde5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e21f937dc722730831077ab46722d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65c55ee017c55a9175dbfe92e4de9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0d460a39627c0fd635e84de8c52dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9a20ab09aa19a4e63d2a94fc62ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf8968546189e263339a9820162c3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cfedde49a5e72693c37fc8fadb1f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c159f295dbc60d41e52c153416c46718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb633ec0059fe2344db255907cba08319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34190b0e8902f6b5375e9a7438a16b0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7697452fea7e6631d6f2aff2647c7b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721073df31acf147a03abeac9cb00c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773962aaf6e5c8f4ed3744c1d05f07a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae03370ba3bbc3152c51f8605e921f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4d550a21f7316575ebad22a493b5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4687eeba876464ab517dca8e16c6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e3df33a97f37ee4236934fefe6f3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30becc58fc2287e2730c11c7b4188bf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf60825ba0b5ee86e4cb725461f739f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff93018f16330c2730e4d495b578ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b22a294b552442ddecc7954f1ae6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ddfd8a301fcdb877d2df12921178032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b63614121acc88a0f8be435ddb5fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b9ea9d16a322710f92c506d6b187234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e8de3e18b71ddbd2aa1a81f961e2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdd39cd2f957b49aa57f1ff72e2da536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe522d33fd47188ff1a1419ad467c5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10762c4e22d27bd373aea5a34ec40dcb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475469bf954016c529a303e21b7463639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9964506a8494df2cccd9f116f4ced340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994433a6cec08439761fd3c1d3884bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041e675d826e5e80a11ebf58bdf824a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d19237120b6e40ab4263daa97d3ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e9b9cf4f10e9b0b070606d4ec579944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c541e8b69535737af2d83d2d2f38245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75866617835d4930528213c919a979a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05350aa720cf7183ed59f036c41362747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71146aa22efd9d0b5ed3bc5b5dacf0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4174a71a8e30491efa5f8f7a34f1f4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76a4b3e50c981c35b43a31a865baa350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265761e905117633069e285812a1d3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b298429bf593c8a1dbdfef7a33240952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97e65100c0bc21e031125e9ccae31f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc367bdb121cf5eea8275986781f7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084e4003d545e41de7acf139272aed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b33aeb5216e8efe9e1cad55f1a940656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aabcb0478464395591e200f6915dd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4da20e0a153788b7d2d879f1268c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c880414bf0c82c6504e508b35c77b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349574718d3621db97431df1b9fc649260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc118c4b4074a84865328e76e13fbb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80666aaef6eb59b858bfddbf8485c88e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693b8a3e89ff4699c2bfc46ef740fbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9137b6d978c700aaaf03f670793572164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6966f5b5a0503e62905d65852160f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801d4a06ea4969cf1ab2cd6dfbe094b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bb07a23864db2bdc997a12006120567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094af25eb1b78fbec63f50bac9ba92868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfa2d9289e56a63b0924a3e15581a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03511051e31ce5fff9f8515bfde0793a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171d66e4664a52522226af7d25ecc8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6625524b2b204f054490d959d73572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b689107522f5a61e13ab532d619f8c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e98c227e198203b62164e56424c0df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0133279056992443f5b12cc71169ee675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782e02c2b2c5400e55cbb043476f72f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aeb1983182e2e21b6e73c2a85d72377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9b88e81eb7cd1f95ac5b07a1e1a5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e6a9509bfe2b8992a3c115144d0b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7e172bfa80b7c1003b608330cd3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549854efe54e78c941962f29790bc9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c4eccabe6c0fdc1c64bb742f3274b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d0cfb4eb477e62e42c4b8dfe2dbf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a068431246b0a376e407a504492395684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17380eca6fca6dbe305d22f53c5f3be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b3e594ca242db76471552485b1d3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37eeb96122771aef1b226a952d5add87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782a3ad806ec4e961e53b93cbabc20088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856df2029b787a730138f29def9167389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721d35c44625e20a384ad6d37ab70e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8eea971299554201fc3f7b54c6a5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f70e4883da87f7d8c9c9e86d15a2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b31551283ea5ac355e0cc3793141c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97013fc35fa697f5ac8a579fbb47809f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062caf63d61d70bf0f9d7cb7d95377e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6a8dfed2802a266f1361f1d3da39c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5995431cd1680c91bc8952a16b370a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b1348c1718c667615c04b10b997dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f4f2c403332c7c28c51713bdef78999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2d7964f821c0d5a57be9b30249413100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce9386d5069bf0e118f2d105d124be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c74a2c89ed92fb6a5c96b4ce9db43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311d2ab89dd67ec4f5b276759a8bb29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97f5c93fbb4bcaa6c4bd1b74d89bc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeabd823d873ab8b8204b2a5645963105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615a6b6694fa07a87331b8637fa6f0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ad1d545baf32f3bc2e84c9488e317107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece8320446cd4ed251b1c302da59c65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5b3b25e628a14dbbaeb08692be70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ccf0075c38ab72d6ade28badecf1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9cfd97b4e74454d88f0b438117fc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b948c2b4c79f358a2867a31d84496112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abe2bbb524d3b8ed8dc413646522bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2698fa389281c403506af3e599bc828114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca3f6ac77687d8b363f16ebe7d5e51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08406aa2ae6929fd462f5e41b851c0d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb51520098ae668d79b4f5c0147fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7003594063bfe9b394c8df36d84a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4855be0b33255d77abeb2c7a146f4d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bf3ac4ceab88a1f5465be3318657b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d58077f51dc617ffbf985e4cacc92d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe0cf3c4940635a9dff96d6d8f1a62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa1efacbe79127760f11cf9248ae7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a00c5a236c3cf3d8eaf979d4576fdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea480ebaee8676edc79bb716c626a762125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd68853d6a75b95f5009546003f8bdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f17318a9d482bb9ad415fe8be53a79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2898c50f40870b8a9ece8262893c71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78622e422ba007e26043c3747d894801129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e8a440c39789e11405e0dcafaf103130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbefc2cb2ef9eed66954871645e6ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a8dbab7f0364487305ae8c9a7ccb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d2b549572e3ca5a206f702e222c52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0977b7ebc18ef3df96b2adf4d8d1ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfd06d50c7446f3ded025a606fb0ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12060656282f432563b10e6336b1be82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c9dfc891b5596772be56e927cb760137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec21488214544ea2bdea227c63e2a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137662ff50761c75dcd170b0b65a630c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfbc3069f1c952534f03899f269d55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a7c5790a502b5fb0619a4df004df0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a122af9ea305b078a75c0bcfa2b1c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870ab04e3a7e6b6918dd28d63967401143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff654dbbdd49ab1dac4115a0da00165144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9bfc9f992f31e33fbbccd6edcf1f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a078ea62d67bb0fd1b2156e12fd2b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74c9341610b453822151b76fb2fbf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd0db241fd6e18955841e088766ff7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056aa207b45ea23053854ef0b586b1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51add029897aab5dc05c44ecd38eac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929d7b0462758bbed64c5e1497a02d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95df2676eebf09459f0a9fd36c910d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb03a5d81b2bd9533d2776bb0a68ec4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122914a614a2a8320e169c88e6b27023154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1e3a9eb7c1cb394c7c0302ac96a4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2248031589759d9322784557509d29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158dcc165a16254fa55ce0cef9d3a04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574f2ed4330eaf3eb212b73a8d859d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9d0b6940574e89bb7a107ca1c8640159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621deb1ab5a6a864d00c889d5b099363160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc8b623748438d38d88195f09b66b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be322409aa1f580e9657ba89456c05c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c785fb7cd6f2a15673129c16a5b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f171c2e61e5515f62745e797f3e45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac469d9f4f149d8098300f00ea4657165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326d724fa8796aa13ff14e9e8c75f65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc9334b3f005ecf8beea77191b57af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcfaa21fe8bb9e00024f5537bf67c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a699315f3fa8cda15bfb7174d290d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf78445934809d353cc15fedde58dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45998ff038864019fb5767399daf2dea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed9a296ef651e81d2c0e1bd07405a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe69bb92ecbe8aedf96d9f64f88066173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0097d5da28e693bb5c23e760cc3a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cf59da4942924a76b86423f76cb07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976642cd268366fdcd84e5e59ba530e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b088eb1e31e514a84f1dbd07a78eb46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecb9ef36930ddd4c39a0bd10169362178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6eb07a57f2e99c2d54c836820fc9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d448a85ea10fe73d77fda59cd1e462180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34766c49306deee51ce56a49602abed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d081ef1cbade3aa3e0a66e05f779c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6231c5019609230a37979f1df8341183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d725b6639f0f70ef0aa044663cae7e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c17d5cc50b1db41bb95b9742b197c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7282613ce90520fa0f412593a163ada186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a25ff6c83aa4e9f3fbd1289a9298ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1fa48db96640c2f9b397ce3fc826e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb1bbfd11be7f45ecff73cdfa7e742189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8db9055b1186cd6b053a9c72718b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ffde94438d9730d9555f687ef548a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f7786cd85761991ff22ef5a9362d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da7f161bf94e318daf473db58a277e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd738c712a41bcff23caf24f25d1280194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d601cd67fc81eec1d545f7b55e4cd18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876574bbcacd8ce465b0abe55858b674196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa491d0e5a719fde658751d90e47a78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be3740684e27b082b0da0dfd349417198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa017e98aeebf3ca2df87a9edf46d35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f19b384831fca5eccbfa73d9143d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643fcd84c02b118eaf242cab289288b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b3ef8d98591179acba649969db18f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ffe7fb052331783f4947c35706ee0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c417bc54934c7b6fb4a28dfbb04f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797beb812133cdd20fd04df34e40520d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369293f42fe7e0612982c23135235af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00597735995b41836d409393877799207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8726748f9a7a58362454690ed0414208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a5275ed123886d49005ea73f8a4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8de9c543e598aca5c180a238f4a5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c05058cbbe9f09eba19e2fbb87ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e68f4ea8e194eba2dc92350578025212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d0f7cd9851464b0cb4018ec8fcf74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b833111b56d045583466fd71ef9ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36260769a0dff038c3328c5a5af34e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a60c57f670c090c6305be95b88405216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87756c93a624147bd2f0bd2addc489d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b849699ec50242279bfd667dad8d7fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e91e25dca8aecb1675ea31a7c776d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92582f9fc1a37adcdb566630df34dd95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f074d03b63e64e594b34ec2fbacfe0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f45297102bff309320cbc188b1406222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d72d953c11245efaf991ac5663cc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47533c4d5a7493cfef228f0ae4cd6c9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a2941de82c0da065dd71035b0980a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e84ee9f25b67ccba84f259af0da9f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d5c2116e0ecc658e7a55da004d510227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec688a05c051c3f54d5797e0c987ab9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b1a3ee374901f973dc5c84291abb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda30eb4d5444eb83f6a341f848657a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bbfa2153166d2de48f82030b89c67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737093397995d27aa86145b9af12e2ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f8c69e45a0d3f5e1d07567ec717cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dba918509c1ddd3d30586d1f7c11b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409ec252d721e59a0ddcf7d023f9eb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60635cca3f3c1bd65990ce4cf2521b7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66798ded1edd2314b3cea030fc23f505237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102d3006c798c556f2bb22597c95740238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee439a4c6a8210ab42e5c4d1388fa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592998c79227c487814d86fcf70eef63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c52d5b94d238b855a994eabf1b4b6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32ab548d65c33a340b1975f9cf6586242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1b32915397baed7d3e0d4d6f8c8e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea25893f642f67d37695cdafaccdcfa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05cd0a287f2401b7d255b13dd1ba02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab1da6c931719ca596611977139480246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45def8b3a5c5bc4ad0e4b59399d60161247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fea4d8de94dd23352c9f2a6fca02e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d195b86ad4db8d8d7c3dc8b08c1c0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464944ea6b5e118ff73098e72a78da7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176960481d20334f5334db67e3369c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36585ca67ff503b1104c09793b1cc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414414a829cf2d74a0cf65b721bd70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c109a7c11047bf1c8b36196b14606254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e50025970e0db87bedd414397322255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6df91c668631ca81d7086c9fbd6266256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f928d0f5fabefd7bbbe6578a56c599257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d54a71abc6e5919f917d989e0cf8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c672673d45ce79dece739c6a221378259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b3582a8c46530baccd03e37426dc5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108b697fe308f618c9ddab1a7206264261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afc99d6662c3cc485669155c72dfe9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277df4d5d657823d6d18ab232e044ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c774004a6cd59763b571a6068ab56d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a3fd3260f1fa1cd0ca198c0296238265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52fa6219820d53e4a73a8598cf5582266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c5f5ac803296ee9a3d66796096ddd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c80d964ad57c28b284bb43576440c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405e3fe3b705d4889c45df62c430181269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fb9b9df67b82fb0540de4a61c3aa5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29292b9aab214f4269a0bff266812542271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ccac1a85c5224b0b1780df2d4f65b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444d41b485b979d1db24dd8664f55e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae769988a989ecea4691cd19b30376274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f1e2bf885c66702ae257ee7bf40f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48142f0fc40c4cc5f21ca94665ee27cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e702d724afe49095d434051c500e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d24f423a9746baecfa04b1b1a133b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c3a0ea2d72eb601ad2718a99b1ee0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b7b1936119e07605f189cfb7174cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fe748a31808c60294126a4851473e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800fca5958889cfa1bf028112270f9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68c36a578c937b50197a262647ff4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa05dcd5150da1841d79955f125a857284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59305ad527146ffe73b33b13f43080285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf182bb9efaddd3e3cb9b424a35736286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cd4be84f47deb3f1f2c43295f3ab4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd879c527d920c3c6364f42c8db88b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c0f37649dc61ffa5f2c8a27f309d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbe2f00680ffe317e690cdf8ef3810290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936617d8ec17d51a09ae160cfd8f805291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569526fc17013f45e0b6aca53b5955a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095308cca49a866a1581c12dea263109293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0b4d58f942c444000b21ddf57f8e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44535557dace42056197acb2c0179819295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436ed8b9a3eb4233e1f80ceb8fbc4ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7973fea9078487725d3e6844976434297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddfe820f0a9156df4e86fa8b029895298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca90e2e0d833bf996acc2ad8272eafb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bc6e3dc5edfbdaa0558255c67b0ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267e93cb1ced39b92c5b1f959012e27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d52e6d3be8c08f047f17959dabc68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde5b23b5c861b8877ad29112d6409f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45e7d86a0bd6c6036ecfc277a98ea8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b76acec51137216947739fbfe13e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b79be9162e5536f20a4c608c2f5ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406b4ea64a5e4110c3b6ad0e4f2f939307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af934fadfcb9ecc4a4d78c70e21cdf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d4a977ff85690781b9b69fea5f35d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af686ddb1e0abbaf7426f2b264ed2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bcf587cf416f570018bda351e70fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498e1de4e8040eaa15da87b738c3b9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62c072a1845519fa0491946b885cf0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9f8404fa6542c36d65bdfcb5e2c20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2983274e0f119f918a0020141145aee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd9d76e7411a3cbe8688b4947285d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6ff82cf822837a3fc23da38100936317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca2affa89c7421c367408609213e88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636b148162267b6cb1512595f7ac2b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa8a4bf49704fac6e29379fd12dba3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a60f0cf708fb89fe924767975781e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade43491fe14f7ee31c054e1f6c38dcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fffcf5d924fa6741a553a3887a9198323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1527a7ae2862b05d81ad653889fc91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bc251f6b96fd6194395fd80a64ad9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab5bacb43e0cd715a33d8383438266326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3b9a1f109e3f0025e3d8d9208d2d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a2317249b4658ab21fd543f0335f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c805c33217874fca29708299603c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927968d960664257271aec41f28892a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6d6f701619586646a85634edb7065331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4661af98fc375e17dcc062f4d937e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85a87174fba3d662b44158980a6a82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecdd1d30c725b1e85df83833748f28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620b02a954f6a0685bbb93b0b74f1ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948614916397098dd575728e3c01b21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562f19fd6a591c820105492a5814f41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd450d39b30bd40804ae2a3f2e9c116338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbddd23253306258da70a90f4ba42cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac485ba52db16a6d6fad0dd261a9bfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a8b51300eb414ca8bbbb828422f15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2694822dcaded1a084e4521a83a47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa4004dea677a0a6a099edd448c2f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdccf90abcd9908fede6438d1722679344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706aac1f99f6c49401fd1bdc6a618f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58745d97c61bc7917e7b63fbbfb7e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726f7b025326f1ae9b3cd424e7df7a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cf64a4f819c012490a136095c12a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b1475acb2400cd1f1463b0fc45a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c8d2f75d049660d6538a51ecb449b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787f6e8cccd12dd44bdde914fbc8b08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950e8294e7ca2f1684609c25fcdf9be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930a74ad8cc46c4aa19398321248a68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a8e7e913b7d6c49734f43be386ebe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ad8e1ebf938c2879e8dd5e92b365d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e49ec68e853002e65260600fc4b38d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9fd2e9d4c7362f42d67955ae7cfe4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04805fd42f87d903a11268bc988bf19b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202a12312f5e738835207995fea392a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46465327eb412ec9c965d8e86d01cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93db690125f0a06caee1c5a4774bfcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b76926ce50219cefd61c98db5ef98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309ec259e332d150e5426f5cbd7f022363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132322001d25af6cdbc4f80c8210fa3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eed102da708ff18f89d5042cf9e95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d7273fdf5c1814204ecc6d7cc3bd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314b48b4f900def222847372a8a87e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b61a3ba844f98c2e3baf70cf54a0ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df0e06732edcebb316c7b02d75014c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8ebb8dbfccd4ff8e21264adb3f392370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0896aee6c0d5757fbf954a88c94f3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87eb086930d6f5b856784725a35854372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f3ded4499898b0d3f663c749da465373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8b1a33f02bc73fe130fd2c8042d27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c37df371657b56ccd39004c7470baf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596342d81c005a6fe0791987a62a6de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3747912e8fc549a1cd3f1dd22de140377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fc218b6cd7fde2dc29bc9ee0cc609378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed9105356441515ffac33362d497f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4f173a7141067a05bcade45355d9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b020e9b9cbc6ff5ed9c622deb14327381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b16f470e7cf0dac7118600c4d5ad0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25be10865f005699573871c414435383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dd6e20b8fd4ee5ef54772c1e02a20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100a50ba6f25b44585ae355cc802d58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38f2a9338e359bf81741c6a58fdea3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf8e0033a8bd2094f2553097e2f26b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c7caff996f79499769cd66aa6710e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34397fed75d1ebcb2c897e80b4ba7cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5541625a4cbabfa1574927743b05ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0a788d2f50e98ca95e8c7b172005b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb312152d641ec8c40800320d1abb9ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33eee4f67c78b3e99223489d4533cf1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b4fd02f485983a56b17216f8557a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88639aaf6eb834d90e273435cfe34677395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ed02a26a72fb87e84857aec285f1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c47b539eb74e9234eb67ddcd0a78c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb4ee261b5ba610d158bfbefbaefce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e19b9fd767b6c16a60d11616d24e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0126e7e1e4808a60680989178cbedea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e2fb2d1b4922cb63f9a7f66f1e45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6019ded2ac39ab0d96e4cd2e71a66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed139efcad2d3321f30445b5e038081403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e2d7dfa2b58669fbe20245c9d9d22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4f811a9ec911b1ae1df1d578d9810405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0efe1f79c6715d5fd88a7147549295406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5b3c84e0126cc26b3c50d8f94e146407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f848a26cd72af626c3422ec59343ee9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1027c672c4babd042c0d4bed922934409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ee8f6ec8089978411e66b8b65fd6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bac85b36d12f700fff70131af91878411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b48334e87b772e58d50d594178a13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3d2ca7ad8138f4c55451a3b604c11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee732c0413984f2e414155e52c156671414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25858f4cb7a88ba4c35777226961063415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fc913cf304437cdbf6d46bbf7feca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a8f1e3ae78c5d1d51a03f90ac8239417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8286931f1735d46407a4d57ca7ab95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be73cfe39b7c0244c767c8a2412425419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ade34fef3b7ce488ebb8383d4246f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51c41f53aff3b9a82aa534202e8533421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daf2145c9834b99e37f3865f28747f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c8a4c8cb73d4d02569c0d89576795423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aef595080bc0cbaa1ad56ee499b33a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6171605c8a5f1a1d410a7244ccde3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed0a34f95e1f80dda6c642811b391b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60560bc375c96cf627255353167f7378427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac6c611dc7d7a814073a97c1d9e23b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008faf9dee6e5aa5c13a2ac0483a5b24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaa44997dd037f8048d2fa1012d6ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dfa110aec74e22700fa0b1d746481431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9c5e3701a928d266f6de4637f4111432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461fc9486412e83620a61a1e733e23a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c63807e9c437eb02a0b3c429e3a70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7916d6bd77ea92f823649de2fad9e2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8c2b10ddc197a8743de55b8672635436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517e94a80e3c108aac0b544b96c86c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bed5d1f8a12e6130260edec3cb31b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153097e71e7ee9e89080bd9df3d8d861439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d237d35f84a3ee1f8969f8b28faa54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd45e48a2ff74c8e3222b2742adcff7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf96efd05a131c55ac65ad899ef43bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cedc9a96b1e9ffd2332b4e854f9a35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79e0e758818ad2f577be7c02d26933444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ab65359f27af780400200c3286e89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8357bf96b5bdaa7713b52acc69c6dd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667262e06a39ed54e6c586a1bd1b60d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f43981f3f49dbacf3b2a0551f8e1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1e9874a6237714fc39e6453a73091449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db30d28a837d7573f14f558fbec32c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c22902c6815d695e07ad7cff0bce41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29d6db3c085673bbe350ef6e75194b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf953d180869f7d0808bfd0fa4ffa19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef4fbdb4bb197288007b5c3093de5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5487d731b32031037f88c657ef395c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd8b42c68531e1996df4370dde0c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b79d25a044496b2587203712ef121457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85db45764c91b18a4beff441f21a68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe765ae29af044b74c94cb4d1d75cd5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d42e547e6d4b4013c2485362a2645c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114a4ae7768e0529fc767f2218c1255461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0ca0caff62f8cc4ecdb5655f56b22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bc527689fc34294420b06b89a7c56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf57dc7ff60cc489e89b6212e1da89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bca607873d4437b753b6b5ee29015e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3f2ab2fbb6b0dac59bc6144880af9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d5127ffc164377661e9b96aecf4ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9eaf76a5339c86443f16f853b7c6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7147376c41a80ecba7f0f4008d6af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e982cc3849b92e35804c761f8cd930b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81110315f88645aa2b63d9210162933a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672398dd913cede6d6ce1cf3b03069dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2b34c6c11ed7543a28b543e7861f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b63fa930e9f39fb9cd86b33a460cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e03107c5f3bc4e695d659f4f661882475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9c6ed6205d4200abe576f81d2058476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e979e1281d608459c155a5906dce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94df78e370d837ead54b3e86ddf617478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8ce0b6a42fa8624b7a84ed363a5da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec41c9ef49c60829dc2bd5b531ef83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e0c494aa3a2f4a445242f53bdfc62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608be5b591eb8d4b24d2c64c4b365708482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0007c77469bb862790e9dfa664100483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6e6ef3f2241d432b3e914f83990cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dda2c2c09098757560b3ed9b015589485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600765c07cf9d3bad983aa27421922a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58432c49f19efcee97ba9180aa7d0ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ce48b3557de957eaedda2908724a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1a9f228ab92723f24ee05f07a5150489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c63859ae8af8ec5add82c3e885fce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b0c5c674424fca132409027adf3e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7ddefb71d57fbf295ca3922588889492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e278e34fbdd5d62d47a58dbd4fc0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86035a3577ee830294ebb91b48e14e4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ad620bc6bd2d06c4b204c32151854495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94378970eed44dba00c0f970480dc374496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72397d40e77f67bf6ea1db7c36698c2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25764e94355013ca01e7cbc52255d45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b6a8bab641f076e6e040af08b485c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b299e5df5d167d1a5ba20b773b4a850500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b5a6063812921db24953ad90e97e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295836c6e46b7a1cf0d157d5a75c8db7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b6ab6497aa98a60f09a71a2615545503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba52a3ece03671871650d06f34bcff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41a430e9ed2cd003a2203d419cbc59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb05e1507c26274572f6311817996d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89156401e618e5b1231cfb48f281878507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155e0bad241cc9940e367c9fa09939508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c2559a82ab0b25c50554b5c489ae8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97fb2497e6afac12217b439122ad1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e5ebe4fecf15788ae55a37018709a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b59bf7cff7ed7c234e89f3115890bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb7de65288f91b0c10affb9695c769513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13970399f1a2298a360b579e55bda56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f62b67ccb8691942c2516e2f101a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aaeb6676341b111e9a922433626ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002b3f8471cef4433aa7e87406fc332517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e301152e38cd30e00c3ffd2f89d2519518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2840ffcb2b6c4c2b4c22b69a578056a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d030e676bb15c54c4e306808ccb6a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26cd23f6b4b4125ebaf35a68f80fd1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25971b78c5a99521cdcc3576e900a9f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd74b602904e4f5d10b1a2f2ed819e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6908ed9f1f03a1ed0299194aea4829524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c982dbefef3ae83d140665d5263fab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1757e660d3629a743f5d878a17d10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11049e27e0da8f93e8ee00136256cf46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e13ad705e2508d951d0d05082b8b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf703e5f92810ef95142b027acba4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aeffea104d75fd0d2cd57c49b7709530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d7d97f4cda81d378e0e9e71d87f99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d62cf8269624259b118f63690e708532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cd097d9c95fa602f14791c0fbe9d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bda8b2aab3d47f169a36a8e9185a68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c33baf0caa5c84db988d09fbab852535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c177054f5271cdfcfbf2685fa0c7c84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dfde47a33db57152c7609891d0016537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36769704325fe3fba264b7384fda30a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c482fab21093c849f89f62783319a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67878b0254b3432e55f34afcaa266ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0530c096b9156c337f10a2cf32cff5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535ae571ebf50dfb5762e08e1532fe4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fd221a243d6b4d83ad1e3a67ce492543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfa75f19a0684eb2bd6debc49c937c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6e7e7afc5109820c26a0ee094fe87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478eccfc11e52fcd83f1145d896d120546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c0bc05383cdd17b8762c110cffc49547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f654219628b86624d49a35b0afcae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6cf3edc34f6d35a254d0a63703630549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82615d4204036bba63b3388f4b34289e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffd3204a54c19170710acd3cb249d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb3c9875f0adbec6614171cd5d1ab1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99bff9949e2c52b2edfd0125e53a95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e55e53eadc49b619d77399d431d26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c0c06f4675c22eb86685f9fde940555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7dc1f47cfbe741ee1269fa11a0010556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f1b66a77970bacb295e87871396d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532191720b4ede08503fed42d71c769558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea419fbbd1ba4025440752f656cbb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a9bfbcca1a211e74ba7b92288e3bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ab986d7a0074710f0a39527bc917f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767098cc33390ed6505b73a35bec8fef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88f07c994deda1a096347402d70e8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40003f62c6b017bacc98a14b34a4d4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fc66c8277c3fe16965d0176c3afe7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a73b949b31344023f008d6a06d23b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8219354335a1b3fb2fa2b58fc1a53b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cac53826d942a39bf7926e1a8c026568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fd8247d27733dbef3de03e4b25ad3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec16b12374e23661dc0434175a8a95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de131ad96f20f85693d23a96f3b7bfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc44a5b0123cfa89239fe606b4dc51f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d85731532892a939930dff264554573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85e8e2e97a48f1ede3f1078ed85a3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79728a033bc74ba530031e967137be25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e9102e8b89a8b8680639aeae3cd77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c11ee076c1ea1a1f0df93944c95ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17233820d5fc7d165b8750931dc804578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716979d2f382e97c2b641149afb68ad5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e717698fdf7659106f9a045128f6bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d2c4cbd3fef78d5df46dbdef1eb57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f101591d258f53696cf25d0e8f52ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c33055afba13ae878fbaa0e6eea08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5222140b2a5faf5a4d08fa266a350584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034378f69c665ae5e78bb8f18dd6592585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d550c54d701b9e6b9275632e11a4c46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15be031a13277bb37c298199523096587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1e8aeb35b90fff4f3bd03b657f3a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d8eec77fcfa502915efa918c09c3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100aa1a290e9ab999501828b39bd6dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fc5f7b503939e26cec0100c64e03d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1bfd021dfabed94f6eef845de4898592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db0a61561ce3ab0a06d8be16af4a98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b0c0736171b800f3460883a8da709594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b33ea445eb392d0c38e6f353d8e810595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a920563390c9ab716046ab5bfd74cb9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef666b3b22ed38a682197b0aaa12cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8004b76a59f5f908a08277829971ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887b9b079ebd10d68123ed27d462d1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6245ba9da30ac50b80b2639c53b02f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c62a4a88da171dbc89d17e7933ea3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210ce8c6f86eba7e7b36f3cbf9fc386602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e7a83cd083b149ba217421e166e32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf639ea5586292de62ef97fcf7d7fc3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725c8a960355896b4fb5cb93ee524af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f928b64a42f62ddceee048048b56b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb759390bfa6eb54fd7d67aba0de9d31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa121bca44ba78258a47a090ac0cbc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd9a23370cc8e35d32efd4a08f4930609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7364e98582b1a0e7594a88ef4f101610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0a6f53208ebd02b6d98996620cff2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dec2c37e94b8034bcb6f3a6ada9eb3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe5ab3ce5e4f60d812f4830a4b0452613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b1e0bc2a053a2d3ed5bd7a1105949614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7470980a720b31fdcb959822bbf619615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d940520e1d2d0fc60922afa00574cca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbeeb976bfd8b9f2eb782b547851b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b370df061f74f3edc1d7caeb0b3ae1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e3b1a0134d78369eee2269b2f5258619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a095993946cd2c1e3aa7b7ebdb03a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bea691ce9ca64d9ea8b4444dc070b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dd16f73cc52fd95c7e0f280ae3a30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacfe6dcd04241d071b8a6830c8bed2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7ae2719ebde5b5d2eecdfc54ca10a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b3fbe608260825629080801a6e4b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446b3aa659e40f167659a9b324db409626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166bf305ff55b9b427d7f3a9d8ff57d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa34a3146eb5135f433038d4c186c01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad8f9a64ca6615d46ccaffb5b8fe6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14db27190b4368e1267f9928507efe3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7bbc3a8a3e2dade68f1019c12057e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1df37ca228fb476bf2e76f28f3509d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0853c4594c5f00409f3730e1b548c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4e1e5e45f5365ddff65b427649cb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e143993912fe1f33b524c58c7738045635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058a592d36679455434ba1bdd86a12f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ee65b30899412619880b2376cc62f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652857858d45a255917c764a556650b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87a5447a541402d0fd6f7472657b5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8137205b82ad2be8fe9540c2b161d06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ce5d87aa599f8b8124891c7f99764641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6371a0d3bb561a34a77288edb0dbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38e268dfab79d88684dd09d38a6084643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284b8bcbc83e9fd7bc33b8a694c67fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4822e4ce2e012daa85917486936fb05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f60f25e8a43f100809fe5ed8be614646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c96cc95c329cb388914ba49dc7f8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede5292a6251d8e2affad121c8527b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c52721d2f754852e158032563b171649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01296a1aa14fa656f9bb9bd27cd4f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191c0b3a9ec76d8eea8a657024b27a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c42a1c68b7c20c0328c6dea616431a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf321706e2a949e9b50126f966e9db1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb23479ae7a562982202abbc4a7608e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c367d8df070419db64745ff11b46c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97829a94b7851c75583a8885d83373cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f3f1a3723523efdb45e6175665226657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4d455c3eecd6b41a753db2e22b2ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dce6fb4e40f18c3ab2c2d3cb1e67b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6918c891c914e663a6464c8071fe72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df799b93a81bba2319fdefbb51ce2810661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0381d0ab451416a3d670f20234d0a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65431aebd50b80348164224b7a99dd60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fff89ea81468ec13d33c2575b2f55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431975954e2d1a230c33d708ccd6ba3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb15b0317542883a8cf350b5c0d7f93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26a6147e2ff55611bfbfeae7929e2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae760e86c151aa4d162ee5ec76459e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0b784fe2f23ebed9c168b0afa7d1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749c73e8a674d7f0fe6d81023399630670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eff4fbbe64a00daa8cee62dbfaade671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b03e33ac5e72bb7e0d8537a8d59a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e729f6015544882a89daa2283bd9e54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073b2035a6058fb4843c328283112c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e464c26fda30c237cf4b913f5d165a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4914e1f547e5b7cac2431e7bacbec1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922d532be3a81478d9efcb5279ea2f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e650c82be58ca73bc811a1a759bce10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6616124c0a75f762df1481eb7df92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d5fdb71a4b788d771e5e877a9da4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9b949c69d394bfe6dfccf850c24d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb259e1725905a8eab0321ded578bda1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ecfa54d666f52704b848aef8af461683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae73b547805ee5d3d57f0f2f25b91c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555ac1580df29aeeae6030ec95f4bdc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c0ff029d6f326937a3f405367d0d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dabfe51c215e48611b47cdea5c7e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86359dcaee21d22fb9f6b15816e76196688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2e23f937ecd104ba743da409a642d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8d288d9741b4671193509e02d77a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0673268a5a26af579a54fadfd38b8c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25730c8af279f99aec40aebd93511cb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae63b3215802eb3477e520db0155c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66c16543b7cd5676ecedf010a004b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617695d647e3a084072a8daa04e7cff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421878e7f56f70a9dd3d2e28ff7211cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038c8c29e0b81acfa90c3142534b132697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874661eb920ea8bbcdeafdf02267e56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39b5b63ea673555dd1c8f19baf3cb5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18de0cc4103e4943916b4a26df515c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99a63b790fb802fd42ef2373b1f704701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c155f6a7af400e33e15f23a5db71f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d39f23fe87d21e457ceb78c2d277e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1000e97ef72f36357ac4b1ea5cc3f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa91a6ceb153f965b038d23ca4a7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04247eeb1e0c3be2f182f78e435b3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd97ff3fdc7b2dcaf6701434427ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811a6af841671d2f48fa6fbbc8d8950708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dd8dc2e80a0c486e9afbd2d3f528c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d4242911887465266b3d703614dc5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950301f5232f5d7ad70cb441298847c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d225b4ddc259f50c55b7164847c73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413891447ef59fb2411b15dd10e30d00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b745ad6a6980c604372e7289c1b533714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fe1c45e3769f85d3193944c024a1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ee7219aed6c106f96fb635d5300ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dfe6e0b996cfed275391f6e9649c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75871a0f1a860b168ec7d439be03302e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a024cfd8e9502267251fbbed4dafd2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5421dd4b0e5c3877b011eaa635a73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cf6fd451df40fd7484644ef85f0b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fcce3a21144294d7e09c85d982f74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b93194c8c6657a971e197ae265b6da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430e47f4bc8ce2d4176a2efb70bf686724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f3fddf6d0c49c4dc9a4998dcf824c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8fd3893a67b4d1e25fd7be10f17f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32795010e83a5e21a8bcb085ca4f65ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f9968c8d643ee549fd8cfec6b9ccb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e71f44df5e01271313d4b10db8187729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fdfa1d38640e9380140c98f65d73b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7713bc3950dbd709099732d95cfe990731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd587d5d8fdfc676de3dfa6da8f7ab4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991979d416e6744972accf40634f2ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73c6ca79db50f641f11bc024393c2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eda13b46005b71538427666c2b5bf9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe108dd29b7e0e5eff3f1f25c505e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299994e1ff94293f38c9141bc0511b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad093ae47579089c6c7be85e8036be9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daca65cb88cf5fd773404647bf07ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039d527a0a5eede9abd7473cefe7ffd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be40032b78c5d303d9e38a9db85aa25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bbca6442319ab31bc1c6cf5562cc3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d447d744bd1122d0663bbf088467aff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995be6a4829934a04711ce2edf8b0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd724a62bc8c7ee70903dcdcee3b6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be382856197d737a36b0fc9514ae3716746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad408eff14e6fa3085aef8535eef0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda0e9c31de49a2aaff9a0018d6c861748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d896623b23fa8093d5410e0762a15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233a54b749e48291db58a08927e0379750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7e59305e2bc05065bc794f2420ccd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eafbd30c4e774da61faaa6650a3ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e70e945ed62907330881fac054a174753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4136c8948a5109f92d6669e8f35fd46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb3325b09c71d6686e5c1ebffade6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849bcd76cfb18978bea83a8e90b5086756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45e124f10af4fd4b920aaf3e89e85e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a43bb79e6cb2210da802cd19ee7e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f802a04ea94b9f3bcca7d0657f124d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007c2fc7e5ee748bdd55472b17efa98760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f4085f7d8e1ffd591ffd24ead61be761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2002666ffd9c5af9b8e6dffab4a9c3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ad98df2bbd691ce8061c84d34c57763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ee04a2bfac1ace19a4eb69d4c505c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fa6523c2728c3cf83a98797ab29c9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134a439636c9945628bd67c72909669766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119900cee684487536f344f0738fcb6b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>