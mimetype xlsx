--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec8112ed471a73caf00c30acab68d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a31cc3c5cf8701a7ad39a729ee9c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457de97e2dd7a1b7be54340d380ead73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9358ee0f65d78c2f0f76a9ca2f36ec84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b331c594705ce4d4c5caad3686f0315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f50c238f9f15086863f21f6a7f3886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dac047f1705ae516dbd70413445e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aea89109f384243dcd07e725a87ed98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6d2b45a10222b10397a87f334b2959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12186c101014702764325d68d595dd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1fdbbc93dd5dad5789f782226281511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318c47ce93324f2781b310019f5956312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36668f9b483d4ef3f2b93c709aa2710813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf52edbf80e8075eba0063d62f989214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f657114d79182d8ef8f1b6b71a4415015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09067a7d016431eacc705021d097b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a12cd6f59a5f92ec9d0bfbb2e5d9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dcdd4a1e74810bcd086b14f261be018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09296189d4c2545c7a7877b7a7330e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e6e5a9ecec3ea8394f499e8694abb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0506775ade79c1b3db38fbbe5190aba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584573a14b9c656947c75331016d93a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d12253c4a33dd4c4c5ebf610a902c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43b24a929cd6c359423c7359119ca224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec11ae9fde6072aa221b08a8852ca4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96005969e005f5c81a08f08af3697426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0a53c785dc763a063508d9502357b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbee5535a2a3ea6cbd2783cb4568de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008d2c8a1c19db41306c3e78b62081729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d43507962c27c61efca6926f0a3b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dceae4b32b46ee24835bc65442bfbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf221c425d25ca7674d754481b04fb1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743c2b07d340319fa4845826f606d5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f97dd829e4f36ad259d30c58e2c0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cce693e6fa3ec7be0e3623104ceb3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf6768e3247dfb2ec989592f8fb81e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5542e7ea62e87ce74846b31f24f6a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592a054a3d43aba4aa5485890ca6e6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224ff28621e49f9b7b881ad48a7794439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd26ec790a32ec82b1c4ac6ec44170840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773deac2acfaebca1d224988100e2ecd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ded63e8b11222c90dc3d76a512eca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e907def5e1ce1358a0e2c68103b75e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dc43dd8a7f3f08c78569f087c936144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7a42ca7ee1c80757acc9656d12ab945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b55c85cdefaca03b37b06ee50529346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0267315a1a2cdd0188cf577c82c5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31483dc8e0e181ae1bd47ab72da0694b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7e8bf1437e160215b069af220a5e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254f5a0bfd167cec1724a4ebf7e296250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2478de876978b1f515db7424c40138d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f447dcfeb96891c6f5c08baeee896252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d231011a78da8d9d463a66fe8ad90a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45657c219d090b52d2eccd83abe27ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ec2083be72b7c9c9c6647bd46811555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3771cea3326f957da9bc80da4aa3d0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6349d09c8cafe443d032b10204f716857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b916ea518eafe26058428ff034dbea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2bb728cadc4a708b0d94006eee01459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8866dbe820b4b5e780ffdffe94077560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5411cf488662c174d0ec6bb6f14dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357884169212aac4b2139d9f554674c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5006f83f530f28c971d956dbf5d2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b24b50b212e572a69a31bfcd68d5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4bb38f066d6fed70dab430b0be4ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c2f3a353d8d13b865355d65e50a8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda797bda69c8d03e6ec357eaf1d0b0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0dbc735656f5f7762f08b0c0216f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f707b83dd46eb80ebe12c8f0a8dbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fade89eaedd76dd760aa4e473c1a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd3b607694efcb6abe4d4c92cf943e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668776c97698d60ac486ac6b873bfdb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d225705bbee85585b4f3bcf4ce80973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394b6cd7777951b54d6b6cf222e676274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873726cf5935fb12db52054b8ed431c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a318bb47b5a7185527a69e68f154f3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4fae33e48d85a54bc4dfd5762711b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f497f2040f79f94d7e306b655f8cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c35279db2f9f8b27d30802f070d0d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a2841a45f5bc46ad7f200d25eb6ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afbd33fce7b98c7ed93f2ad154e0a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0749e6d662beb4c66dde7c46be61382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c834e487cf5f59de7f6d67f2b5cd0d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7788265b4097ae8aac931192179be5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe9ed9f68704d0d08e51175688331985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bcf64f590089489ef951c79d1ee5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fbe641ac2b90eb93c91590ed90fb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26a04042f4d6baea69b6817857f8c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260e820300ff9fdf82a67e565acf53089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3a3850aa688ffc4e7618dc06d7c7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f254cd2135b25a168bb9b0214846a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0f7f43abc2f2651aa40e93187a34292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d00df36f4c0257f52f6e034a6ce1e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba829dfa8bdf41bc5081fa326f98b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72f01ebc4fe4dc48f1cdfdd3e1445b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c68d9d05cc0647bec93dc0fc2b9d6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78ac8c216a210b8bbf5caf7a60b47c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56336378ad7d750956f225d1c0184098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d847f50e6deca1ead34cc86abc051d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51308871d0cd2a238fca5f2619a27f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763a323b883d3bde4a20c8ef0b43bf6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9de424dc0f17388907443fbc298ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56a8a2314e589bd8899f453044847c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8198787eba61d8e62d853a2494954a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4552cc771e6418fba35d1f88585e28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac59acbf816fb39f58642758e68d4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ae2e3f82bffde558fd84313d8451a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd36e8d9ff1fc8dbdd7eb0954c73cd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5e842a2f21891a5f30ca5692fc370109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d4a0e7fb54b2a19911d1c607c4561110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d680fb1d04a55165f7bcb6684b726111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5334851d6e1897c3758c61e8db905112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ca9b4dc3841174d47c20a215cba01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6de2cc4209e2befe8b51124f19f082114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd009ed37a30b5508e3ddd943ce05e60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2307b4225c0cb7c96918fe97aa3b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3cbab8567ddef671ffd23b0ab1813117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ff58e2a00f4d637c3b786dd8aa40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc86160a6990e4a66d1cccff3cd3d2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb09feebbdd01270c3ccb33e18e690b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f06f0835273055791278a71109e42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df781e19fdd89964fde25d85ca7c4e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a3ffa1111e924da23f59d33ab52ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee670fa96844bed00666f5398448057e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d037e75c74479290a283587e958838125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31605a172188d108bac36506f8d9d7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d5ad97b5314a4103ad56bce4f4779127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4bd0323cbd2e82dcd8c0b8b510134128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9b4535b41dbfb7a724d754badb41c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb86ea18c08715fc28672e35c77ecd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6b40faa10cabb85e889b9cb37a181131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594470d50fc681075b8238d501d1175132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62dfadf26dd6d1c2f6ab197779f4c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1749db7c0c66e417a76079d47b3d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1e4151ed5bfe4b1cf6272bd2d909d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d70c62813fe7156930b8b80380f9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbf52e0958ee8136959dfd501c143f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94616ad9b6eccfe6cd78afafbb36df9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4d4f187995e6b5a23dcadaddb7624139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2024116721be0294c228586c629c66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410279c9237ee63ea12de07fc1b792a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf48587e2910bc31da3a5695d8ca25f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dbe44933dc29f45336d08c8bfdb5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f55fad0e324e4cd77703dd8f01ae04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ae2f79d2914f12985824320313094145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e38eb3b99f99f215775ea59b92eaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcae0505e6b4813cda59406466d9a60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf5915abfe42e1838c70d9523e5cff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077a7567dc733115a511daa20dd4135149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494109468edc2c2d05c83833df6fefd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82885d4311acf0f6e2ab731f6db9d849151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053752864f33483cee1f0da6dfad2d68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4847b5d5d57f2a4db0f2e9fb3297f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dba6446b987ddd0e448de3e05ecec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407feea19354f76e13a76d01d9938a3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2637eca7e1433801864aeca18d689bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5877cb030051c5a31df808acbb7b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c530c697de5d5b7faa9c78d38c6930158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a78c08b5ac8e30a38a05d8b33eb63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd260c4a5fee40c950d04d7abaff4f47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9902b6f943606bbb50915876503055161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565da980d721deda6f1ffd556c19ec2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f1c94f1edcdb6c65555081dfca91c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4226c4412fe21f8ef5bbab548490c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0451eb06a6744d850692cb69df555e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50c683d0b42a589556281207ab89a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5299352dd92fd108ac8259c2eecad70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae461baf2ef6b56f3b90a0c6441afa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712ec92949266afd2316db2a3c1ba22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362128325988bc898768c55ba1e6cfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989ba4aae558cb97ed9ac17f6752d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe3be43ea5d9e7edf50632e6ab6ed8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f1592628ac709c4651cc9fabb1cea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defb8410d6200a239d8db36b32c6fbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cef8e91e110759dac2a0981953289175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9f0b8fe5c2af5ed714bb4fcca2678176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aaa1cd8341f4f60dca7ae6d76f748177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd3b5dba154417d3552b857ff4cc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982f486994a66e1373a21b5193b2be6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c4a651e78264b62f0cfe6474d56f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47b094efd14527a55eb359643ecb5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b58629b562a2264ed6d49c32bb2aa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d790696ca116b4da3eb0ed7f8659d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0190a3271d4132e1177f2074e8f0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb42bbd8cc1ee2358320a6ebf71993185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c345453bb3981970e74cb8b4703f81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4890ad6187e9ac8127f0906dd166f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315664618a5f68dc183325852566a095188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eb0217cb62ca5397e750f1a721209189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df041a05b2b11d72d3f5cfbe866f45d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983f19cfdce7242cea38c729b3b5522191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4dbc3f7b95b1f7741f4131a7bf743192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ed2d32aeccf7197321e797c65936d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65df629b3ee9f60df75ccfbe998969194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdf395d84d44e3fb8feabd2aa68942195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e589e6d071f6b6fa25b4c96fa5cb051196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42825c13c01e7c262335d270c6c34802197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394db9dfc25b393bd5534526b62cdcc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7ea829f7d2e6432f88259b43529d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e66fd6ef75819e69de7a785458525200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600961bfac484ef69d330fb187417be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4c9424cb9017b569a04136ab72c66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85213fa988199c3e9c5410da5eb0d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd4fd6156913f0d936f53422c567c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcbf34bd688d55bab25bc6d97c8710205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ebec4bd9376ff4b8e4c36be1007ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2652a20cf5528fb47d55ed57ead79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34014f10856acf9d39b2dea65d53dc74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b486d1533a1acfda8cffe2859638187209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8302c342b094570ea96f9c71a23fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7cc16c696e8ffa4317b6129383ada211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b72146a45f0e282f26cee6012fee7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf33d3a4efbcd18e0314064cc26011213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627964812ae22320c19c1a4555cb547214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea04b173a1db9d3974731a1bf66636215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6ed77866c9f4537537a54fe9b345216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b8ec2a0aa4a220b45ec6772abbe9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f334ae86405a02290992466f319d21b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1296ebb1b9954d62dbf227b6e43d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3528f14a803d334e179ed39b11f71c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538bc844b354a2e7fb8dbdd51939db4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf44a40d252f33cb1959c0cfde486b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a92fec24a9df069f3147dc6fbd324e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf108320fccc711359a63547a24d5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966611464dc240a01cc6d2f2fde406f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e8bc2717e280a5a2e7bad48052495226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810512070bcfd1153cbb43c6c10cf3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74fec2f467d70ce123808467813b49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8885386630dc53303ede3532dd9763229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20161a6bb4d9b13a6e26fbc5ede9256f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966d77c3431f0c2d9d6215ea8b1ea04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228322cacce87aa73968fd8a4f2c46e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf9d96b71f08c84cb2551f20e155bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda36923bcc70e18f652667dfdc541234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bc743a57861bbd4a63b461f86327f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd6a9edd487a65b8ac74619639c33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc1a3b4628bb61b53ae9732fb5e413237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa81b72b07359a516ad00cc40523d97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7e618ba1c20e6e6a5840b79e61833239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543733e348e179564adc2c9bf3675431240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f841d752218f832f7072d906d6bdc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb275c2e6893c43a1d284f6ad0880cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcb1ba7571dac766ab9e2ce903c26a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10b4226e3d14a2c631320958dad98b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8d889f7dc4a60feb992ee63ac88ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaefce9f3b159f617531959a24df160246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f79b509b0b336e9985c4962f3e7e15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438712aacdbce1ff7f92a46111f205c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09657aeee0b5dc0578a144eb8451a7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4b7bac8652a32a92e0c852d209b47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dd9b2cfee17166591b18164cc6503251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e0286256788c5e39c6c6b0f66cf66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478bfc1f221a768f7ed4c4a284f1368253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89182d5f5518172421f3773a22b3e8f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804d8159051c5e413d507c73b00c018255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaf4fd94700ea15a7ea41fe1f9ee71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c3d63d25ef4a9e827eb3a3f9fc999257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7705afe37b07e58a21ef99e980440b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c92bc4b5af4e203da40a7fb8f32e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f180ff01a2942b06e196de8c8eb0c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0bad0407b19452b083d63c5c68344261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc0c297f6a918fc904eed860e6812d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75b0cd7ffbfb04061ded40c7e1340b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be639f4869d51f723df1870d476d83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff9bdd93761482db2b23ff7e2e8512265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afd56149ec76a71d68d7a2d0acf68d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54928fd021a65187fbc6ab8116f52384267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b57365bc5cabf2e154d0406acc6c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcb0156d6ac2cb28bae758983664a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c257c8f45f8758aa67fe4465329f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e06aad0aaed99c2d3edb957883a93b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd1ed366ee5c69e7e114847d65792f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a2f7188bb997e6e9f269b3f77996273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e97e113a4b2630fd8914e4dc71a906274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed92043783b2b750a6f2bc102ca3734275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b79857fd75786528783e0080608a8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24e1e2aa2186082c42fb43841771e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7245937e4b08c6606a9d7ed432bc8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f6d480820056d1b6b44f4d548cc14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fe54b7f7e8578e13e3ec7c9ad0a31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fc61e659c3316a0f5a3d4804c90ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781a787f0450c711d2429508e1f10c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc731a5cf913f860f3bee460e2cbb3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae22dcba1b66bd7b2bdf527294d367284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770238e7e0fed4179962d7932f67947285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b464ca0fe029c96dc869f84c0debc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6f2a21faed9358bd00a1df5e2acb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547d5de5986d351e8ed8fd76a46f02e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd255971769876a38ddbed232a99dec8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83aa5e0d77eef86d0c94f47f81fb05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade5367cd18e21f41511603e0ef2f36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a276d68c2c9f20a3493b0d2ffc03e66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf11db03b4023b3b69ead2492fbc9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62011c0751849384b6ee148ea29eacb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba174f8719f288a4a80bbd7110f07ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305cf20749cabb7fd3e520a4f49037e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf44c8e4b95e7d3b43fb166f598ce00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1211047b92daddfbf65315903f2367298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5219db02cd1522df18def86063a2393299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1959208860812c4f96e0da516bf391e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faeb0821ab6bd3550d1252602720fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa3af334798b9cc6d3c2d643843f99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8a593716a7df2e56945f24158ac62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e1ea1cede78cc1997882479fd27ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b5ad4c6c9c03925dc8650d0486707305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91009b1ef74ca2d297d9d746bc7185d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada09126d8a94f08728f3f19a38dca64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ade9385044c539b04797451c59602f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d536965283114d3bc39f6e37e6a40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820270a93d4cd1be38dc597dabe5fbec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d57cbaa1a115ad3ab248e0875dd04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4584338bf4e5c7d6b3b2936a83038312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8481df017006f622c4337044b251da5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8ebaabb4edebfca16fd4e43ae9824314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a95556935ebd75329fb0e56af214f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54769ed934c14dfe03cbcf0d5246494316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469908879f3fa86f2b6e35f5030c396c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c2a1ea7e094069f69ebe318658c0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28f2a79a77a3458b06e4c330b57165319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aee8c75ac9f28441f084d84e553299320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe5b6b9700864749704380c5de841f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850b7287fe684144262e399fb787127322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8657cc67939af6d0b5d38d2746ec0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec4dbacf4fb187bf4a669bcb058753324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f606f3e9851d158f04523ddb70aba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19b2fe402f0a2ba310901419faeb54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc500292d0594a1df0027b314401ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0827d09aa458c0422fb3dad190a5a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b737faf35e37cc2441d24480f99a4be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebda6414651443ed0e9e7afaef5c5e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf2d8ee364e930998299a3c4f2446e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f11dd5f17de394c02f46f65a28dab1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a93822b9aa4165a32a6404a2a6ba65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e4761085302ba5758cfb11bb7cdfe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076e981db8aaccb221da7f89106fcb2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bd7b4d4ca2a7d4ee7010c857f6939336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1801b1e2670409f3152bcedcbb7fd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df89415e72f3056a20c0d19631251a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e72878aae894e1bfb4ea8184a2c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21eede934d7423d29cfff9e861f0d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8832189f6a79991671fbb0c85b1587341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad46fa7e74dfc612336703e70acf60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df576eac59f4199b15492d51321db4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385095ff3df0e53eee8daf2737dcaf2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00545125c9222fc216b548367a11851b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049780b2cfb9910788edbc82c06284b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f00298d5efa2b39081fe1755beaf0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c723e5c7f0a9a49b5fb0e1ee7de31bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb96a65d7e7262d3572d4ca70d3811349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36ad15482aff9deb1cb52ceee035bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd0c6deca6803631d7be95372a1377351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4d8b34ee57d101378a499922c9659352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af1ed1c49061b3b095b4354b58e491353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe021fd3595bc23afb0f6c657b2984354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb5d91130c87728b3f17dd504f5c6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d15aa7d54d165c91a8f73a395f08b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a2fb3d888887240020d0555b4c0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2b7a6aea32f48d46914971b1779f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282efca730c5b323a5bc42b87935384d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc874402477c1c1e7737d18e90c445a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859f8eaf35745ba32701bc4b3bd846e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8358913dbcc0dcfda148981b9ec11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ff4a97863bcf82adc3e08d87b32f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa87e0cd27e468ba53724d131a37f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7b7bbb67f3580d351f259db30bee9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5cbcf64ac5f2e3fe1df2a4cd574ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f2ac6e4d0a80ba6dda05d708778c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cd21ffc689c3e9d3a3c6770e32a63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8bc4d72460e518fcc0e2393c7ea37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce6451486cd1b65921e70e768df3d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b970173f522d4ea2a1e1575b11ad3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d42f573fb906d8e58e94f39cd445a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa30e8aa19ad2bd7a01ac3c7258faa9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ba3a383fbf17841dadc04625f349374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da559df6ca3784088a0d357aea59b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba176d68d9f9d346daacf45683cee360376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6f578a3d736ef8e9a6b5fd86ad7ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47994be85bda1ceaf71608f7f0ec00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7244e09d2f56e75d52d4afa356867be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ca84e5db1cf7136c0d192e190cb3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb05a7ede5e3a34087532dcde1b059381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b816cc0828508015e81593fe4657fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a65fa705916a4673e3aafe92ea3fb1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb2cfdb531fcc592375300095ff864384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cce44e7ea0706e4ce788cf38313d47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ea43b645daab2cd1c1760304b5758386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b3ed0f1e99e1a3ca1c3667786596387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f202b53d2ae310b172c4ce1d8b6ac63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2264cfdec163ca2ea11c218ed331d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f2d370517b7106500faa23082c18b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ede373ab591f6295bdff61b723188391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9337f72e6b519116941919751f48068392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e605c6cb5ef23228d50c7443b69b25f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b450142e2a222f18ee57c4cb074de0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0875441be8fef57e375540a5bb9afa4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c202328c96d81309cf28b3221f3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841e74f79c7421818a70b067b221e6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ef9b1c438df7dc825e9aa2dbdf9ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee24b8e36291a16a8451a8c2e228b7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e204dded2ea9f8b4f9614b51faad60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ed6959044e3b009c3c0398fb92785401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa293acde8955f16ffd309d951261514402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62727df202b8be8030d6fd835a4d0b83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b03fb5a7ecf16d3ef65cf7148a928d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d98ce47d097b9b72c9b39bd9f6d17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c8a9883b4929191f487e8392b8b8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692c287d51875e955b275cd24507743407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63fca4f28b5670c4a597a5c9fbc2e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707bab64f5f61ae9d592e4b3f7f5106409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc6aecf71f597b0cfe90311416859410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acef66c5df0632b72feef648dfadfc0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94c5c2e16a7de87de5f3a76bfbe7d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88230599899274fb1b365562a90fb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d525513765eca82b9409515f77b1c6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbddd5b8001aa22e907aecdec93ffc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162bd5002a966b7272ccb566c5fddeb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fc5e6ad3f891fdb8491015f6dfac7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c64c16e65be62624d0afdb54697d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ba062c6f3c55e6f154260b75cbde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860724921124ab3a0f42690d7945ff49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85408f87bfa6e0bd0c2194dcbeb96a5a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e946e3d9f73a55a8b01cac81b6822fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14769f269778223a2f7ac9b47fb53d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a57a65b8a45992c099fcb09049738e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8763277ce370177669bf113124189425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6f5f30ebf1a6b612a518bdf0493ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d59bbc345b7e3f07ec4e9fb1542c1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f315d62c5918acf3764ac2b6121f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8e79af6e3eaee182962ecea9bbd16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed42b81abdcd62e93eecc7d6ca94b6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf959da4d759ea232e332c8387fc40c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86efe76c774aa1702b94379e311b9c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78087b66093a49d7857422f230bbb667433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f85af093b677b392d92c136605d3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846791e95bb09a1d28af7c87864b6c14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6f79648b23c086810dbafdf5dfe6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db7f0540a805c42584ee3904c9a751437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2404e08996e11a5b0bdf38d0b25944438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b13fde2c9d43001aa89f607ebfc90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7c210745d5d326f9b31f117c9a15e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285095c30b8ca98022d521c1761c0a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1049204de2170eeb672dac564544dec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eced758f5500cc6bda89f5625053a1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a027a5d6a512cad7d062fd0d5ef73a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf048796afbd7898a83e08b4c5e113445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b55721623826b88d653ee77ed7ddfd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcbcaa6eb201bb466c9c28a389b5c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75404f7633f907cefbdc78a53059f5f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad71ee58b51d49bb12c26ec76f856449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3de8454eb943a4f668160867ecd775450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99360b3afcd29d1f2602206f1e3a1e06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a5be6169503446f437bd3120bad8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ffa72850431bb70899dfab30c840d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91144ac0cbfb9dad91e254ef18d3b0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659c4ba87a62d6811527ac44deae2c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e58ce12e2eca779a9740f0eada88b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37624c36ae1033041ae29402c7aaadb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018b7695b35a5b448147e1151d22f6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f1fdf29bc111025724178a3d87624459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cd6a55e484dc4d3c791530aa80347460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d7e8a2ed304449dd50e5ab5673024461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4cfa9905aabad8b47c56284cc7747462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ab9496700d18979c4f476db0e851a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53311c671bb1f62ad1857d32d3e1cf5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331222678ca72245ad08ed4d355adcd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3950d606c28310b55ffc540d5a7430466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d391eb60d0586bb8d25d834f8e185a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c7f12df8a7c6fdb5856a3c0910f3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dba46198e5bc1cdc901e5e356c997469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d9d45034d2a28af19d84837d1e0a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17647d56ce8fb13993e96dfc9b5b50bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ba334efa95bea2939753312386f1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fdeb42f916c336efa983c62fa3c4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68679c71b60441668e19dbe2caedd895474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fe6e1d684f578a05f2112e0597606475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3c9ec29a00c2792351b18f58f3dea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793679a2deae381d96c2c456f68f7922477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f6613c66880ea1495e00f072be266478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5a83e0e4dbb5c68fdc2526b525231479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9f6ce4180f0127cba09e5a5762366480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f665ad5629854d97b7e0cf703808f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23840e7d14186b13b25966cf7066d6c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de48a63b80eb6a5f0efc2c279b449a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78455d9334d1c4c206a71b1b6d24d13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778337143c7d874b639fdd00762ae44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4ed1f31eb233faa967aedd770f094486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d05b8dbdd400cc728b6d0d96b69d1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498adef6665198981c425b3c4a333ed1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f636e24880bdf7895affd5385dd543489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de37802ef874e721cf7dcf07af9c4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15991ce8f89a00ddd1f29cadee3e09af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd36f981ba83afc0ac3410b9b8ead0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec067d301c282c77c2458c1804a2c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74e456c0651613e4185270c36efe7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274df57f494728e87dbfb896cad0cf5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb1b19b081f317bcdcd3d9b4f28593496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db837878db27a35da337a3d5e0ef49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d818a6fcf1d0b4a085215c3530cd68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd3a063e0d6fae768c5d3d2ceda81e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9bdb8ac213b5baf44f3742f48ce88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd442bc604492817f777114660eb374501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5184e5d7392a2f9466389223f791f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdab159f859d1b9a8936949c7e6fb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3bcb3d52231a0b40040059c26e7ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af76a4eaeabe06d58da0c6badc7dd88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ce67d805efc0d27c0243b92cc5f4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b61bd308a12dfd2b232c2a458620e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e855649a70c9b795360d92acd62cba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd70ad73a1e31079d304c31a213f2ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b4c8f0f83ec3d0b4fe109c122f03d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3263822a9f6e588caaf1f8cd138b8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f23f111cee7b24993db8195e6126d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf2d4222e11fde93c33d1c1884b749513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d6a5beb9a1c5756a4ecbe0e5ef70e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6330246c5b98d97045fd908698df66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f3b57bbb04a36c900e3488fc58283516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708aa35c94331865e5acaa9ffe99176517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb3e14f2e4b1cfc681ed969c2371a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10375a338410443de1a9e6897d1ab4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95964792bf272f673294019071356455520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bc565cdf22a4380fab8097805390a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204ecfdf333cf041d34e1bd9accb2b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d114b2c91f29facfe11982806590ca4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1c57f4846ff1425788f6f4f90a529524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414beeaf54091f5878a92cdf39f0fb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ede72bf5d0b04d484a8628bc4a1a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0f869efb2e73522ca6cbc50881b73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6c9de03a8b878ddb10c388f5bcd80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b0306e57c249c1e0ebf4614b4271c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d2ed2fe8ede31d3493d62f271222b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c26c29bbf57d4b441526b7eb96c46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae243ad1f04bca1be6a92d328405807532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efb0f85490a999dd45dbf17a7e0482533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44c3f922e43734f5125de451245005534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384caeb227288f4af0619e74b8b7008a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b2946f670d64fad0db3ae2ddfaec7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0cea1eb94264aa4f9bd6ba45b062a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b72ffbdda4e0fb56593d2d4e08f9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0184ff7e3675458e26e07ddd045808539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f51ec6af289d27972a31cefd922fdd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66d566b427fdd9dfb6c48c38f7f7ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8256bb56979c3beceffe8f1a2f99a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d39c4eb88a798573b57b7f9fbf1b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb77f478773a7656cf04c17af5f13a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98124639e69dc82332d4b58b617b920545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50819dd17654e9d880dc3ee2c59212546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812e4c485ed26e3bd4feb0da9b6f7f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c005c14efaf112ae13e2b698972ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d4ee446d399bde8c866f146ed9b05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef250cf157541c9f826b18d6bc6a7f41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cead421342b70f467d06857feac6ec8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373fd54882236d4683098b8b413a6ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db40fb814525e4972b2ce91b54bfd88553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213451581c6339254d75f31fa94f220554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6552e0974dc3fe3ed192bd53d301255555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94e547981ebf27a74afbe6fecd9860556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d16e26d3ffc347edd05d3f19e5cdf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aae25762bdbaf29870122e469013c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabf9948114be64de8ac94d55fd7460559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200522ec101e680baa3075c10d81386560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41571be41b6e5e3f676452c0c09f5ba5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11258fd13a7c8899f322f80c29a9e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2d28cffb95a0bc2fa82267ae0984f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc5cfae03a74566f095dca1939bf8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e187b841ec1ac1c935f57b7b8a47a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c406611390560087bbf66bad9af88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcee65e1ed3ec5e49f4318779f260ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f81ae8af659645878103f38da5ccc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162b743e85de696a23acfd59d86dd6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63883b2f5cd4b3068ff6def8779ecb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf9f301211dd7f322e07a72bf44187571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d969840fad106448748691bd3db6c2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56e0e86acd739a639d038f3ba4a2e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ac51ce0eadf36149b5ab344ab324e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a91dcead2b28c88d49936f10cf49f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830748949bf724fcc31da698c42a301576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f1f0cdeace3ffc3c931740d7b7d1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b47350d978e40bcd394cfde9bef447578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a54a841dc92c05bfd0e2e53fcbc5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e50606e7084113b3d98bc8c7842f44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b69085906ed61ab94e9afd280e5d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08c95f0a40e28c0d9f1afb2941f96d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6d218cf5fff185c0a58ff620777b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ca3f30a8719013400caeb172e544584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1295ba11715adc02b10ae69886af5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59287ec986ce745c65154edf5713791a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfcd1a9a21dcf8de49fe96a62fd761587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082a40d2fa07eac2fd6ad641b0da45f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d508f052dfcc5c320a5850d0b9a7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c779a0cb4ac015edc44e4dc7b314ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ce649274bd04b753049599f0a8216591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627b9d075cefdc28348ec06df81d7b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b5f419a3c28d1d71b0decf9db5af7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09e9eb0a084ab2c73834fa168401b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49907ad94643cfa48a71b16287abc9f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe98e9e612b0f2a0e39bad0d3e27159596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8ee526d4f80157648b3e79d9f40ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48833f7237463282743c82314e381c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d37c0e98ac179bc378c9bc0ec75ae1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b327b200cefd0bb6902cc9f3eec5d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55e3375e4b558e2b97e4b556c18eec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce5cca6fd1b132cdd06275374f33e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5baefc007e2350087044d8a5b6698c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b877361a726e1fe26cb4a9a37fe703604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22088caf72604c9ab8d0e1df89c089b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042d468eaa5c36f4856d0dab004222c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db4de3835722d8742b173937c14edf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e59c92404e40a990ffb0a5b09a7ace608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36399860e889f560cfe6a0842eadf641609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb292fa1fe026a6a01eeb79cfbceef7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207436b4828a5ff1f16b4b2bf7e54b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b18dbb8b1c26610c7fd4e9849fe6b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949c41ab0061092b9c8bcfc7c49f8df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce57e0266b92b31f1e7607ae82b805a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf823c3f0d8e1e52b1e60ca28a92236615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2fd162e03898858e233809836c61a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ce22c868141bc5ee8a3109026501d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e074379c70b3ec32802f73b8626aae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a17f6dd7190c63469bb4e123fe5e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1ef2d976888392f601d0b3e82b130620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735732b8305af92d8098092e5269997621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ec962d21a6655a558c51f2e3d43ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fe89b449878dc8cc62afa2773663b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794be7ef5680c93cde5a203c628d0a10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2846c4913ec9cbabd8ba1a05ee293e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5680a5c362274d09add91943fafa7b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c7d41b6194298dd0895e1a7d3e7f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8c5c33347f30679ac7d3de0b25055628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fb218ef630634a9cc60a5b6a42877629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc646bfb88ac15f53b471d75320d0ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6933f25fe52e57d92e3260e2d549921631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d423886f320014fc671651e51097af5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61d215ea1c3b31cbd753e36bb7cfe6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46be93601cd3f510071ee2d2a9285c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e8161a6ef1473d51894d27ee54efe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5d3de2f2c251c2529e5fa4b12519a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e25c95351133c61762f0bf708655e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d18420bb4604645da92572f7ee019638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a1a60496cad56807bb60b7a1c63ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529049c0db8652be1cc171a25ebaf08f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b54427e1b23f38b5e9eb28ec87151b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228f275dfc6b8b60cc8deb520b944f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eaa7876fafdfc98a4adeedb47aa6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d71ab26190fc9fa2d97c5ba2686a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30286b1f66144d0754a48d5fa16b34aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd193e2cf09551b0437fe606ba11d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93600c83253d6e5070c37a99366df0f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6527cfeb9518b354c73b6ce27bca68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7007f4f815bf75742d1a93c40e9f8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7db27b119249d56bd0eb30513f78b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab13c3946f2342c8b96bb84d23241651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7948b9fc53665a805cd6e032a9d29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70015a8748490a327b555cf6fc54d4a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e189a96bedcd57b14a3234f2546c90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300f4ef3809532b02c07fa50a52daf1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c59027589493e98eaaa46a5f2b6390656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04a243615c74204ba5f6daed02b76b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957e4cf7bb9ad9357e9268600d1b6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aee76cb4b8369f5e542fd53d50a9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b410e2f677aa47445828b1ea50a5790660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b482a775e6a8fd2a1799456a7a03a06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf98a17e738e3a447a82487524b387662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6fa1e55945a723b6dc1c615d7ecc5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acc49d00520ad790cd35c7ee8505e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e7b59b205cfe4cfa99dd28ea7fb8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a9e2ac24e0d0e4b83b8d3af15e89d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ca9984e972d8567645feed641e781667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b43ef1db0ade89b8bc460e07a145c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe473fa7f5384603a36d7478e740236669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf03b23db33e7c5d425c0d2760b4a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed4debab8bda26df880667b2daee05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b559cfb8fb59168695f80f690f89dd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6102959129f3fdbcc8ca2086424c59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd237db4c67a4d138b945316d488dee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee3af79df6663eab0749d21d721806675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93995013615e2eb4d39f9c4112f73140676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594aa52f7599653c42f6aeb140231c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbe9b2acb936916924acc97f0ade50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a25617d73915191138c933536089f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f295d62c527f95a55d03a3019c76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfb137d57251648c0f15b40b82d814681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25c18d24a9f6fbcbba1b6ee4d34b9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37029ae8fb5f068de6813033b1eec1c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6512d5502c6314db3b36fa124200f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21105041a5e07b3c00651d721042194b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0c356919dad62142243b74a499341686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afcfcc3702c0ccc75eedff9ef3e115687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a7308eda44024fb54256813dcb457688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7589714da7312cba060b397fbce425689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a41113c69a16a95c89bc5a89912ba2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad99ee01c8a1c37efc0e94d7c5882c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97218d2426ba5b42fe4dbd67732a99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88a0bdf9738b1451cb4a3073c452ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb07481b87043a66a9d22e06629f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56673a1ece8a24cc9fa82ca9f695c8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756004bd82db58cb384929fb32894d30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0696ef69ef123e236ae9445ecb1802697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a107362b2612c74b9d367a0ec3df1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed9f0db61bf4a7d67d5783212f1338699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550d600066d60f9d3900cad110446a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80737e8c81409d94ced261132fe60b1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269017528b059c22eee815c96927252702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eab429555d7b1f2dda04b7b7adb7e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2749f6b8f2e8f269ca1533ea7420e59704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec22745a4fe0644b27b8eb30127e522705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c26e82592e6a20baf41d57153d0b30706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75937d4de49d1b92064ffbcdd61a8a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24690da058c64579581f57d493fbec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c52df971fc73e5e71d8ba14d57725709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ec8b89cbb865287c9a0f2fdf08ad5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270974aa52dd501aadb9b851c979020711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272033f7efae9e602df5d082ac48fc39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b273a4104befc0489fbda6744dcc7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9fbd40482f3e9db836b30dfad2ade714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdceadf5a78f5bf7d2caa45ecfaa700715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bfe847fb4a2d61800563f0f62cdec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751f0eecf51ccfcfd24af28610ebb81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b4fccbbd67cdbf2cc6856cb39b1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaef5efdd64cc955b520c086bdd38ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055459cfb7d96b5c6d6cc36d487a651a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d26db14283b08b514ceae3d8f160de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08bfa910b4b119cbd5a3b679ce4e79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beac33c2186e575b8dfb228087bdb5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771300ac694bc56923ff99856e7989ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d15bde72e9ad6fc38e2c96cada2010725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc5311b29ccebed13b57d97b687b9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef154bc18a1433da3a65b9297200acb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cbd65ec0f4fd4c83ab48e2fa7e61a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b40692d80ae06cfdc0236af9c915a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b803acfe3a6ae2a159e7c1d55288d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c64592381fc28212bab8979f76f4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caddb6d30a879023bac40c3a8fda6ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae87369e0d636212f919c33bfccda6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27e12e4e077a7c6dfd01fb24f01c25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1805408c3f053ee4852bcf55386747735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727779c504a476d8d65a1fdee2a84108736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68362e7fc2b12bb58c782076ea7069737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cff96b95bf75ffacdd5cde84ddd55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277d52e9d1c3229a40d6d59aefeba2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f9b46ea6fa090644f6854c957ba0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72cfbe3e987cbe5405fe4ef6d7b1ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079ecd44c55c6dbd62149435c54f8d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24cf09d42b6a8a58d5b1c7c5265d00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d553ffc57fa3abbf25458929398da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4daa2e4e34e2270e67d155c192caf1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cb2f197f6607ac3c2e7ec2d77b3c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eab219230c6ccec19eca23989dad3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4aaf6389d778d268ae9e296e0e0eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe392eb27ff3c322cf8b365a00cce91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a03df005714501160cee7b085c05e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441753d540ba8f7830937b7d2e37a39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b5b64d6ff92ee26780980d5747a9a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df17c0fc0ed29354f7d2d4b1df7751753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d56de70f7df52e7c686c9062fd851a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a3635f59b67dceb710cf41ab5977755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2032f81a05ef587a31e02c79048c4c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc76cdb13bcec92676047f7cbdfa2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24837f66e02b7dda36113a56d659dac9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f867ad1d6be8ba7de5793501729b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b860ff87cd45fce745d4ab59b492e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3e4bd3d452e7bab6d9959db3433f3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243d3825e9bd7ea2dcdb10d1e9c74c6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70449c9ba4245aa86946b79a50709e11763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c8bf2bed295a1bb45e927d9587d39764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c149ba6631e602dd4edae013c9152765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7b6d27442be42e4edfd17841d5a91766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528bf925348e433d4e181996f974c16767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8b161782cc8dbaac0063ae91319ed768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c958c530b048ff3d067c869f58708769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345015c3f4774f32b7d077b685b26562770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf84083c8f5c02c7ec9918f0ffb6f61771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d9a8a9ca67d2f177ea2e004f9c659772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a78994d56220fcd29d9f3cd948d35773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38d0faf5af9d9dff5b526f2f6dcab3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509fc71636da2367e0ee7045f76c21a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1fee34cb545b7fd56c45ce8fa0988776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b5ed104bb3c8826230b5c8f9ae3f6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480bbf945a249da186e288fb51a23a6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999488b252ee5090c150252e3bd63d8d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0566e3a0fab2d25d292d0e741c8fe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee1819784144be8c1b1838857b5303781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5f67e16a0c42a51d4a50dbf378cbd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7563c9e8007c0dccb4cd26cf45acc56783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03364fcd745a1cd3a153b2410eb7f0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f5a447fcc16b7cc721aaa0f9ee6cf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814a0f7d42c679afd7d9566e6d480ad786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c72b03f12d55a5ee20339b2413e799787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704f31b55597386c4e9acc4e7067cef788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ead3c37548c11e314381599d43532c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f2e54bc16cd186258fc680a5662a6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ca723ec201cc7d3e3e63b6ec650b5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e3d65410eca7d8efb51ec3a827a1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76be69de74c0e55dcfd88ed9a708c9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41e7406cebb8a98dc77232e3c9683d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9a77e869dd771c13559f2b0e31502795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da187edf442080e152e28d1f0623c5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2c7973a9cfb57b50f986b8d2d18dc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4389c4c8228828cf76c854719565a99798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3245229fcdace447d384db120ac57fd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5f843dfd58091b5339cc5f8661fa1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716566d40d0c3bba0e72564a83f8df0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f766bf1a1fa6fd4d09a5ffb6cf4096802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754830cc7b25ec8c576bb223e88c0680803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa873c9149220a2691a47fedb165123c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34cbed9a146b570e6cbbd79cb1981c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19752dbeb3964b4dad2893737361d06b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451a8fc58a88b13c066728bc94bafa7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf6c91a50db1defb4dd267fd42464c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a95b55f50a82666f4b359b5b23dbb0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676031798182f19dc0da510bfbbcb2af810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f06965bb8365a7cd84ab665e72c39811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720bdb91715396d418bccd65f60a5ff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5276fc3db6123a21b2d490ea2f8b74e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d84800980a180d9b301fdef06f4420814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2de01308d805eb444aac4948c0395815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dca6573400ca9ad276f755c814abe816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d17dc000b7473f03e99c3328fe372d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168eaf0c48bfc530cde4a2df1cf1cb5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9665cf13b2040613958917cd2db86819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84d0944c637f044ee86ed87e577d3f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03961504441c177ee6f7856e0b14d469821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38bf71fdb2864ad13f0e7b935d95411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcebe1a6339a2cfecde9728cd0d5aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4826b6bc4e61435c72ce7b755213c633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadbb57c10938c454408dc9b0bf2c404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b35748befcde1cf8536f883a9f76d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fdceee26eab8a04e5f864be37e5576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b6f747f9cdcbccd04baa3eec47c3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad929b72a894299d6a0eae6097338828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aa23bff3ce1166dcb49071dd299829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fff683a2bc90650f8c9c1b60d0bece10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57060d76522c4ad7072fc89906a9434111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb5932745da75928ba55b0ec1cfab212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e5e75efd09a354fc966c544235a3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d1e9cf080b5b0ad61109af230949a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03680cc82657d279c8e33ceaf97ae34815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761c3a3a5ec64495a68fbeb46f12c4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e1a5cbcc54f3091a739524d92a6cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276fc1861a03d7541457aaadbf9987a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37147d1c33876001752c81671d3fe6b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbedede37922cd3a0c5ced0b686630620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f079096677eadeeea6c892577dacb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2227de8ddd9938af2cef0f3783cadfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9ab17f74134db718fd64a525483e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11edd86bab734bc2c10b23e09bf2ed424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753886d1eea8173b381da89664ab2c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4f8476edfe62230c52890d25d174c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1687d1bc727d93012b116c601e90c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f960eaec471ae188d897e17460bbe428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cee67e3b62119393ce6502cb0c7ff229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d47be851a1c3ab50775757f373c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6a6b0f7718e6cde5d4720280556ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72030fdb99082bd7657941626d4cdf4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47e4b9664ba321b735e0773ff1154433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f79c0bb08495e5bf04f3d777c6412634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450af36cc6b254e732f45b60c598452835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ff265956c3aa53eb9717b113fb47c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7757607ee7af45befd8617dec4b7a8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ae45a517c7ca031f7b0c66684f2e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bcd22bfd5fb17fd954dd1d5e1d1b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c709ca34e5907a767590fe11f176b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4bdead28f1db4d1b19f244b2c51cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7197aa091d360e034bff48f23828c7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81681a3ddcef2e1411db8e6e0198d1d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7a341f52843b98f11fac15b7d0a1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc723812e2f0a432dd6888da0813c34845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf8d7fb86ab362369908af57f8238e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ae1c4d4c33bad87f837ff767254f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceacd9241a784b61d32fa41d62e9fbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c83490152bf873cd472c278726a1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192e3632e3af7693faf309b6f87e69750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d91eb52a92fbfba8e3ebe3c33e406d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4022915ec2fe1315087f4e9c7f0d9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b992e96d6927fa23bf60862d865e8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82989ff854b4ba52299054d952b235154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad93ed7b7b5e2c2043f5f25f6466ce055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e47e139b7ad623dc7653676d747ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20076acc0144a2232265478db51b6d9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddc4bb6e9fb8aac7b51c1d90d7f72758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcbf7b4d32e2832112304bac04aab159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94769be4b7cc47de2cf57c0fb40eacba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933024e20c9b2ce030899aa3685b7f0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5188dddb40731295676ee9f0a117662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbce8841efda3c1d5c10275963df2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68589f0f153a319a44ac74d442fdb6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f23d9af2067e22ae878c7b642851065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e76f4fdf1a18b809c12e0d625d27066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ffd03053e3aa03df67ca6ab9e51ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c69c25c163f9bca86344b62dd5f7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e6828b5ee5cd62dfc5c5a669c43f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b38a7bc1c6a934eef3e8eb2970a7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce71e2c1197f7b9a7219fb672db2f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506ef23d633a461ce69aef96726dd2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3546db46a7bd8f2a6a833d9af7f67573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4130a9b00a900d2c217229282b2b7ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359503566dff3e45c5502fc02838b18875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865eb53cfbcb9152e645a1bf769f18376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0ff306e1bf9ac4a580714ef9b933677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737071e9bb4d463990a0db160c3ba84278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b8235f87b697ad0eec838ab57f5c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0689e39a716ba6f8c3eedb44fd17880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e7a9763d9abf0e00bd10d3f5ba50d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3bff15871ad4640d7d641b0f7eb5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bd49521012e52e3822ef80e59ba7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5d908a72f5c2763deaab5f3d4b5d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac105558f181c1c6bbfda3a9dcab678085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b6af2c11f9df42eea26f7666d275286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b22cb6848ce3583925ebf7d1cfe7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c2b237d12723dc975d84ea7e4080f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c11560211bec2c80c0e4c0fc7467ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde2621ead0881fbdf8ed87367327e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3a806951b0f417e6d6f01a48c26ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0198988a3d9cee4ac5327d39111ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e2e0d8a4b91869f826bc0d822433f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01033eee7a19557a2e830902111ebd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c1352950110fc8530985f2711828095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179de964362c635866d17dc346a1203296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3efa7908232d251b6708dd9bf4916697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca06bbee07acd7fe857850aece119298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d129fee7eb3be3b735e421767503e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ba942099cecdada612e22ada7bb8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0c4fc0e6e4187df56c4dd02d56d94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9748e851fa884d6f6190dd97b05c849102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f7856b07a52278fad82457aa0b421103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e10e1c961601af884a53a5368554f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc11a9587cb6f70fe6e89ced97f7d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dfb350f887266113f5cb30aede958106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc553de0f713e19f903ed99a8b4f30e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9444fd7c4c5185825c6d6f0503abd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cef6cd007d0c95d26f5b1ae0987855109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50ef6dfbd620d17ae3e5fe28e3935a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6b3a843e6695b0e10abec51558bc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dcd38adb512cbe6befdc181724577112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afd8a17ddb510d33f767460d5d69da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee1c019b443cdb354a32366cac5151114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd23946cb53ea79281ea27dca044c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f383eaf555e80c0d6348d825715ae1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4addab5c1751db9e3a077b6dbc1015117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede81e539f95bc9dd4692c1ca4773ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880592f7cef62eb0c9969f84f7c0d887119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca13d100521f7c001432e9ba8a3f5e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec1059e48296e6a27ba063291eb079121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390395b1d8363978c8da05bfed47910122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7294755ec955ba946a668d276844ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500dedfe02ec2a9246a6813a87dd963124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60226fa0d8266b277390dacbf04e88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbd67534d6f18b9217c38de99fbfc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d70cc32e2f00a2b46adf4b756d6ca9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4ecc8d31ae3c9eadb4c17e8563875128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839793ba562a3c3a0f94295a9f00c209129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f43c036b8a68d5a6611e31b0cebc8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fb546008aa4e8e315a400201bbf1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526ef87399c184ae808ace195526d46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6a314ea2ce14ecb9ca26538c0cb1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f98d2702147f1a2644c02fa8f723e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776ba276ee9398aa375b73bacd8305e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0a91f96ecf9fb67c5c79cc37f5e86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03249facbba85dda480ff7e9e5aa85e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162413b70696f1db4269192d1458493e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94657e10f3bff97d6cd8519b4ef246e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656719864e52bb0f13ac166dd7f9452140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a9dfb23e4c2cb1ae1fc542fa9448a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626239b3dbef0813ba75779900f1de3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1f775ae7b4846b357f10517a17a9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dda071464e3fec67c59a5cc611d324144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b59113625a60b693bb9ce31f243197145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ee2aaf4f18a8facc5d1f8eba01a64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bd9c8bd52f37c773d5548637d79b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f830fc09bf19677964b3455c80b02f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad46546ba8b98c5261fa7e2b2f6f6da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f51bc5d23d86ecc0032b961870fd8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f20f80ab39f052c34dac7797bf2c7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aa2185dbd44b651f7f928480bb6fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea9bc5217c9f35acea17b5e709393e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e4e71f14ff57c8c8d6a2c83956a25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eb0031c6a85b06d975665aa7947c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccf13f56781071c4eeaadb3e92620e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaecd18fd55c001034d820a7f6bd3ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583bb7dab8bec3d1077fbaa79e4a9a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc77d234012f543c664756b050be859159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b2692f42c14d04c756219c746b12a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbb4f544de87bdd346a9f7cdffb21d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b9019435aed30cf6a0ec487b67744162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30805dbf22e84334b28c65d6e24d76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ae0f9f19c5c910c946aefa1e56f20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9016adeb923153c3b52ade0501e27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e103a5a4ee8f863230447f5d8efc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2181358c05149183389f3ebf12f83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfe7671cc6568d69677b12553f4851168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89e93e3625fdb7cfde885073e3d424169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fc310be7c3652cbeeea4494808089170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc51fb3d0cdc5e4789018f04c2d2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06cad9d97d9a1c7dfd6ebd93106d40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fe016f18b08cc4510e304af90741a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f2613ca8b8a9912bdbddceb0a96b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f545e15cac6ce9db264175005454e0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2881a9edd8136209824dff9a41175176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41fcf9db7445e0585ad6ab95178cb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd05751d4589b87258b5b6dd4cf98e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d8d1d03a9c2d13b172f09bd7c12c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25c5b2d0de2a52b894f7fcff94c1e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7b2231800961eef881e0e79ef821f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485347ac0083638bc65c575226c4a10a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aa73421a12ca7315e9a65f868efc0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e2d4ef3fe77f188c3ea827a231d30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26256a0159370ba0f86792d2eaca5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43d4aaaa390071acda8a797636558d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6af199553814d7a0be02e868197e6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb27a85af53fab72be00a05c50c41c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f682abe8703f49345954923aad6e23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b05f7a07e4bcd1cf7c6105dc59c53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf2e26f1aaa09b1e2be37385759a37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73c05ab926d41f63203a7ca4515369192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b17d220411259ff601726a2903d126193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a108b54a3a0643a138b14dcb3d7cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02ce093b55c80fc5185bd8b74a2fb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4f9c2d74d84b9d38310f360148c37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76911b95c763992fc3cb163e14c7195197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dad4d5058ad000f39323da6af074a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f11e00c968d28691215312b3e97a60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ac221d63080ecf4da677218ca8ab7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd6250b7fb1d42e4352cb7ce0f04ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7afea6c0f89c79e5a89c664f652ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbbcc720f0bf2109a0beba8bcfda23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf00d3927a31139d563c9e454f2cff5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cc4871e2140fb3bc98d6e59d7852c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6b1f23d12beacc40f6c3a95abb331206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542b79bb493dd24fbf27403af33ab8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ca8d3c0571806812e471cbef2d00d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b64b6b4ee5f1e23d6d7906a8223ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca643c4d01ea73fef867bea01b54dd43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14c4bf0378c77d787c281217e30150211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259c691ce08ab3d8142c64841b09067212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c0a39fcbc5b0c32863295dd64ce22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac10ece27ee6756a641bd570e89f947214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66b72a1c0b312b6488f7b01868d70c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad304685b2fe64032fa444b791df10b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe5ac2dcbb6946b4f16f6fa7c63ac6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26fbf5e22e8807d681171806be89dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aa8b676c5ea3e7e2acd8ef3bfb21a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99862191606771c23c44e7be39d6e2cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb755c3e50d6ac5702e0b4c350415d42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914619b1e4a38011e7e050761035dac2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81385b6f94caef35f285764d76caa2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a745a307bb9542f82dc8a936f65b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50f41a45b395f50a0de62eccdb59e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa006b8fc0bce2bc5c8f505c75fcb9d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1db7ab1ea3def68b7e3c484fd7624227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db368b3f702ea12aafc3cf1230001d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4613a06d2d5471796f0adce33c6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9f8178916c63da28981f3dcdd71c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f4ecb18788c30447fa48b787ee997231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fc645d985d8025e8c4c7c8e1a75cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4606b025ff3f99e5f295736a28f92f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dca46ea7430d7e0f9ba2b6aacd2fec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73899027cafc2fa327cd30f141bcf973235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994885e101fee8e79d48c534caf222c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87595e459851be4eaf37f0087a938d0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df121e9ef32df8ec17809a907a56ca8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fadb550eb282ed4b59f9b82776a18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230284de41a56ead54563c8a34bf4a5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647a98c51ccd9073c5c8378b79af917241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae983786bf2738abe0896973819266e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd97fce848ddd971f99f616c4933f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b8ffb29d1803a9203de9dc57ab78a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc67738f86ae74bc99c98f776f152fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d81b0824d416a361df4881fc28324246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e30218fed3079eea9301cec05ed5a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf145d9f751a643eb942e323a9c24771248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86763ea4dc092aec1709aca89c33e9b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565b452e994683903b7b287f0a0e8c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a38bb16d348edfdf8c5faa9992c7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6fb7801ad12c3613714b7888e31b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c7149c6a5d029fd60e1e7d300da6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851cb61eec0000a658f05ac93cb1f33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606eb5cb963abec5ea93a8bbb65656d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da4de4bc66e507d230da2df73348ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0531f5e1e5d489d7b234a9367d08fe0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e06daf6e9b7f16f03e2a0096999a9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca1f34be28807d82517da1daaa9474259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be72cb81cc0edb27b280efe7da6333260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953baecc750b7e84219f546e428ccfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e69315ec6a8a918b4138ada0fe308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd8ee9c062fd25b40c578eda17d603263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ee60691d03eb47a7ca9c5f6259910264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b07eba8a601e0be778acfe561578f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acb602384f508b8a4399a1795ca83b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cb256a9b14c6fb564431203786f8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e1e55484a612105c0196b25c6daee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4971220eb0ad182c9ff0137b7f1dbda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d2c1cd71e33675b62938a4ebfcd4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9595cfe472bd744fd91452777aa51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fcf18a58335d1fedddfe6a1849361272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf7b43d8baa7923ea0cb478433702a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67423df342332577f1d89b2af1bab112274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a6a46b55ee213bf72b5ab24f80691275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a28503ee774358e5234d45e18cefdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ec31557d58dbbf1930eb93d2603e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654850d275a194d9b049a86934436595278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561ccc9fed1a78bfcdfeea9a7cdd07d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62415a20fa022226973091476177a0e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004fe3a362611fc16a79e9a18199a91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d50b82f65a11909e9e6a49205a3541282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0a8a0db9628e001ee3b41931cbe08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72902b8f6bb3d47518009616c07aaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838127320131749acdd4ae02e800185c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a7afd8b40d03b3d924183f94dba45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc974b59010faa589b3d2590cb9dda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8326d0cdf5caaaff02089d5cf0ebf03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17f8d3838e026b46843abd572175db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336644a88d90a95186ee68cd20579e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f186fd15112ca0590614f08ee112542291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba80d0c0d06c6575cd696f2b95adb01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612af9f8a803efd5de402295d2dc0e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69728fe9480566264b0817be36868f50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb438385f31fd8b9901f82345e8c5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f82a1193683f9f1db3f56a41ac811296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc37ee7ce6319a1381b6fd911b72d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9677a1ccf7ce3f30fd410fb1a525012298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c79014735a635f6a7e9e63973f0e24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901913e38a0351d3f3454cfab54f2137300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22308494d56309f1516759ac215fe2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325080df807da86727900a58cdedca55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194dd818a74f11ca36f0b954e6a5d10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d075c1c965d5e5a8da7e7857f2c9e40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215b3a02117ef3113d8934e98a84b2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacf724721e036a193c314c1da61428306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d5ad3bdb1ce0b909113928e90a74b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cf2c8c1160021e995f32c7061df3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7f13f52d8c426db6e764d4795d466309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a502c6b369f9536fdfddc7c197f71c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2047dfbbcc2898307399f7e48654bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57ef9bcb8578d73a128f62ab918263312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe484eeea3dbda0c24f63019b8297f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686174bd3fd1cd4cb0366072275eed4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bfddd4d83d6e6d59a198d10c092b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272133973c74b8fd3f20b102aff9cd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc4193dcaaa716c1226fe28b4a049d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059257c41a79a67e58b25b6fdd58e341318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8df5deff995cd23ace009f4ea2fa65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8b9c2d064c729caba95bf91d88745320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f1ee6f6a44755c3f70825367c098c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b560262dab61d374f38a32354d8e7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e800a0c48db3d8389488f4889deeb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4982a47f9451f48109193f9e6b61c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4fc090eaac116d87f9222f8eb81a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34da8f2c95a5ae0f38dea5e453a494326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe79140f1b5203467b80af8b10d6ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe873bff1fe93e3170f075a58cf3c503328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4aed8a4923d263a57dba3f0f570d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d4cf02c59c35dadb56db2daf15b14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a25afd0c2212d7e05950ec8efcbaae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895998e3668306cefa293fcf6a4019b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b4b83a891943a8a5653ff8fb99dbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dac7dc0bbe691efb971dc5e9a390f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4840984b2ff64f723dd68955b07863b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865905f8f56617cea1b4e50d6416bdd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe3cfb185ef3c7e6b3d8a602916f5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ae6c15fec271039f7f3b9a0112d90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abefb87af044acd0f5f751d4b6aa89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8177432591f0b57a14b9dd31ba2808340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705657a6c0b3a964af9fd2410792f2c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5747e770c81e35be34f520e0b72def342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5113a75233093e1e899919c98d44e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6ee6d55d6f0bc789b8d921c1a2617344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a9a65e5649ccb576d06d7c43ae551345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc11692a8c1c3baf06294d932e1d5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9049f5c93e57ea8d24fc55093fc5b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f2de533aa4b0c79b52543fee7edaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e19095f999a9575c3579a60eef3f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9a47e52252918436ffe8759d15986350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e60bb9e2ad2c0d7715e73f8e0f2c12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbfa57e8134269845163d2c303a21f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66766591a7ef0d083499c69d2b9a8031353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdb791ac996792618afea34c213f08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ffe4ee91f84108130f8387cd79024355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafda6c63b1706f58b1445257c992ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d22a1d00db4769ccc0c793a9db80bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af4260598285ba7b39fa819e48655e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097947cc609c7519f2e466e1520fce6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4018c4d100d7fc56c2081390fd82a04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cac55ae86f2f2bf2949a6dc14df100361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7643a1e217d8a672711efd619c45fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6dedbb6beaf1507569875aaa83e86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54b42850a76268b5b31793e2b7f177364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0a57668066a5c704d7097ae87013e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187189bb29dfbb2c4297b88ddbc8ecb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d2141c78941b31a42f74eeea164e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1421f35a5933c01803f751e76feca83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a38d0827e69b0315840b974acccc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f38f9da0b9fbc794f4139c14bd86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b17cd2a424ef5debfad68e9832f91d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af337a4beaae250cd5b40fce0b9d1227372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdd84c43df902a88df09cd184e2650373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5911b39ffc5c5a14dcaba38cde265374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa504bf1bdcce4a416467ff22da4da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a989dd4bd65167eadfdc99ddc8b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cef147b466da2ce151b59889e7f09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354c586dc4cd3ecc9c98738351b89de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08abecbbe102342e4b13c78eaf4881379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009df94124030bd51a1db443df42e29b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad404f2d600552dd29a307a211884d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f299070c60a098aa40965e6cd98b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839028024361b1329dd0e94522c5add383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39991c103461ba98941b28114987acbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac036939bace043992db9b7aad5a533a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed656c8c23661b9021b5794a04b6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d427db4f5ec00847ad50e5f1d075b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d73b3ba494bbbece346b8882c5fb5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4a4405a68d70b7f3bfef1bd5f78dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05471e0a277adbbbd6ef0e4fd914541d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088d2d7a53d27ff190c667b7c354c6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6dc8f7dc8c11f009ef13e32c43b0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1409ed48926671804bee12dcc3f39e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863c3d2d578d8c8d1928a62f2b0f5d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc2fbee6faf943c970a4868ee67ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f61191276c6ff13bacbac1d051ee1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bcfbb30ae96f781c19d7934bd2b86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ae6716a917faf803df139e1bcad75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e60c2404920e111ebfc85515ef39ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9632590ef06d0058c19955bfe16a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a39db1169a50f24c74ad5037a688ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec0c19d8a1b078ebdf64fbf7f7f0ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864efbfbd15ca41799366220b444de9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d7d347256c4b43b4f08dc2e669f08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fbe976feaa95059cbb0aa6f5b6c51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c485a09eab419187cde8d9157f53299406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feab16114031c82c54017f5e6cb749407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843d62d8d8921e36898286810d03f11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e671de4d7da6c5de560874438b73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21abfdf001d3ec3a37a280b265a9172410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff127357483d907d1140b55d40c8be9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31615bce004725bbd34c2277b5bafe7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e232539e31da1ebfe369736267c7e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e37586795f0db7e03bab07e5dd5ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88f911860238372bc57036e3350c96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71c9c9193c3449f6c3ac7d844e3a50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79425e2f5221dfa9c511a26b63ebf1ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c171cad709af87c04565a8cde5cf5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c327bba8547866eccabc5122dca6c72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468020d821adc12c9d2c1075a5e45afc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655da328034dc3377d634154e82b852421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297307d5f2eba55e7f8bee71fd059ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e644d6d4100f491d88262c9e4e41e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b911669051944382b4ab7815e93106424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5aca8978e6ba5e277ab6e962ddac4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ef0cb7f7cf8ab3b287c91d506364d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3b1d993a29501b0391d951235d569427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f59b40776f5f4cb8a9f9a047ac02ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b0034fac4d78d9fac9d4c6e4c81d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0babd5a31c67cbd5cbfaa2242fcc2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0c9f42718a14fefd72e9bcdb53348431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ed1f60181c5e3e5eb2833f1836bd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792bc5432da159463221e21dbbec5e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff086e91a84893451388c8b2e5232ee8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d17368ffb455e1cfe07a78263ded9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329e63e5fd463cef6cd31e33b34f4db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b0192705364a80a229353a0cc9b11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f49b21a176a62024abff9f3b495587438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae950ad075928773c3008156843997439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8aef663e356e4c7ea8f16837133be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfc08586d4f29c20eb5a63199e938c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889f9041a0226a7b00820353de9e908442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbfe4739217a262bbfcea15d675e15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515ae6eed93318ae819bcc56b0271da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4404718a5cb08192d93e54544a0e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3c2a4a9df5eb6b25e0d79189a2d72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e96ed9d05260bae6d49384dc41091e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dc13ce1f6059f4b5387e51062ab70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1aa90137bbbf0397e2b3185997ce3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ec187f6a8bd029b9cdf7d9d2bc666450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea64e4f4debdc513236ff2188fffac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222657bc6ff84c3ad301d67b7a5bf71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b375d6f58fc85d5857f7a421cea74e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc96a82b0040334a78a80f5113d420454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258675fa8bc54966bc59662f505d228455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56948686fe9c28c1eb73e712b463162f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4babdf8b47b6b44dd4ce57658f7b9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd5a29768afb4a91bdd566302c7416458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c58d836c8d6798fca05db235205a4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043c1407c5cbb282393fbb2a8c9d456460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768fc7488b99e11d05478a0c837695c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f062e2495b66c9dfd579b7cd3056c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60621e7e92082b11c707ca11faf11b1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdda63d79ab951e3f8ed8934e4b9b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9612c9b1687003f0487c56a767c987465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75275ceae54b3f8b200c7c1aedbf8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad69127a972e3a9ad870a5dbdf88cf4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cecd2e0b8c80b9c41efccee741c15b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617ee75621768e11294d547967ebe5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c414b44e710e86ba2340151da519353470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3782f79ff6ff54eb60dbb4eed8e25d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f636bd884e21b4be77cac17f96cb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905489a78e9618fc971986047affd8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e13bca0ea4278095b4c86b911aba0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490e9d3d80fce731a29343db57508e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650068aa353403646aeb8c9e97806d19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c58f565ce53a695d316d88aa515423477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd64c13198791c9bf17e133f2fff50c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88584ddfb3d04e2a59a07942aee5ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1728ae5fd989aa379066f7f46ef12af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebb8d5499d69ad2275749a144c4e29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62fbacb1098d1b62ac30a3ddff06e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538594adba4e846abcb41f1b68ba15d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d2608b54f3b69479d685bae32d9fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9e5896fffe4030de74f512243ebb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cebaf7c24d0a5f32d5319b89bcdd32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aefd4e751b7c3e36888f7d3bd5cc73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a43153d57ae395a6d222488d4a2a9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f126fd89d61683ae529309483aa108c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a01efccd0809e2c9ee093f1bba37f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31325eaea5529a2e96b2d315c04417b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0d3f83868aced13d7cab8d9512e04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0bc790090f84939cb02bbaa638634493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0abe324addfc0ead666292c7eef493494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae61fa5887f2bc1b9292bbf9b90b04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b034e8f887d8eb0462fb313a7e856c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6530cf97e885015dd8465efc5f271d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1dc6c3dd7e52dfd3dbda319cc4935498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77363ba868ef17b98c298ee715642ade499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89531a6ecc022ad7d0f7f297d3946500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179af566b494ea0dc1956318dedfa597501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af572f7b478827511a6e00680df526ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b709ae8f4b81ce4cfcafda32f3f044503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c39568bc93361f10cb7e3e939684b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa6a72761e75322cc2891e46681891505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a804d426f5578177fc2356bad856506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f32733f8024e754df159f8c6d5fa50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed075b9470ad7ba559c8712c9f4deb57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880691f3686a809ba51b5f9aff8e50d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c118697273169c9d2e436b87d4676510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78ee3eee426d87e120301b89697137511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15863a4cdd98630a815de76e3eee95c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54409739c80d518dd3e7964ebdeead513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d6fd7ce52a30fb025ea4fa6bee9a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5cc31c384226a2879c3d768ecf457515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05574d806637fa511a818dbb730f808516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d083f5e446c2375ef262e4ef7b8a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aa44a8a427a8f9eafafe03ee6e1de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e71f7e6b7a600e738b8086f6cca4c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244449bc2ecf31dbda691348fada68e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4785209cbb294eec50cc764d773786521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713b4ace1613b06486737e641811188522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02e742781dec314751a295428d61a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c94885fdd3bdea34554b03610031df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f3b71b4bb2e5625ee779a1e8f17ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543e087a3231cd6d6d1b81ef6e24cbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426e2292e96883923f94c859bded930527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914b26f1680afc8770b8373dff40c96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf9d6c500fdb048f5dcfa8f72392e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80068a5250031bc3f865a322b305d4e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dc608cdb08d288a348232fc52cf08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc64df3bc67b486abeb8053a66b39a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19480c53c061b739ccbdb38d2945df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b1abaabd8b1446808e34e9805da3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6169b7b1f988da40cc80199a03609535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3efc940ac8dec567528eed2ec34ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dc6a28a73aaf070cbbafab540829c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af497aceea43d35c97eeb3829b9afc0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0c7db6c09dd8c39b5d862651aec28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabde1130901b835a3e0eaf434f9f260540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eecdc04269fb2547cea89f3cf987c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510de82a69b035e779806581f93f5edc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f728c149832d638390f374fce25599543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ff2d99eb6daa3bceacdf54d94046b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0320a3fd9a491328bdd3214ad6120545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41e3c6dc6dc375e6b165b1ba4f36ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbf630e9e9bf16fc8b37d3d76e2e00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304adf0273133487eefb61080dbe02e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b3b8d19f55a3adc966fa01c091518549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bc6d31e35ea46a4f162e264307a4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8355db85fe3d4af61790855daa6afb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898515d6a8504cd886a2e7df5887b3b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a78b5abb91e873a853471d7794c44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6f735bdeea21cf36cf23698aa77dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1b27ac6a1b0edc10024dabc956bfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873542f0f95536e57c20705a23d7e07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df461e7453831f50dd6eb8a48467189557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c465838d90d5fb939ff11649bc058ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f60f4bbb1cac42a175ddebb0ff11a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64276da2ab3be305ee5865ada577a4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae611f1c80e1bf1a5143a00cc5697537561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c6ecf17493bf8265ddfb27de3af64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5487e9f9aef60ecba17416aa3032cf3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82971986aa1f59db9c794a2710366664564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f442350c11c2c65d4b3f6aaed7da32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd06574d31c026dae115ae8e2d24a61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ea9f7f45cd22c3b83a35d9925c65e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0868400b280908b7732f3f840cedf4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8130e5ea67f668979f4bf0a2c4bf31d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83c5e50ed82cbe65c8a100d3182608570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5084270a55309279b70eb7f3640b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff83e13d1eb12bf12f5134e7bbc3dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b267c1f4aed8b4b28674af9ea415262573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a536e007167fa535a31273dea5fc6a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afe954130b795c11af2f6727f96824575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53028cbc7e113e9fd36b6b3659cbd33e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b63e922da8606b07a8c860c602c32d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff60d5c3f76f206b0e9a3adfc1c301578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651807d891d417f234dce4af71f8b77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e56032c93ec8015dcdbe3c91b411aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27b14ebfddf043ff4e49058e4f6cc8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03d3df052f99d483d117fe7bc50680582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c843755cd5f185be54cb2a5c16032a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c9e69e11e8c5b2e86ff28164db637584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d1726a15fc96e888dd2b7177d5def585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f3bbc3d15f7bdb62c8732b4059b79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2225840f68ffef84f2a0a36145d794587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aeace13870031608cfa2e3f887ac5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e23d07cbfe559fd4cd92d417efc8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296384cde83523c71654c7754c164baf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcce7ffbbcaaf3d5ece6f7f8038b58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368826848b2e26e381c29197758be23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb016292a3e6f7e4d34efe4fe45f112593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2eba50782191cbdeacbeac6e7d76f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba185a07caaabc2716531747b08343fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b920b1c86779232d9ddbc18410cd64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22244fb92db507643048bf753b98126b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a78ba0edcafa43999b929decd0de63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e50eab532b6962caf03873591de48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16824a35976117586b2c8b8ccc0f989600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc93eb0bf1d5ef40180a9935eaec2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab30b4c3e3133438864c58461eb164e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0b12c1329fdbdc89591eb4e83dee2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1dd29c15d6799b947be370e6af571604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8930978261e3d27d33ab48294b05abe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8cc962ed0f8c2fd6ecde1ac55cecc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05293cdbcdea649199611d488cf1e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407eaea1abab31965d5e76ace43e275608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911f914033ba2d6f673b13ce775522c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25018d63938bac66b07ab7a6241d1863610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd1bc2ba590d9dbce873d1bc6cbedb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d727815c9878ff35a1c863407517354612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daf6d6d38282d8b6b10828807f3be1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8649ab2b9e7327e54dcf5305bff2f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acf1c4e5480467a19b5d4550f2ba39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c69e594d6f2d9e1c00d0a7325ef91616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbd2b2213944e031bc841e2ec3ae7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff932e3fb2e06ecbd8f43af76c367e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d7025a162016eb582e4fb713bc27b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a239861e251d975873e0ae00fb873620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599b907a3e34cffc6da319fd31a1343621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1b1723bc5a9cde03ecaf54266f4fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a69a6ef29c07cbaad118874891432623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e4192a3bf63ff4a5be2df6fce740d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf08647f126e1292d381b97f9846e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cb451b522e164e0b85f27efbaacce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602ef8e8fa4573b92b03b575824356c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dae4d8922a220e9743bf102f95dd8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fcd1dce8c84c9cfe312f28f356c4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc63f7aa87c93d2cb52cec4eb3fb7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf051c4d01866f0a3bc6939d4672433631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8315c4257736696143a50e79adf15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c085c132713f2e688ef33ad62e7cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e983beb9f5c0a6b9a609e6b313b28b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f76613407659ee3f733bce2c92c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726496dc224d9efaa4cd21e3f0dc0f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bd18a4a2874f5f3db672bd5b5143c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921ef6197cafa620a2c61a453a95f0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d6e6660850fc604e41d0175dc2691639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2ebde049e8e2a4b8925f6b5e7cce3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b93e813731d9d16eb7baab8afc1ac2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f628f1116d5d1cadc3d704832ecbb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035e1235404c61b8f76736be79f5e78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95a4740f5624502ba30686a21d4040644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8a591a3663f80507f2607e2dbfcb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43a18dbbd55ae71284676086e12d18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6dc78c417c6c5c496f4f322e602b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762279b9a11c6b6084203539acf001a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b0c1cc1a7bb7bb4a682aacb709423649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd969294914208406d4249109b3a6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfe9c775a37a930b1c99bf54bda3ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02e4233a56b794a7aa5a194ffe4c79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831286b20cfae2228bf8982f8094a30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a424168c54517d06d40aeb01440348654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8726c5d9b3439a49bd7c5b8bfc0d07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ffb05fc3c9aa0166fce60e64a1f09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550cb5bc07c14946bc4e47fc9c55674657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705fa4fa0be5724e17a4752a8ae17c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765288069b610e7a7953ca690ce0cba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfad6d5f9793b70efd543bf3df26c9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365479456ee37e1f8822540fff5e73a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cac8dcfc9c45f36f5360fca8e08682662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f13776a05f3f29526738b3a12cc439663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42986b6505a864b72d3f236b4c8654664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d644fb4af2ad9065011eab41588c05d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d746271a64c4c1a6d2a3ca52bb79e33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed57657a04751f12bf92e8699ab43b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3fcca5eeebd214548117937a70c54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b362b67b28fbf98ade29a9f76c06b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a40ffe7d61b29caf90d3a02b7cb6a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0c09af286b1a4c437ccf3c8690a10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6413f547ac009944f2c6a0f582dc03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d9f5a3e5654497d06e22e2f72e2cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1e34f48e18637a3c2d7b147597b8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4699f4b2d225223ef47b879fdd1df7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e90a0773493a05b8d56e7f5f9f07e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8733a773b80af6aecdb738861d48b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915da3bf46f2954780ecb4a41301ec19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eeeab58187bb5f53e438981456092679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344f68892d2bcf0c6865c815af95c8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a9ecaaafa36b8d6660b171a989b57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c8a18d6830f5c8370ce917f00c013682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc72eab2331bc3ec3e9747f4b8008b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709484f5b3c485865e0aa17fa7317e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51134529a49379db177466eaa68dbd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5e683e8241d986f9d3b6eae4a9615686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcebbcbf5774a9384ab3ea6b85c21f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4506eff0e530ee6a86b4e2cb17a65aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5ea9f03a44e94130450c36d072373689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174980836ae57dc30016c9e235a5553690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee976a33a45ef21456b1643585df37a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec6644306d968b75326f959352b86d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f374f791745043d4ce1eaef0868e148693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d1d96903e57b3525db095943d56a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f546953430e61e0519d7f7b5ea36a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb27c5c4fc2568a13e93372ab067b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fa3638fd48c741cec535bb015ae65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46ff8405bcb2bb6cfbc7d8320fd54d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf53bc6093be489a2e2fa4542899c67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e25827395412e2456bb9cc82cda3df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e088ae02ba826e3b2a7d23e60ee22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdcff716da3813410bb6c62132f31d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85f7fa565a1411e7c88950cdafa59b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6850e9813093d5e90f04455f3c8dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57d1e548f855b401db794f06409bcb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b16ba91e0944107a19c0544f8939706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01f8a9c0195cc9084f1d8bb3f81aff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26358ed02ed3a51cbc8f8837fbc1b7bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f71b09ad2c32357c64898ef30c9b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927c0c7a4e96cae020a33a3a7e55268710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddd90286dc68d124fa05284e0dbcba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668a784b82b098d3229184a92c04b06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093cf86b0b55b8a7f184bd57ca903c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a559bb68a809b92b42f7850cf7fc85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cb79542dfe47a140cde508564809f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614db4f9644ba2b6a7f0516bf412ed9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b467d628ef788bec749a4353e6b4d50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ae5dcb1cd393f9fd531f56d307955718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938699756826c9aa187fd8d3c73a419719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4a579fcbf3afacd332bf0cc5fdf1f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f51fde43c317cb231e60d2f7b8059721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b58d837137b4f7449e265d847deb1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec66318b0ac5e5f97cdbe4d2486366723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c640de0083ceee840d155660e5191724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b8ddcc4ce80dd9cb3d1ad74aa468b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d43260e8c58bd9e5e413c7a31c290726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb5094d57fe95feb67793dbfdf2a74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae73f68132968303176580e88f501a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd830652efc9112191f558261c5f1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482230867bf014f49c61ddf669117b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da1b34bb7f2ca6a65e1962245c2afe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e169a3aadfee800d5962d1fc90d01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e01afb35a0927553c33c165fcd6aad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ea53354f268e0c43dc1fc2d6eb546734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1a70c317dbd388b5011581f136058735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20466128b81950aa0fbe4960e7dbb37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad53553f0a1266e6ba00df3bfbe8368737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01e6315b558760f4712f0aef528804738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846554ba1857ae494ae71fd5bd712b02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5511ed304c42b328e09aa3cb001b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dba30ae796621fd71faae9740b6c4b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22e1d810221ff2009ea3bc9158c3c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118b1a24b14fbee562bb44ba80fda28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d823959f00c2d4f6f11faa23786766744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52f1f4c534c48b958f5c64b19041a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b86346aea55e4a9a75dd387ca146fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca29132d65f59067b26690aa7d3c60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3e809894a183a0742d5f3d9acf8a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5226228d422c9853efcc78f26e39781749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6300813c66d4aa2caaa7b81c40371750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ab881e4c646b1483ee81045af7bf7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139d522abefcecc2ef03b6132439278752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf8e542e733b44a7245121f1a771ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7af378df85a1f446b4dd74ef19c61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534593d41f670b8f5d9576ee9866010755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191446b4392808751366ebaf2620775756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be246e9449fc5fd673951e2a1a13c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e87be683deaec5aeb148f61e5442d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ad9fff734f5004893ab1c794c958e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55ce93d2aff780f885e5c800527ce9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beae4e258d498e9f6bfe180c2c417e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab286c65e0a0da6a4c355f600ad076a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae16545db97fce077963580b9eb04d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df321cd35b871b2fb890784bfc1abc47764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73f2ed05badd1096f03699b3c680e3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accf45ee8bf9811498613838cf0eb07766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bea64e4e7904bd5075767d71d8b87767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>