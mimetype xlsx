--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754db8389f684d66ceff0c4392d21adb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24637406927103d396090ced63119b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4621e5e09661ad220a79520e8edb3253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445403c84f2d5858c347d32adc948a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064a5e9f8f212132dd49a8dea541ceb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0525ad792c671a81148569f98f65e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a3c37345838f05a668a8083e94d367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13357fbd5af4c6ec5016853f912b1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbff293c248794861ab53f4939a2c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14668d9da62f79ecbc87a82610a34d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236fa4643aa0b45dc21e2d8e229b8a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a592235fb782db140fe513407dfe012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4b63e4812bf858e26fca5ebeee4fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ba1ac07a54be41af85c1018dbb49b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56efd43f77e381e67c0272629a2278b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116091eb564569dabb16a5e120873cf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b2bd2ac7ccc691457f5d39ac074f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f285de7f53ad885c771a4e11a0536518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4495ce22a2e4801de8bb5aec1a60bc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eab17d01a7a56b99c56f93ceef02a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722cb3fda30335761914b778290eae321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59f2ddddfb860d27af0442631c6d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d432f19f8cfa0ba2451bdaf3afe2ae923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabf0668cf216d7b52d25e87aee638f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6847d7a0e2d75324f6460bca94f3c9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe766f5e8b7580d1182f488d5d4af7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61275b53257f1d3366dc7fa89fb05eb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf17e3bfe99c0c3cde29cacf46cbd3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1abd45e9e6baab6c88261a09dbabd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0821f61ada947656075bbe1a01d86d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb014e95068094007421a9361587e8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb8a4943ab52cb7126975567a62fec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac6356038a45f5e16a586b0705995933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262bba88622008ccc874187a475aeb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34823b4214610c80454d193cf62cb85435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9635de9b92a4ef0d37881d388a37f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05b09da49e80ee54c36da14f05de5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354235e8affbe1ff87a4f87829e7559938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cb83e79dc215bf6791855d61ebad139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d38117d29ffb06158a77315c6029840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a46e31b9edd0220534855bd6aca741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e8372a338c829f14d23f57353e19542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e6ca24179d337a343fbe9a9799d0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555c5db5fda27fbbcb7f2d89dc0f62644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6636183f90b3f3965bd9f80ecaf0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf68526120e677e5673cc47e26bef046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f103ba8823d0eb44171e09b2153ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862c7b327b62e99b14e3bdac268eb0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe3a1d5de52c5fd08bcdcac26c103b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54715b9daf1383df2219f77d16162a1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536893e072557234016ab2dfa31a78d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfa701fbe99337bd6da2bcf128371152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d552593813e113818f3c987f1346053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d920c6ad939c6849f9f8bdb3124ef6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78339d88ddc1fbb12c9c11c875664eac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17b4c70c7c0126c161161349d5ce6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc23983a848e6e2cddf6d64b5a2eaef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61eba05fbf202d75fbf93004982b0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba4c08521995b497130f1f5816bdda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d24e35a616b1e43df58395f3b1a6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28c3e0ca0993666a4a6bd1657fee8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089828ca2560eafdc86ed4a151177262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e48ccd2f83af096bed9e3deb6010863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d1510b7bb1005255273fa860b43d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f097b1fd1b82471f6a68083921efee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeed5457f888813cb5796b0c60d9e4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5a48d4599d58b73954158788d630267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a977cf7fcab1988107cd649b9373b9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2791d5bdef84a42898619adeb3ef2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdec76922850f0551487bc354c73e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856e5708ab3ad81ee078c4165550aa271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c72af455e8d28d638c872f6b1ccb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3eda323f338fcba39e0976bc4293b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3325fc0da80c174231b8c2bf437b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9d2be7eade62a08eaf6be87705ffb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b620da18dc8da8680d2a07ee39a0e6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986c02565fbf73163bb57c511436ef577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aba5e49fbb1ccea75314364c6f3a9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cf6c064755056e0f4bc46983fa81d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151474e913a11286120ddf89a5d57a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467189e130df5278f1c8dea3ac9d41981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac4fc2850ff3e850179da5a9f83e3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c5b325529b3c137a6497d447c1dce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66a2b9aa1aa42a0eaf0f0abec2ab0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee815b33c3c7860edd4b5fdabe6ace785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6554af087c2ea6fe9e89034ff7291d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925ea92d5c5b9d47ae1fc4e09a3b39887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753e6fca93bb619930492c0768fce2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5dc1d2af52f9dd81468f26be6435a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717bc7a65cb83f72fadf06e948e25a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286e91ea5b77d8e5e3254bcb09c080c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c758d2f53519623b00abb08be26daa692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff5ec6d9e249650669baaffa386f2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f772b482063cb2726780d6545c6781694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15422d75d9ad3ee38e59a7cbacf6dba595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d9e2e2c5c3e5609b8e3fce266edd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525e94ea1f6bb7263f99b7f748cfc4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aff955ad4e98a77ee0c297591710298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c247a57080b48d86a7170ca7b1c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c20250b5fb51b28e5805e24b53aab8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47345e75e083c1470c55e5546235f706101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d3cd95fcc5106564018389100f8a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61141a406a36e23cc56adbad7277966e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eae0ba727406402222013eb4dd790104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd2ff6b368f9308361273bee806524105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3431802c0c57cb99fbdc255bbc296106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1f1adeaf09218fa90f73e65e02c36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625648c7429848c36630f477b6fec33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eed1800cad43cb834166491e7f1804109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bffe9527e711e27ffcaba3174a9bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02e65d4be882bc69bd395ce2bcb40a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29ec13e663af20e577130a626b9e52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c452f5505b3126a3f180de1bb1f67b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295258f20ace9d8f988c28743aed2ca4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612668ddc46bcf2e702533a552683f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e46ea42cfd413fe779b0787ea0ee3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94e02ab7eae2e160cce59e707c5f42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f9911b2cece2a45dca1a87cbaab0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fa7d2abaf0ac7431b3c8b6134d11e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb434aa413591e101a74d272086448120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7231fcc063dba53c0a0ac61a932fce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50747cd22ed88e80250f45e68e6b4a69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a2524ec6f04948efdaa6b6e0d801123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1de1c16d5b74f34513f2f774e74a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608e5462d65c80f8afc439fac53acfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb8bea18c829204855b715bd1c8e9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1bcb54395cb28268749b72c286079127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e88c6234c706ff5c6c80be59bf1fbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e13e984037b0b5bb0e7e13bff4a159129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041a5b3d94624974e710427ddc94b5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccbc825aa9c9ada24c43726699e1de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402110405f63ee55b9f1080bdab47f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57d7ee0a7fe57a4c7e41821cacb6f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8405ff489102bd9911f213c61ddfd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061745d5f63c1100ecd1301acf4d1480135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c98530918d0e3ee59d6cd1b0fb0d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e983721a894ba6e0df224329e82f130137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19d5c60b86811ae76caaf03319d7d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78218206f2bcd587fd98175d38722bbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc3e348b2d52fea1caed9ea89b08c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6094b0bc968d4a045a210cf66420f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c3506b795404edf3c81a3c8e4646c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65fb7f50c4b46414e1bbb1a0c49bf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd90657d72f97635acf8b9dfe132b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda96d48e2868c62855c6ae06fbd8ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183d3cc6f37ab4f11a7aaefe501c662146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa4fe8b0295888faff7a02bcea76b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec715e1bc341ea65cd20d04792438bd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bb6c33f69b249ef1663bb718bb263149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847a75ebb4d13a89cc910bdcb5a351d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a536d29a9c70c56c68394c66f1b76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc07f648b4b11c37382fe23244738df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb64747484d50004190f8934b213ea3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f93fdb4f0eb1f06ab6c6c45289f3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693610ac94fef0a7c75249be452b8e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80142563acc7701bbcb3f11fb923f5ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c1210f04113ea63b0cfa78e45dc64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5f0751fbbc1959fb012d846541ba3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b06f3c833a49709292285321650b1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab770bb81d3b9622e0d2104a83fa0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26567eab8503cb6929cb9ff8e7b53f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2eaa1ef2af43b31b62dda1941d642162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db244a4bc08aefebcbc80d05dc33a295163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938460ae0c1b58ccfb77259e14e644b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6b97a119044cd9a2c81151ec50e43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39424a27d559ef2d4704713fdfd17a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aafba6f6db2c14e44d36bb37e3b9ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10683e5fd71dd00b7962f04fcc11a70f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366d471349651c56c1bc6a31c2839c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb34fe432a696234d6d6f0c148647170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be43df59d77426e4653efa2fb35ff8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e1f6708652939716b0bc57450064e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f5593f2ada50ccaa01b5cc70973f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc31256edb0df0c995dce4b8cffe1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fca25264dc073ffeb0137a29ccc4ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a837e79915515cebeb1f3e2ae17c892176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f40a0f01865bb31ed82706ff3b039c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6522a6cd61b5e2764a4861a6d11c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b07b95d9e415291b55356baecf6fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f06a62d787957ac2eb3cdb2c344768180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca9d4d582dc82bf5f573851b50374a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463b4608abfd5ea53895003f87ccee9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaaa4d5623d009d7e1bad8c33fe8d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f092e15ac846e106fb1771bcc4b91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f6d2fcffeccf84ec864c8b0eda04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e98ff23960b8358b8c253221d55e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5cf51e99fe0606ee0a2fff68a195c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46400739369b4b7ac9ce7ffe185738188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7477ba1e3f7c9e095a6b3355f437a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2a1e812613fdd4c5483125bc35727190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3713ca69b789bd1445918ca3ec908f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b189104d157f50dd1bcaca733afa5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493516aa5ce18019504c555071ec11a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecbefd63b8cb8c4bae50b679eccd59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a4378a98580eed505eb41f9fee4a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ddac2a0429cc598d902f94e072a40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d62c7c6926d536e68e3b911067e4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6244fea851a1b5c873214d365b01fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8420de0d028c13a13add4398b71b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae215ff42fdee4d2d8503ac36c37b76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79a92c127fb87483cc0c4dd9ce76e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a6810abc6e18edc6da001cbf1a47c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934ca1207f720b6370cb9146302ff36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba73a157e84cc8853b1090bee89a0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe05d8b11e0e8405f24cac201a14f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3110230198ebbddaa5de8d28e3ecf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb48b5610a25898606bd60002aae13f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca45e699f405a4a6a263edd23eaba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc12bbb5facbe32af439ce228347853209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5853b6793e66db161ab468f97dcb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6d6c95f4616e75a6eda92d1919813211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8820eecaac7a43ee47ea0635191d10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c31a9ce5f59955497a120887f350d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c278992f5d664735a2f961d2242ee46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608406ce2b3965c8e7a5c3f60e2418b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467f5e840f65910b8c1722bb8c93e09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cb70a76571ff3369fc34d9a520441217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e2c4a7f173dd0ab8be793682334b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926b4b8c25a28f2e3189cd3b2fce19a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea368f511301da897eea328388fdb65e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f6271ff2975d1d1eadac4a437773d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48606dbcc147b91cbf35ec70053244222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d83d7be04f3c44fdfbc8a4600e3bed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016e6f155ee0dd91cc7cf79d061f5a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ddecd959a2dc8a8dc5499d0257fab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02f94df8b036f01abf8a1be46af033226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ea491ef621035a64e05f8640cff07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62f3327eec6535b93e5b5c66316afc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb579801ce4594af5dcc5cd651f1d5cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39518ba439f6ed642edfd2ae8df5d060230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792d69b7034ed715334c0dc913ee3b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19884f4cbe39fbc3979b12b9a216a279232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed616be4cbbf5e3cb121ac57d4ff081233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9564abf0d1274cdf7420e27f1eed74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b81c4f3ab3aae1e908f21d9341bc44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1f419ef918afa689c6c0ed73f7c97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c68f9377f082a073ba2be4ce90b09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f617551d423dd878dce481db5bbe11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96743a7d7ce256b9892acba2c2901d0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee91dce2fe5744249a7a5dd24006265240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed5224e82ed58bf50ea005ae3bc743241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e3ab5e36eb7665bcb07871fc60402242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4c2b724eb947ded88a4ea19c710c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0131e238de382004785f2e9ee4dfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67091b4c9760e9dc5646e5e20c1dd10f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a4835d981e80d696d01c739345e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f642939d36a203f220184cc1b27ba3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40ca69bc556961e8d81d5d7847d27f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e760eb2875381d45dbeac21f4cb4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7a2b9e6945f33e3b5fd3ea4b03a62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a8b952583f7d8505064271ccb9366251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18871de6ac5a91fabd9e55ba9290d982252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c17901fd499cc05b1c27ef8f4b2a53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054b3d384d374e34d6d94b0202804d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986703311a658b0554e30bd84863aea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfa50a0d245cbbbd920fbb7a9bba89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be38605f6e3d2ca1fac764ef225e98f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f9e61255c6c18770b75d138b7a1c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a077a5cad49dafdfa61adcad6babe32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69015c8ab5c2670ea5bb500d333da5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac7d481045a1e456d361d51a744ef8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a5e21dc3f93f63098952d05590ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488cf3f6736e1f83d8acff7cef1a1da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc326b3a1c01e31b94ea0addb0f60c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb7ce1259fdacc7f690ada96a04ec7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff2050ccde265516b8ef0c1574f24d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895ea2fc9acba4b55fa751b78c6a4b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ab04a94c0be5d51c71fad7db88f8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9b8bfe413a87d599ca4d6e8dd7b45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d47e7beac113296d3838b4abb5165270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5953db6e8e5604af5318054e5ad59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05631a6370586d12b604122eef5e28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06addea28cc2099bb1ff03d2e16d4e83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09d2fe4ee225f9df0fab58c7a119e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7f6c0c7f54d5997e7d6ddb8d14ca7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa437ed89a1ef0a8a4ac9da3b249ca6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bc29e4427d1fb493c7761f6f40fda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310275746e080b4b0cb31c2e39f48f89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67240d2e78fd4befd251741d1cf0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a169a29bcd61075eaad8a562ba2eecc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c549ffcd99b0a4ad603d8d4ca7b67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417e582798eaa63eeb472da464858dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92d09b1977cb8df104e60371b0da40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61ee362cd407d8724333bce7cf695e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c25c739c1d49588f8fd36903fe9ddd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25290e9ea231a7aa0d49f0beb8506cba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed76bd237d60493999d6fc0a6a1c48d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa1cc6f0e3a9a8402bf393ee21a3d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee762e3d26ea5c521f679064600d55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ee5b63a3bb4541002d3fc31c22292290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da3ae47328bef3fb43687ace061181291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b6177a2a0908e7a0279fed3a48265292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de90ae77ba56f6640754ac4f0290e50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5471376426970e93ba94b7fc9ff8c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bf04498975c72e1485766abf6b3ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a1a939cc5cf56962b371c564b9d90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b979d9329a6dde4a525b171da8f5e40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3247ecd4d03a6e83fbeb66b08ec27a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697479b3881208df0357b9345f580bcc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc18ebb845bcdf09f3f31f8b78905300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebe00574586be1318b7be4e8a3947a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62967dcd20a252708f6e61d8cb5cca71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a399d3e338f02970da442498a52758d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81507857b614a99f24472d1b9fb00c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7e63c0a144fd7dd8feea9fec4d459305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff93fbb4fd7e46238018e999b53932306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313d1795b42e1782d93bd77e77253a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ddef694b1a50dd688b3bfbf54b48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3b612460bbae34329c7b96585af39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f936e96dc792b415311f3ffac8adf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992effa10af7ac7c48ba84ab417b4943311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a4fb82d1b54a2cfc31411bbcb3f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adade2a2235ab576027b2dbcc6d65b2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e7fa3a8bc2af92d2e8b4c5c77e4d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f491c66d776edb07627968ba0bea5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478772fdd597321f0658c40b589a1522316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a29dca1566515c9ff3ab1556af5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab4a2a5aa6832f79eb41867e353d9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f45be7b930e0d0991cbc18260d7f01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53910e94e74ea559d53cca47403efd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77daa7247a620022a8b35f614c909c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d1bef6fb853b745ff412125e35654322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802927a1a9dbfe08dbebc2501bc28ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190f275f2883243433f2bf42e875681324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555f2fd67658c9c9261f12e9771699a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324be98e058a7164e07d53b0737f2c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721daccc2e5a9496dad69eedd34c6823327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94269c381a95566c19abe4ddb1b09dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac931e321ca385d1928aa77161f8aca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f05c85222e4c1ade69bf1ecfeb74e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f704499a0374b64d6dd330f7f84f95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563c18051261d3adb464ca03a3bc5e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16472b6e584b5209ba6cc067d40b6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166c3c8f605dbc31a6fbbda751bf31b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621fbd4003cea4a6bed340aafb38e26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87b355250f52686422e31172f48698336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e18622cb4a3b4c45c3ac9d325b4d21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d4ee5d6b69be577a227b0734b8d65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7aed354793aadb607fc8a49f88037339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f6e668a6bc4d286f51fa54799bfa1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce5951e3b464db1da566f5c0992a6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dd845708dbe1d0e518094fcf509ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcb9da45ba37c037fbda0c5542c382343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c520e18b9d3e795ec09ff252586c786344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499a2b0dd54f7cf3d5a9a06317da18e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aac62dbf3c89ec4a041995057eaa0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d01c094ac6fd0263cf753c98ec48bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad898f2ccbc460ec423cb1cf09b6fa5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b0b1f1bc18e2f777361552f4bf0b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc1fe76815b29a5867548eb1a7a546350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a0f69d10244c218cb1cb2255c1b91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2260d451c22df3df8402bb792503c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22cc883dc39c95552e4ceaac0dd98f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432951a90a0218acc3ae89310391027354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d987c38574b10f4c2628cf2e3da8788355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deebe42da2e63391a87e7a2313b4b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ec31f36457dae46f2e60d94320266357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852da63d449c2ee3c1f3ae1849fa32bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa92ab7b4c460233b36b5ed5ef4a02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee225bb532a4ebd10c4f9d0bc8163145360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae40222cfb7f978e2744c96a413a6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e50d9ddb1635b2f2d8b50aaf19367362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9b06c2618e569e475803a97d38763363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39182d02226e22648d4f43231d011258364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717d7ba22808c5d2d529230d8555310365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b95622640d8700aed8a3d39eb1133366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156751d0ac2549ee86b69b70984e13ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc02be89fc656e02363db48ef7e2e42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1599604b046e5bd3616f65537f4b813369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ba00b5e018d88e5a73cc4f5f805c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecb08cc129c43b12745d7c4c790f14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc226da28467d25e8b0f5568876908372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01124fe0dfa1de98fe45ab4ac45c663373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac31bf8b5ea110b5201b4f86e357f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94328c4d1d4efcb25e1d705e08d116375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47601a373a2ceb2915c9577ba346f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297dace4861cb3f871daa6c168281a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59222c70bb998153d9583c06d7483f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecdb18c4160d0f30eef9ce1401bc2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d554186e39a8542905db91048338a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032401701b80778bf9722e18a2d30ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b04443084bdcc618bcea0ae5d0de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee525ccf9026cc64a468f7193b037bb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843152c557cf22486cd85ff6515c32c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58ca6250e7dbed1110af93a6027fce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27aa89b653c92e31b9af61463f8cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221e2554ecaaa78cc01657b2bb4eb92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02098bf9c9c956d25d5c172b13eed9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f32042268dd5bf58a8bbf6d3f92b01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a3e042ed590950a25d5f5d235215e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758831ee50420f659ec2f0139bcc9955391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78adf60d9b05f39c263e7837b35690392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99587c9586f2186d0a43deda8321972393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982950f38d4ed9848cf9a6b8e8486a2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb20a3fcbd13e9f46e4754afe258d76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6f7ed983dbcc7c7f694822797f57a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c6914e347fe757e723c295786fdc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164655f679dd602453c3e582c8bd14d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358039489491ed2920234b09e2385da0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a378058db99eac444145007eb45873d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78359e483c7c15eee6bddae4954498a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b7c4c200465b5f2ed1b9fb43e51dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f7110a8a6bb97cac8a8789614363403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018675d8f5d0996318eb0554e21ee5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd32bfc2695b36b8c21ad0d7231211d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b5d7d096c9910cd483e4f056cc26a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519a3c51473578c3ec338b9d26eb787407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242a24477c212ee89aae0698d07c3c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bc6333ffb42b3f956a36f143056f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693335f8ce5d50a7adb28a6d5888889410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37572b502248e0cecb94df13a1efdaf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a563c4de8b5b209a6c54ddaf4abde412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d3deea843c47e33871d7e756515ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e357653bd089b9525bbffcbbf9bd26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200b6009508891b37f80e483f59eba9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce1f7b53eb5b9656f9a7d39817ee6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d245cc531336455b10962082293cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df91362008cbc3ae21c0c9e04d9222418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45874fd1cab49a149a91031664483e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c08a5ac2ed1a7d15abcfb9c6254e64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0ba5c55ee37d3a6b025454b82cbfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9132e6163ae391dcb5ec150e777fe22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed47ba9edc18987427fa0dd20745e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d18d03c2f9e03c2a96feee49e7d3c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a29db39190008859df1d8f3dd95b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1f71429a38a405bd29b5859be2191426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e058994867f7c5d4c540bc4170d61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba347b6c896182a9d0af9dee9254a0bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46058de1ae1524a988c250bea9caad1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e8cfed88f7f4ddf36a27eb4c52cad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc272e26efd7553dd938e469ee8dba9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948cb6e4ddba8c28ce44e3e62fa88f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483940f22e1366660f30c633106e8ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb0b1e0fe8b24488ab36a155a6152b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc0b9e8133ab60a0bf8acaba7deefd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4f5bbcfbc0791f3257daab85341bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58597b708b148b3b4bc604a213504d96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f385f6546df073e7d05b51713f74f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ea007c9daa3660a723d4d79ed968e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b22424f718813cec7937b69b80b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3881c532c14b98b45f5d951056bc812441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205006dd1a56f24d7bdd78ba64ae9935442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba3924a164f18a9a0669ee291df115443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead61cff61a306516766668b4813776444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0121add8482a393e95bbf9b0f9f25c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd73fa759b3815e85fd617952050668446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95d76f2c2ed4375394b8c75349f7e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bd4e2b0d04451bb15c85954ead16f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07232c2eb89dd4f3ca4a162ba8c66809449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ac9a7e486bcae9252f9639f6eb09c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86db79f4c1ea3687b22f1010e1af3bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff592007b0e3c34fe9a61df4afb053df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae058b579a7e1a12653834e2b76eb54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5b2680e99cb9b1322afa6090dd178454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ad93007f9d7984dfc3d3a5845e339455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bbcacaed6ad1cb1206f6a9dc533c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7b85bfe636bdff2f83e429c96fd3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fffcad83c8a078c696e93df5b1dadb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6e3b7a5bd3a662a374c53d4ad135f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3707f704faea51758faed98427b898460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c792e12292ff9b1f0fc811b4b0971b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbddb047aad9f198005dd1203752658462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b034e1842c097589a1dd756ba81adc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb0b850719430be8a2e20ac98ad719464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934313716dbfd8395685811c28ec5be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ffb3374b67298b2cf94f67040370d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d0f788f68a60f8bf1eebca9b83695467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c26ffcd233a604055ad9cc671ba280468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3725ea5a98daee3d55b035897dd51f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3d559d14abd7ea817634d11dfee45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e086b10bb5ea8151c7939f85ed4eea0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4109af0fbaf23d2fe1ee8f15cd08ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18811d848aaa5a067ef1b7c815a40928473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaf6bf9c0ec3d03894e5d13cc57b72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c500856e4de93acb97a5cb977eafec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682ec991837179fa41c5af5a0ccc98b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873168034d24d18e7e04c5fe47677840477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377695a3a2ea544f1da55019afe1c902478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502637db73775a6d9e2d73f67a7ed71e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ba6b0a40e0845154abd2df95d9f2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f2327c6d4f251af32fc910a5453af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365153fea77dff87934ed0f09fe3046482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d945781fc34d37446c6e166a4b3e298483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e05ff33325578cda9fe80c348caa0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668321f3ac4346e77cd11c0ae8afa5e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f36ab65029c2ebda43dd637fce0214486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f728471335ac9b3276a01cb2f9dfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded317dac64a714d6575a00697081fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87551f30178efb985c9770dc2a801ccd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c871deb0080a34de50d6f0a39fce9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42f37b7902489d34627482ca58850a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce2194a792f7e66ad71fff5581c471492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e84dfe6f46bafc14742f7c8025ecb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6c877b3104f97da32728d1478a926494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f96ab4ae69be19d23706c658b7e6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3bb4d4248b20f7e71566c55446017496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec5daa9d8849ccab5116a461c4d5fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f5b7bb2ac1e6a565a95f076d890fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66772102cd2820ac099d8f7ca015a1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21880159544029efc66db3610139202500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1fa7b39984056aae92d2ab8d3a222501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf41d5d1faac9d2c1e872b069cb447502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada25893cbba4c0dc8195429a1d7d59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2456593e0f2fd2f2c34830e60d0e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234d78f4913266a0067c513b09c07bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c48cfdec4a3e596b9bcc3b008c8c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca61696e44b66270616a814940904507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5c0925800d90df731c73a0c3a05cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8bd311059aea0f53b43f67bbf43b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17873e42e3d030f4ea603ecf248692ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbf04290c1325a66761a74c7c6e12c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3457080508d2a8c5f0d8e609f6d72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fe201d582b3030c0656d9f96ba7a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92689f5029c4d4141dc5a6aca7056ba1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065ab819c2547e10b906576839e0551515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a706232099ca212290c9b93edc1d4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92160de7f546712cd10b0464a20fa1d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a9cb352b80174f2d6adc44fac09e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac460cc362da68e27468f2a939ae6ecf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bada9718709e088b1da796c798ee0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0a4c6c845357fd5356d2e5975f01e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c7bac28f3a84d96048738fd81dda9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb5b8bd4c70f22e6e5c6280aca99f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9058f6389f6c11e7cdb70801c83e27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62214ab48725399a430651076dd518525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb814efd36fb34e9d2fd4add3140c46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cb1a34794bebb4e74633efed4bedd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80e75bac3f794f0172d47e759ed795528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa419b58c85d9aa22029c8c40fd74dad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac26df11630596633ea16e5a50d3747530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10bbea806d8c7442f9262f94394fc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae520ff23cad62bce45d8645aa126ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae3dc7b52a367e7e463eaa40610377533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abda2b34e58e344d6664d78f7255ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fe3b63780677d66847d777fe2d166535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691061e27235cea0e3bbe8128eccda8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a818afe327804f942f7936e44bf0f16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a830f96bd475733b23ba71cc37282a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b066a4e4e00f630db046a6f5ece8ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b15fcb198662d41422033b5e45c88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c2b6601d120cd9be68b06a9fb723e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be236c1305aa4d1c7278b47eeb6a796542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd89df111cec04360b758c565964653543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ffb2f53a686a2bf65ccb3ae598b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd567af7274b12269a420f117f852178545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c958a7d6caaa63ce7b57c587c5668546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3a9616c152123a2fcdc1a912ac883547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb48b4d85f09b0770603835741bf29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516c54b1c46c268ebd2eb14f9749dd1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1806b462f631e50e18223ce749e3ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e443dedb580d10e446a6ccd9b2098551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408933e5212ce061a2b31e35fdc5c5ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50ae55367e2509e91f6786ea147943553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a5c3d6466be1ef8d53526a02dc62f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8534a4e63ec5707f4578d79f3f7ef05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a807273feb5009b698e010e531b423556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8387fd88b6b94050d71205d7b2bc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72dbad574526d1c90987f137304798558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c55a5404b1e794a41ee4a810b56800559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ec2570f6d3b5687294b0729aa7be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975b33fc0429ffd56bc5b264d80886f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307e85d1127728ab27cbe0eca7e21ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33474ad9ef3b494e725f5637de9b6136563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a7073e9abf117dcfe485e0faaf734564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0243e052e98a072be1649d040ad3fe3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce16cb875ad97d393b8787d308eb6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf7732606defeb8315886139da5b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e83dd9a156bb5ddb7f14a7e45cfc49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ff28de8dc0fb0abf2f03de40f4ede569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4177d61a709f09bd69e38a3db8a6bf3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ec00540034fd24b0546ca8eed503571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15c709a0a368bc6f557ac9da476fd3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7906116ce9ec80d6dfba5ac2a460573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00e6b5fefa3aefc062d7dfedaed45b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c63a6118b7e047f364c0facb2d4a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0e32b899b38eb4787e25b470b5a68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9738eaa11e068227aa9e39e15853c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22266435a8dca627cdedbcce539d928b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eb2a01779919075d9643981ce0d0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd50eec6a3907529f56509647469aeb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818cdeaa4651016a786c28a8d4c0941581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c59d576c5001db191fa98a5cdf8263582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caa784c516d4ba966983f9d4f536f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a652add01c512bbdb098f71d594cad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf4cc972d434f4c70e2f644e95b78d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088b8c04d3a3035278d24b83f636a16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ed8a42fab8bc6fa952ff881f587aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a0e56fba3efe44ad148b874dff571588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06a6972a4f4ba15c9fc1cef3aaa26b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eef9fd4ce7c9050fdb9682f8220c20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586c96b7ae44a2979e7acb8187d056a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b8b979131a4cdad45e1d1419e4609592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e33603c89adebad56bd92bffda136593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713788a2443c45a75566fab0dbdf3def594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cde8c495bdc0a3f3a8ca419a5add3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cc374afb9f0a042936fbaaf1c2f06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0d98b45cbe624252dbfd5f7c8da6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432aa31aab1883650a10a92c373f643598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a309f22d2b586a38e3feee48fc1d5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702fe421d8ceeb933457a9772841d69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90a815399c19dc993e946a73e067ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013502be957988bf37882a1836f0ffce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b874692dba260f4f93e730d6654b24f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d9a9c5c6b7f711811b8cc2810d1cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df9f6b849359436d151870a68c4dfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b98c336977fb02eaf53cb3df91e846606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f8ab3a74098523863630f3b0bbedc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92fe0e5b0a8b1f46cf8dab111c587c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2263ff6fe7c7e998d86dea91c1e85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743372eb9f4d3930acdc14784994c92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a90a3d86430ecd8168b9bc4b5f1efd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06e20a3c6352e9da915c5889c70fa4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02dc1ee5d105cf70efd5bec1c3637c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a72f830a5f07b2e1ca9ddc000be11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb350f496be19865a23270370c9dc23b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d02bb356ce96338b03b4ea34e5e51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ecaf6bf2161d9c41624b2c3bd3322617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecfe6968a2539b669a28d243b00b58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cb16eb465b8252f60ce0ff1eea049619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a8620edba031c5b4d2060e568f193620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89086040ae5503ab6ca49f8e0edb821b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2a15400a91b3d9f3033b9fb209041622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a69026036ae870587fcff911d6ed9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ce3a99c4e2262f0904e298d6eee7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9e86597ebc3c6f3e1faf8089a022d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1d34a49fc48ae2925855c88f13b5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcd4e2caed5b02f3cd222876798d58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2abca134e94a7c32dcd7afb9e52200628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b1f362e3205822ab213457d1e712f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2e8dca2a674e99120374c56cdf9d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed71977ad023dd45cd7a36d2a7b1dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51d04634a54d748745dd748cc488f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5bdc8a2dbc1f739dac348e0bafa41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361ebf5111703df0ded73084f187f57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa789f6b307ec8c51134fa9a1085b86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898614444073b5aa857d2749dd83aad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea1ca78e69aed4dfd44f38a8ab8b4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848ff4b42c36279a0a4ec9f3626e478638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f992444587da0f4dd83ee57927d08c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f73568e2a9bf16aabbfc232873851640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5332af01e434eaced59848b4ce04d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e2721ec68d872fa15d049aaa3e4ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d1db6532dd992fe2a9287cc742d06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb784a8274e5241b37773459e05f2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252643755c3749e6717eae5d3bf30b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b004c6fd2dc9be61a54938d500a64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf858ffd9adb7aee6d433ba72a5906e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cffe3817cbcd8c2f655cb73ff6ed35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea57a7ae015c372787b45f7112575d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c303dab23ec89530b508a21e87cc44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f42a82ec93215e6e953307838a6da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69aecc9ef566348eb7fda204b7efcc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3363b483b8059bd61074156cd28f82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41574d880321a84c151eac431f3311fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31cca29c657e72a0c8f4b675b31efd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822326f6e8b47f5b1fbff9b050a9621e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0a438035f96e83650f0fe92b8183b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77040d722059dcd555b95061ebbc459e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd797ea7990a9f1d7107effc29c8c11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575836b3b2a0025a516fe0c1c7c41a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80a8d9fa3b142ee07b4a35877ca166661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959f0da6072d6794d5f0651b2bb816a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cfd0d9417e49eba08026903301202663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ac4f506a73cd2641052da26ca7cb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a710345d22d96e89c3d0f25531e5c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78fe3ec8d79fcec873cec7747b8d32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c493408ede906167c2453cd843935a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20479564a20caeb2d8d3c186aceefea5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df7715110eacc11e133cc8ed01215669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e5e54c0e379f1932dd50875b87c4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe3d45700ac03848dace9a3374b34b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98466a25820593ab3f3dea3b78509b82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd29ae3898246b63f6a39ce38441ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b998ea0af7164dbbc14605e84214b0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86245b162da4a2175f3e82b1626bb826675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fee4d8e65ed76875c62ffbb9a855ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be944439b2224807dfa3700e81353b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615579f5291441d32936342d8c27d86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a43bbeaa03fcb9e21de9004817572c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c091d65cc15eae056f095396bfa08f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f8c43c2d2f4e8816b51fb1bfc37f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a31e26f08da106146788ceeeb00b15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9751d878a3871ca03a5c1e64f6798a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d9c60b68a4c0e22e99ecbe19a7a4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52cb36e06ea527b6eaaf680b417f85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995302137e57aeb57bc173d11f1b1ea5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3144afce4d3cf3a6f26fd101195703687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af82bc7bbc8f6f5d2e493ade45386f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ccd022721944cefb9c680ac6612ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52040fdce2acb84461691e5c66ab519690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4ebf0e4b57830f29f79269f56c3d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339b7741a759037a9ddc4c7f538b8e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d3ca256b17b742a01e91b8802803d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2e3f73c7eca910b3525a248053c84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d16d942e86e6359f575323fc97936695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801e1ebecea8dfa246339653734e574696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd966e9a740240f3192619d55c750df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d3b330a6679b5f91380aba435f1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6db5dd5dc9e1b76710c5571a627656699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fca3a9722e18d4dfe34e926055a21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d138c1db33b8390baf3ecbc4bd428701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf2d963943b0362295201d39295de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d4d8a0beec30694752d51b9082799703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0359539cae8994b54d9e706bce1bf43704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bcac48e9b6c65ce9c873325a72c6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620d165f68f491ea6731a197be481c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb149a4e2531f533a8fb9c609fc3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d261596e74244fd8198ff93aa6901708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2f9bd6985a7d19de22031840684f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd31e4260e0e094133f6dc72fea2c50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ece9d50416afb7489eb45955ca8f8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de263a4f12f9db80e2047b551f2fa7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f4a93226e5b8c6c303e6ab6322dd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a2b94b232328ba267ff8bfba8bd7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3ebc72d003fe14ec2dd3ff94a7709715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626451c7f9f3fde016bdd6ea464031a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479ba2d6383e35c4dc8e2024cccc8f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09b932b69190ac9c13234418ac8a50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6fa314470342e8dac80506e894959719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c16a5a662e54e7ee2e83ee0d54d7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac6c5ca25800ed6e6404b86c88ff4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf518b9a7acd6cc273c97d121412c7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7210d196d7f47a8d621dfae0d74216723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaa20573c639b42c166be2dba4f330724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131555fdbe6f818cb5210d05d298da0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e30cfdc25bfe37145dc385b2230649726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38cb0af6e411e8b1ff6b03777d1b86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75954d536e5cf3c03df2a83cac3cc0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b8144819d2dac0848d2e6f370a212729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fdd5ae7d77b36ce4c12331b4623ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bf8c5c76061817865d7823e464185731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a29ac6a0eebc10dfd29ee4e17e5905732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71238f8f1d4f0714dab005a3031d3df1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcfda9fc4fdcaaf06a499d63a2e8e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea59a3c1b7c4e6532d7ac187b3353b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524684096620fd2486f593a62153e308736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da74b2829cc619ad88be8463a168051737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30366f3885bbc361247333fa6cb8f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad383a7aa8f300499c99b551a912f68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f3709183d4e39343dc089ae7fc138740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628c72fe50ee33170e0dcb69821dfd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa768f8c728efe10da3f80c268389d52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc0c6db39c5d1fbeb0027c88e7b38f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83c037e2b7b7e24ef69dcd10b6a23e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bf874b39556daaba2f1d4dd440a34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2f33009ffdf9eed7fbd1f615f0b33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbd047f62b7f167f0c2f92d6f33c67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb8164e0c5a1faf4a08dc7274d19a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c4baf20bf7d2df47ba4c0d6407111749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfed3389c7a60efeb3a2be3076e3bed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1102f94d81d490827cde9df1268fe5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977adae515fa007de8ee9c550fd5802752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6013531df3d5188b23fab61461698753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daecf1789c5354f86d894b0b318dd8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704474fef916ab3c15f91247d25d9d54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4a4b9d35bf9e633de7e3772c7e6dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193fe18561ad190e3260ff030330e9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d5d490a183122218c39acc85af369758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc3192662f733f53569137c490419b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d7d013e71bfa8ee5f3d904e57d786760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b19f1c6bb850adef0339d161bf4aa1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96cb9b8fa7a116325edb64fc5217f8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71714522b96f4fac2e11caebf35de2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86697d854c9970092a7a8eabe1c04e71764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d744aa684176bf9cb6f5f11747bbafc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d877701c566058647d4dcdbacaa5c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0fc440b365621ca88264857606719767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40b5176fd8c667643bd10fb22efc59768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f18cd6a3414bb2c912d29e4a9d67f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c983f22d9c1448d69f1680b16cf65770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60119a22cc39a3b8f093be2f20809771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1e7541bc4b77bf22590fd61218a99772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d48df51a3bcb9f58e6c3377e852dd5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274501ba5f1b17e6480281d670d5d670774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e8fa04d42725a2a2609170c0f402e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74967fb0adc0d6e492fd8c0ec51b2ec9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677fb0d4a7dbb45d64736dbf9535f76777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c125f39042cabfe0adacb59776c9971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad6803c317b227cd3e9f33c389d0252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f79db9b7bd439662a9bcd8590d0dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92704ed2a7ccb71ab71a7c320e8b8214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d00db7aaf35757462aa6c3fecc43f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fc7b95f9759e6f1f99bf20769531f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cdc1adf82aa9a178049ad886756da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48624cded61263ae79e5a244f1538708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecd1032d15cd3cdc44dcf4e957fe879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73860200eb7d62d2aedac094bd3ce56c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7e899c5deb488d8d2909efd6f267a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aa961cf4099fb6da52eaf5f4cd00e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067278c6a2cad7caae441033a9c58b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508108fe79ec34518eb9d673bd81b55a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef8d59124ea6c32da926cb0b072b6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb60802c2577416178a3dee35df0c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87043c5507af6697e282c1cc4dee5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95386345548df118a0f313561fce3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db74836e02bbd171e70025ade7118e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10796b69c8a158e3d9d603aef59150020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8349fc2c9c0f2969632b2eae7b876f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d16bef35f248dedf6d2f00775110622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68cd0f96d7c89fdcc0e4d9a07ebf0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0d2cb7a17b51c3c10642bcf3a2af324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5641c84fc98a67258395487fad367925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca0ee2d3024a2e12cb799ad83041f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7204d5cfb7c651b25c9d1f65b2276027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e5005d4afa5a32083a252c4c4a06a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee82fe2eb8810cbb78c19fc52091a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc14d0016df5945a1074e858d8983930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e690e1d00b3b51cbac26db969c50e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd599d19abd66fb574ca7df9a946bf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b073cbea37a229b4aa6474bf4f14233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b558b32a0ea004c1da62a38f89235434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014dafd9f829286d51d8feae3ced83f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502584693821c7e799a300182a0850a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762478461e3aeb9bb9be85d467e1bd9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3237325a65da6d4564321bc22994838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd283aea3d2bdac6de355b2451aa85d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4f78a2c2facdaf7edb636013956b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e53e96fda6ad1f7c5d90d5dafd9f2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4acc85feac464378f8343a5bfe1cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0a9449f43b1a55781a4a38eabeaaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8151999fba34fc005d0a6f3deab3a9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d5c8bcb1388fadc812e6d7b8d2bf845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b656faeb4b9c32cb9bd316af11f7de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5f4a5923af884031d11f8b2b17deb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c887f8897296f3e4fb4a905ec429d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62476554bf23f3f9a2a914cf35c943a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e7b90924fbaeaff2a3b85d2d7a24e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395d462adfd0ad90e5a3692ce5869ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e88a3deeaafd9b63d1270396bb41c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2edbdff9b974777ed9bbf37350a10f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e94b7c08d7de767d235ab6a4fc22354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289440fbb32dd9dde747e030c8d6d97a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ea5150dd920796538e7258887fd7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ea1135e34cae4bd813c4f5d2d361657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0baef240772e11b5220bfc45c90f9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705bb5eadc44c6824a9cfec6c3f754a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2c7168089e83b5125f541a338438560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6620eda78eb2b8b8e4ef5c514e59a9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0313003555144b3ada7ee0112d8b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c361c79ae818a8eecd93e0dbe07e19f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e855583d9d7c0d40da7d898102cce764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeb5080c9e391e3fe93a31f0be45ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37172a0d85c20838006f714095fb3d4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170636d971fa0d0f8206093744cb5fae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb162f735d8f3f95f9c3e53ed7103068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72593559a6896f6d5496a3218deef8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b0b5177ecf86bd86e30ff6e019c5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461291dbfc67849228be97e01851c84c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1431e1cf4c23b4750bafc92f9c89e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd3ca54c5a540fae725301b1f9d8cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cc8e0ca2846df00deb828b61d4a3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d04443fa059d77724897bd433caa175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b59be71b666af8e1cf8198467eb9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320aa65566d01210098619cac8c549f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a7d9406f4f9499ef5b15346ebe1f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa94e9624a61181441ad70816b61a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353569922db201072d16d909c7d057880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bc55f1f4d7e837ab840579724553a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4824009d7c4173482803754d43484482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a502df4bdbd5baa9f447eb26ec27f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4df705a90cb8cd95464a99fa5fbb9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205ea91b9717a4d974e46b363cfaab985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76fd8406670498f36721ad6346d9b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe81cd8c7b79d22ea4cdd5f1e74aa287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af356ee1e12826f093bc75fc49d3d22f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e47890b00653114c8b10744ace1f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aec37c58ff368a7a26c28ab9b3c85e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc14f34e8f5861972674989a5d759eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af1bdcbfa92264b9448f2910cab21b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863fca53ad6e548afcd42f2adc2ac0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b8c5276a0a4a5ee897a858629134494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5ef3b991e0369d84a3f511483339295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc9a432d9739c14c9df6604fd591196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e13839f41d113cc6327e0fc86011b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3d75d44a15f964cfe2b7a5fe8dd2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2538f1b839b4eccbc36be7e75264b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a872bc5462d364b8e369b41e34038100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3dab2a0ea15b0b58ed9b8dce67a35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be2bbb963ae1c9b2f59a3f15302b7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d115cb0fe0446fbf14273383a09284103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05858b35d68669460bd6b3ae2a8107104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72edc60eb871910915c5059439fb745105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062a653e67e0b9cfd669466154807f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d20e80c9479427f461137ce19dac2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acafa8565b22dab1c913acdcfde9d4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6458b0a69add35ba95a98b370e571109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f6a88836a8d945fd8602de59fdb68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff419f6179e180905aea822435cbaaba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390abc2ee92b894c7fde8e75cfeac91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4b48b51afad4272f990de2cddaac0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923d69890dabd1aff6c07dc69f6c61e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a17a045d9e137cb957b9e7ce247760115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d49910b549288f753cc8085bf433b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dd670fe39fc8dc8b6cf444cfc277a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3230443847d8c0f151a17dbffba32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5f149a8df4df258c8538681caaca2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4bc6daeec13b7d893c70219624f0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12aac804eeefb95fb2e9a54dcf4510121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85464e8fbb4c0dcc440f720d5180ab2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464754ad2437af8dd1964a555217bc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed66b0a41185b3bd8fb459db3d856b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce88d049415bfe169cb0fa43d3c0a70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20610614b6a7d26bedd1d34cfb2f71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1190b96a42f5e038332c7c761b6f74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f136848fba3a52d87923ddf0eabdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bbdd649a362fd9c2af78b73bf996d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebff6eb7b3625dbf306f444eb678c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1447cc309f08b13542a2af3bce2eae4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7921ddec91165814ebc81f1060b2ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140185c7a74f17b6dcbdc3caa81418b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fa66c1a00ebc401c936f7bab100c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913bc05c41fd6db67d3356dbef671a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb1848b520388e40944192e8327b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81570d5fe0438c8067d09c95a4dd8b1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f08691f4aaffb7571fc605fc8cbf08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b83a4375d8eaa3ee9cec04aba7bc49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307438203767801bb23b450966aed5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae688939720be56ffb4d74cf686d643b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6877d9fbfd9f9135ac80b00c2784568142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce3fc61426da45e8bd8e67bfd3356b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d422219813adbdccf71a05ffe343c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0025a81cc151d35875d933dd9eac9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23de1a8b449fbdcbaeb3e3424fd461146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b29a8303b48e104b74301ae76688b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b362d16ad4e3935c3028df6b314f1ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec34764d4e5d333bda03877d977c4fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785786a6a6642587d0824300d023970150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7ad982c772bdd53a9352250651d46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f37fba7974ea099cd7ac5d1808c8f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fac5ea480ebb45542ea6b9d2603456153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ca6f0c161489a2974aedbc858bd6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4acc1c15b8b41fb8a30a3bfee3bb71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5ea681c21bd137d6c71a77f1a67c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6f524a0daeccf0641735c3388a29f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7afe30da3edbd176a65c6bfd81d9ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f163e80caa6d26a0a46d7ccc2fb6af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235d128b136a91f9e1ae8748d9d4704160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218caf9b5ec24e0d176df42d7f95f2c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98055cbc0d6f2228fe1b50d37270b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047d86dae8c4dd7b849d399935b1c8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec761336f9a8e9650e425fcdf4bdf27d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d193588e6067d5853671e043c0b387165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b630972f3528a94eca10fb02a502e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d2ef7ba95dae271b308e967861cb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020add56cb3ec51e34b357a07e5a7fed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d74fa3141ed22b41b116006f40b99d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d2944a01eca5284ad7f739fcee38e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb089570887e631548336426d474a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd11aea087164fab38cd329ddfa68e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc431ba1fba2cc501e67d2849eb46008173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd2b93bd09dbdb8778c08153e4fe91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744af2bf6c2f610e59d456384174bbc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e0d5cbbc2fa2011ceb2881579cff7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af15fe1c13f390ff5416e92622cb70e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f77e8f7f9444d2aa6dd5fb87fd88a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4f1995a29f09fd5defba1e8df7de4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14de8dfd83216268efa07649f9a048180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeb150c845cdbe8525c37c33738711181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b683ce384ddebb39961bf3869472a39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1077940772f4860f11077f4aee17833183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c2dcee926ca79446a48a0e5d21966184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ccb972cfbd9a06bcd1deb78b0cb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973090c7a2a94d47f45e1cc685004cf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60cf41e7104566dbbe0bef4237da36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b7497196fa523876739c84f398a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16615fc18bf29183212a57a81a39ef4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda677f64b97ac89c24d2522efcf530190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cf81cf257745e2a70842e4e3e2044191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca04e7bc2eeee1224e03f040d8c581192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dbf8a4bdd8c8159711b32e7f9ce17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036b7615f0911b77faa4953ca6d4e15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c71bda1a7d96f4895114eb07decdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c87bdce4a19543a106010444d1e89c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272e15a07d03ee8aca5a45eeb68adb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ace78b681e9113db5cd4f7d5f3c2c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65841a38592841e7552d9b04a3e4ca3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5580bf27c2937a59edefa53e827553200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06183c01942983b4c92088bd97b34195201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5d8cf20129b9231fd0ed923d78013202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a8d2fb07d4124a78beca82a95fc2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f4bcb9f47e932f610421e15243d35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5d6d2d7dcc9db1985b37a3b6475bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a09275ce1d2894dc19d238973dd08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2585954c5ff83be92df3f5824ea0b3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac46b5bed22c7d40b502cdb569e7951208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a09f232b7266ad2842bbf7c302f641209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb08700f5e0062c74aff3736d0353d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d5e1d9a90aeae378c20ca7875a46e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af2d331d6bb5da3a64da53b21ed3cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9d79e7754d4bd1bdf32419aac9d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d8d5434700299c182c6b4a0d93cc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da726e448fcbf339e6728321981641a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf17c5b31d74e191d61edfbe68d4651216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71ea4585c074a3e64f2f676b68c174217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15bc4e160688674e8acd6d45286db8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10fb6653b73f89ffb24abd13be8065219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a884dcd618607db837cc1de7452170d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb9f35dbbad1c621b682f8da07063221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac031ec4e1fd4aba0acd4b3191daca6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4fcf7d7636909dd494cc496fce7e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480c52d793baaf42eccec807d75db28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3d38fdddce348e3d3aecc519aed0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e775873753127e99c28b3dfa9aa6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f912ed342210482c1412ffe87bcb050227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1a8e26a3a55c61042e742bd66d99c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1750fb787023ccd426618a9b73a286229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e1e51e38008649bee1683ed4bb8ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d945441f426bac47421ba86d0f41e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d262a50cd20699093a08e627954b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760b734d1669283dc5c972d26f18a10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2876dbed9b6572b0dba51ca9c01137234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e212ae3c7085d42bb13eb9bb8e1d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777f7e9c4b5cb3fe10162703ce29870236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bc5cd2de6721272b61de2e5eee2fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566616054cb221dee7e0cbbd2676806c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126c2affe20ddea9b07566978f0efd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff511ba4baff1a24cd88c068b876bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb460b646e0bc6dfe6da9082b6b7e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ded8a0ad42c04ff6eea907a772744d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7b071eb1c65c0f9d393c0fb741676243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a404941f369ce895b5ee2bb3cba33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ca1598b73a02101881d8d9639b133245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f874dea72f5c2831c4d5201e328519246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1eba77ea1d349b775d95029052719247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58ac282742424f454414b204212b6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1bc74ccd69781044a6449217b74b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6da3be79f18421a4e115af2d8286e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32891fb1549a456ea1861f4f55bd952251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd358fb080ace5e0932d7dd99e410c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e78c60f20a31357310b51ebeaac99f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e52f7acd09d6a59b05202bdbd8201254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b953e7c5f2649f4b1472031bc9b2066255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60672da4043ae2af2a0637e83b497cb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183dfceacfcae44affce6093c05a262257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef1c552b8bed3c41867a6b439dea8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174c2b65518b447c80efcc32d5f47e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c486245a34f87281ae513032e4219260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ebca55845ed124c0734667616f4af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f3ee789cd14fc6001921268d62ce8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51cfebdf27994137531c49d46b596e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e22b652ecd49f0e32319b42d0929d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581984005e7f375b9cacd012ced0e6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e2c9e42339c96ab616b72a3702ba2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c389f7dd8a2859a2e66968db81148267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408b4639239b9d2b3c779d3d9daf1d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75d887ab2e6969347deeef21087d0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9039df45f0f5e10de8a95ae46dcdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1564739377b72d8e56bc11f142ffe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d547db17926375b0c66e28ce1083a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427cb87e1aa1f5444d3edeb6777f1d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da7b58ebec6a409e3b6174621243af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b75593f79a02fe66d6625c3d3d1917275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5780b7f430bd96c69c0a877ecfc7860276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9869470f5488eac7851b98c4f9c36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1001d6f93da48b0698975c20ae84c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b7efe9fbbcecc605cbcd929d35785279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5d9e1c004c2ebca62d00c29e193a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d73f37d9780c163143c2163fac9a29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315679ae943323576d0c352b5b98bf0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80a79fff7dd5516c95818854fbacff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9879fa92b6bd20374386e029f084d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096ab38bdc80fd940ac4a4eebaadff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fe49c4910fa2b9c858cf775b59a05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c1a0c23f786b040503b7b294af317287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681680917b02c29c7faae6a35776d60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ff7f5faa94e0fdc32f51e85a1ac96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d8b23c331d08fe972f09bf8df65af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf5996c5e51ddb3432f8dd7d058ec3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ed67b2fda540daf8dce7cb556ef98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824975226e7d50575897a193319590bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cfc958b2590fa76217b38a1f7c990294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79245d0b9631f8f402ad3264bdc1f2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79422c8df011c06ac60ec0afd2008c26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11db5a6231c5b44888716bd07ec8918297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557512f06d8bedbf3f45192725c78715298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e419344c498d4a8fef4a945405ec4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d3fd87c39edb96e041aa6ce9250a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bea6c1f488dc39508addf67a124d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71a51998ebe28e6abe5f31800288dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505e34b0d0e8854e7bb0e254300e33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde72da7a85f007c7ae4a20eb187ce93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e62da192c6fa7fc4d12bfeb65f5d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369083d42f71d2abb05d0b828faea5ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b504d67e36a727459e3c3bdf7fbc25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22695e687298e6898d634e6c6dd08a91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95115c72ea96c94f33f3ce34770ee281309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694bb99e655fac0578943932841adc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dd4251662ba4fc9aa81cf753296fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fa1b318b13a8ea9158352862e2b46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313693b839c804939a778ecfb054b1ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b635f848f4209f0c5a6e85e574708314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15ce5af20e3541fcda53f8ab0f1089315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61858f0f963d6ea5cdb66f2a15506008316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9f79571970bf9366c00f12eb44f28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84546d66e9cf757a78ed69ecccbcc5fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2318e6e70c9f6198282c62e8750f82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcedd17780aaa088fbd0b4c595c710320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab7dc997b1c62e042e9a7812944035321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0d2c8eb6ab9193748ecc25805b901322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e2b324454864695cc587882e74b15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f52f359f39d833ea8a09454d03986324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9516819f2c7f35117f7cae24b4441325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78685197b1280f8e887b62995d4bed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1ed06b675b678de2fe2bc507d90bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a2c940d08eb22c0424cd7d22274a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b9264a3aa8d409af52b1ac0034944329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ef5bc8c60cf935a6a8801859184c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f299ed3c1d71bb31eed27c54da368331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a05d076daee4dcd04ffe842e9e26c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32500dbced47b398933dc42dab70a70f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2107437334c815361f349f42a509bbc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80632eb3279bb1738e4f8f24e2c80f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef592e6bb7e360605431af9dab1d896d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a817a0a1e12d074de51cc9d5891e354337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c27f28aea40c9c0bc7458dcbbe094338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b13ab86df5d2743b451414d1a7cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f5b19cd3edd5dbfb455a33b6ba72d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42a38fb3b1518c21b05dba89ad2aa9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988be4f003871c208b625b06dc64526342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612d7c5ee1b9f4d7b2b949b48a16577343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136ee4ad02a48d080a0b26378edf3fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57bfc0af65d3886c885bfa80f770b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d74fa99f187d5a01a2c12ef847eeb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b2e269f7b84908300dd30eda1602347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7732b398b90c55ab8b5ac696b9c5766348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127f8c84972cb41e3e876018a7d356349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe61cc46552b02c117d287104e763a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc97c395340273539f1aa523ac8d06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d573c6d18e8c8b49468603f4eb4066352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcfc93c9728001b7189a43bfc250e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b43726ad48b3789092275cc1f821b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5c9ed22da8d466b2b99529e347b1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce8e58de229d255a23152859d6fdf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279ae3985f47a2ef257bfe36af1e08b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f77c68a099590f586289a7dcba46ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f310e5a36186d2f17f9ce4e827726f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c36f687e9633af0566cc9de8bb3df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174969cc2533c20c4f7c28bc4e71ee0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ebe0b568715d8fc5886d2c74637a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a31e73858bd36809a34d6bd30c4cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec567e0275e90e120714a420ebad4d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997db0177180f7ab9bbc5c23a0ad0eee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d94537155ac6b6a712310d00ac6cad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1033a1cbf9d5c8d0630b0d8fae5b10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01010c34329f49194d027bc0df1a4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aadc6b98c1c319ff8bfe223e6628c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced1bdbc105e66bd117c9398e6f0702370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f58c7d93bc6938282127b8e1d80f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c67061f3934a0753159d7fc49d2d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aca03ccc4db9bae5c61abdcd0b90a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466558f6c8b9083017532bd9678d9da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3466ecb7c8c36f25c10a1357f5c630e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44901c487a731e3b7c36d381775afc81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5986cca16f99ee823fadde66afa93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a55de23e73558dd73580939d441ba5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ccad181bcbb20b589edab543c7523379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d3f762a42b391ece8a664a69976e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884819c075d640cbe475fc51ba2a3b84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eac3a39c4499d02e5f975128ffaf85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1cd695b4476fa534dec1a997c8095383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f7f9a0a1d5e7595e526f80633cfcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88176491020d66721a6097435eddfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95749de706ee0418b11dced76e3470386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711374a1d825792ab52488cf1afebc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd613904d3e82d2cbcfad2142cf6be0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5cd6173dc45dbb91f14490d1f5777389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fa4ff5c1968026b1c65e601bfb50e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f75892373d2dea5b6d4574d8e2fe28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95f01bced2d7e000ac5093ff87d6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cf2341af14b504b3f419c9ea43a1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946ea796b8fd5ba7409598efd843094394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bda6e50c88892dbc59d7bca6297db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc6886743b04de317102c2afb6f487396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff81bfe962021b751652b6acc1bbb8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f00ab2cfdcab863cfc017f8185d4c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747db3950eaee08fb909a2464d876fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597411926437487ebad8b83634b89aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd5417e7afbdfab8747bce57b42eb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ee230fd6d4d64011a826ad729e684402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576ac5463e4db4ac1910d4755acd133403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17773aae50bf5b1273786e09afe8e38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1600b406c796c63424180142359bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a4d59df66f3ddc266d20e303281e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e8bf09e4c66e5b25862a74f60ffaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54906dc5b0b9d383911f3e4e9471a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e237eb3ef0873122a4bba0154f6e08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343aef315565771f07566a49905ac06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e357ec8af104e3dbf0410e2631e3e27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d497572568581ea44cda4bf837cc337412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c370553c00e7cb718521b1f98c6345413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fb491b9603e21863b87249ad849fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525ffdfaf3689657248c9dfd3e233fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f38a5affe6f31b2ad82cb051f17cf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6686e6335f43076a6c63a02fd5571417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8ea3783fd052edf24b3358a6c8d19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936b96819fe4fa25f3a6f0f10801310419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb9b8e10f6e8b9c9477e1eb855b97e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e4f03698c5f884c960bcbf453831421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad608697c837d512c5e9e52f812964c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2ab6ab1b9c5dd2f78eeadf9ac51e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906244d2d70a52080493cae1914d313424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fd336e94942780337eb30dd22d86a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49137342f71bffafdd18e831bee3024426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bdd7ba7a4bad04ba4ec730acd00d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fb669caca8e6cacbeb728fe2b0710428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75855eb10315e79d2d823dd88930ec67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeb01fcb06a3a58153e4634a972013430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2d69f8647a8411eef8967e78812f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46d46bfdf87c11300cd67a0c55c3e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599ce2e80bf1d89982833d063a0711b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331843a652f520e90775126e00b6314434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1407722c18b474853dc8030e43134435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c2afcbb5787e6441d3a68c628565c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad942a741e0b02df02c01c677a1c5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c360221106f706f813b816b26c779438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85b576b4b46f3046183e47581f70d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325be0e1fb100aac30bb73519b2d611b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad97784283c2866c2407a14b85417e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9c08839db6647c7030d00f68d6108442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376952a3c3737baddd3314ff72155636443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482ce92c6b288cd47620df8176ce7e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0113f971f907c93aedb6c3536f8ed32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2ad7f7b62a52e726c7d7e42017076446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62e2c864e1cb25c96bac713c97c51a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8043a7364147370e00cb56b897bc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c42c8a69bd834512f046f0181ae4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa773ceb9b094047425b206530feb0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0ef492d076a203c0ae265bda0dd5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcb2570319c5d60f940173530deadb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e1f4399197d89e67e5fdf0d97d7b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988305844e36ef54c3480768beed297f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f4dab4b36f8ff34731252cc298eda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8acd2ac8e0bb9dd0b4a5d74e9ec62456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62926a07358a2da585cae1723f20ae9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245c5df023cfd5889a8d0dfb15f4e0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610eab808a856d249618b572af72fe6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35c8fd7fe4c6d8e080960c7fbf00bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451ef798903a049540568e71ace4206461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbb3b60f9ddd3fa4d0d38bf2014546462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40da7abcc04b69d38cf1865235742c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65b47124aaa0f6e6dd5e0d93e182d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc36670612566170fdd6622fd50653465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398141e2fb48ba5e042d761847758c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb09f8b3b3adccbd052b8f8a5d92c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b59e9c9144b69803686aa5356d0c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58277284fccb0327bcdd0c55e33656469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b15a710d4ae23961412ee149b166470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd877a5520e7a47fbf1021128c8e94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f49cc404cb1f9d1ed3a3888a98479472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ab859ca09dec5c0226089a1f6d921473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd69d8a63300b671fd3a99267efab2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074d8ed6edb56abc85a1e102d39a27e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea503e4956da50b9bd25070c2f07d8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54265d343142b872b1eef9ff71132b7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01155f94f7661c25b21aac1f60fbdc12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4327a2c582525ae4634a08ea28f6db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c6f471b1e4559f8220c4de0126085480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fa92252c0f343288c9700f4cba944481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecff4868a9aef5d41704e8ba0a0f220482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31881d1b2704ba0b78f62bac2884b43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0c906a6058b4dc79fc3d62aad76f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b988509bcf4569d29b5126206ccf49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14546bc73a722c44c479ccc4dffc390f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceae286ebdcc34e0481a1f7b48fcc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2163bd5a30d8039e13abf7514ba5dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cc2e9863272d7798c045e2a35837c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5da27f49d08025d23b73742fd607e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f0fa2872a4a196c132d912b6f7312491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249309ec017dfc44e210a39e9eb5090e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3b29347ca109aa63d437feb510235493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae408146c34a7e79da4ec87a60ce4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ca2ea2b700d6063c0a14af9d20f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093645400bf53894f93f0e064d604e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ac3a4df82d7517e517dc4c2bc884d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c94659c248c70dbee7072e2e27a03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceac78de0768fc22f5b6b441c3f1e98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa1000b457259f9ab8b38de04bc644500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ae5a93e99a39dbd4a0eae7efaac34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b165df1485c08344fc0b33907cbb76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1cb8087b690daea62520d4c552c0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d52f67699e57f409691fc888c1049504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67b6d5bec6940666b129009781a5f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613ba944b380022b5cce4a00f976124506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff10a1a49f314a6dc670dc46ae1dcf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aa72bfe74ed808a805774a44def8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcab11318e5eb55779887aeee8ba309509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faab255dab69632fb1117310e8b9953510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968140dc727312a1e4b46b8d9b17355c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c9214d5ac2acc7f057627561269a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546aa8dea10f18fb1853de30e75432f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d263306f27705102bd47e04577af61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a660e790996eb073a62933ed43a8be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30162a0c3aadc2e2106460b9f965045e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81f958a0760ec353b7701fe30d66d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c614619bc2c6e25812aba45092c90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8902114f7580b863882e84321f4afb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d865258eb3c0d4526677e2674c823520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a896934d6c2e7d11b86f14605680c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1298cc7cb210a77793685442f9f2925522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15de6d004dd8f0263ff0eb5fd7866c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eb20e8e80aba4d927b710207658ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd8a901e0da14f3bb9faa28427dfa9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5a9af5c6fb6d9173e6421d055cf37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137125c07414bcfa59b53f1fd6ee23e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b74235c184351e553256ecb630a9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d781119b4d9502accb0ecdf3615e30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45947f0818226a11d3aae67db83cca81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88995d483a014479f11f685f1dcecacf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b0544a6ff13d7f258b8eff691a82c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d4539d9caed406af0fd9316cf2a7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ccc044cbefd27e84866c894e438e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1994573b79aa040d6bd1b1b1d9040a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15b8355a5c7448da40ad5b17168ab9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd40f55d39712cdfe8733e2a4715db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a850f37992acdc942884443c53e0a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe238b45aaa1f95ae4805c96ae690b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500513a8481633253e4fa9ca51c0191540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec79cc268c0621c21f8b581bdf427b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f40f27e18a0c7fc7807e7dd3f48b77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02754fa75886101b9cb9d8523199ecea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b326aa89fbfa148dfda0f5c463bb6a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd86f8211aaafb23e13fd885665db23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33553518ddc748049ac21a5dbeddb74b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b046ab7269d74a9486d52c2b3c5df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8618f9bdda8c3f202a419f5386332c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431683976c8cd83455469529dfbedd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c481d87be7516d163dcff1523e58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee2b1fb6db9649c161f1b8cc09aea4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea39e89c290cfab69f772d58c84d00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c913c62f3dd60387ed8ae10449f421553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481cb86ca20d8cb6e2faee525c53a8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83080071bbb671c1cfd9f6fbc6ce5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104c475cf3bd45fbe3db67c434ddb5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e2d9d018cc33a6021f5a3b8e392e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76036531b20bab83fca21d1eb84d60be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaf4b9e8ac802211be381de81f7d49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc65ac227a81bd214c69f1c1f017ebb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc640a7c24087085b3169f39a635819561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d04fa0301b4e75ed83e945bf4927af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a3b066daee961f8baec63eb3628e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220154bba26bed424b4f2f1fb25929ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a34b3a817ea2309ee4d3e906d8119e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d465aaabb0adc6aa8ce033447a0b13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc65d90320d2529cbb6aeb3805d25f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf09309482c93ba4672115bbc6388e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d2b4b19d142dfa43b594dbb70e093569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd549690d95e62aec35319df9e2e298570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59d853a159bc1cff594cbb6dd0ecfd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8917dc78b3bfdf3dc0ca72333cef33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8391cbdff9486ce371761761762a37d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882ba651b20f097f0d80f690b7f2f91574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72121fdf3a1cf9c7d194e08e33dd0c0e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ca22f96e68c9ce925bc70e928cbb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b6b8072d62547d2babf06785e8c83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d059913d411b1a9d44960e3cfee69e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d19431748f573215faa554465b32d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0455851815f2355b5550378b1b979580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd563fb20405ce936fac368224104e33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ad5ab19a33b8b8712603c09e2d4d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99969a4a5a0127adaeda4d94454db4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afd97db85561a48324803cc80ed0a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed3392970b788f0aec04acd1b9807e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf45301499b8d753c45444c55f9b35586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b9818d5ea46436f696e426fbb9843587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce539c7ed48584732182beccff3442588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec62edc0ee19ba300c2df34b55a741589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb002b93f46df1d950061b02eb6696a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44992e613df1087863f940b35b4e597a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8807809481565ea912f3d1cf77e81c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb0e7e03d2abc898e194871eabf56a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b7e918e3df05abef793374fd15ec0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa19165a11e382a4edb9885a976377e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d043930f90e17ec430d8531fc3bfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1ec444e896a01748de97ad0f6106c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe21b056152b1241bd187ad88c6a71b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0192cdf428f9b681480e8e4c068879599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf148c8b5d4461104b355c8dd2261c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b353296c402e6e03fbc632edc13483601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a731ba416c88ead8f913796aa92b838602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d635e012ca07fdc03989bd36c12f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497f2ce61b4ed74afac2e860cc741e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb900ee6a46f5dc8994cc92113f6686605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e427aa0cccad75f52e3bca41fa19e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7590b260644daecb8443e2374f0e067607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848c8e609eb41b7a34188bd076bddb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea40cbaf88a9c593d79f9bca54d5f54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357b49da365f89f8ac4f236f807a2f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d0f104b592f7a610274b80109a4d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d2a410bc228b1133e52444e9c44cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a843b1abad7b99c36b840b26185c82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfc34848e808fd6698546ac72ba31b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31b03c3e9dafb1926f316c1bd7a3bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a8e5445c75d5290b7f22538258cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb480363bb67e36d860de22a438530617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679238b3531c1263dba481c2d634e1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863672c915650806b9eb9828945cf5da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6d066a21166cebe7dcae9a18f6c55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124f948fa5a1a2a39a9dc96107226fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1423b1b64778c5c3a4f117b6baca10e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4b862e58bb38827442d6194c36d42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638505d4f8761213f086ffb5d3c18d55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb95f682c98cdfd26dce229da4959e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bbc12b8d1969a57610723ff5ce0cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da31e96015da37589feca060e2d840627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40d3ae1440d4192fcc2bdb561b3001628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92043f65050f10ddc9288d94c5ad6ea7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b8b0e61dac32bc055b5c0e27d06ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceea1303e954d6b44c5b4a30c7a676631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff51691c1f566ffb1b5e3833603311632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31fe2d137de01a9159429f1be8fc54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12ee0fdfb1e80f966f6c2f224ad8c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7613e3f9cb7fa4eece54cf8b21b9aa6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce800b3ba0160947f70586fa28bd7194636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c821a010bde2fadde8006835aae310637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82832cc5489029909ea72605be1a9a6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1733592884b436cb64d25c6afb3d3a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df438c3ab674dd6d4d19d5848008c6b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2c148f1e99c57fa57cec8e9bef370641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1a23027c2400a7b8e695459a00a02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af6299e262564ea4f1e97b08bf2feb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff7d4f4b3b811fa66e9c5bf185c36a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af404140ec868aa74a4b3df91d1110645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e4bce0d6ceabb7198fb5a501fca5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2af8969270b502ccadb1b44a2ef24d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9230ea0082a0bce1b4a73090d88a39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a8781eeda4eb58b32583a0a429e6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fc81dd96b9445467dfb6a21eed2d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccefe27c8d84e05c2721818d1a2e494651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d855da484afa123747cc318c5215652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0108a584a85e86d2187946785d98871653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77ff59da82f4e3a69b95b4b9f80044654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bb3c8cbe8187f2e965615f5c82fde655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84e7cfc0ca694b2dbeb0c0c68b2eef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e1c8968d713c7e1e6147998d699b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171dc442267e97e252ce2ecdb64162b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2063f6898be20fcb3856c46521e5a9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbe3f854ef078badb70535771cf402660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f37c8a644299e96cc8b270e11f9a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89a76c8a937ad5b418adcfbd9a8597662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a0e6e79950ad631f3197adcd71380663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24198733a5085fc4d479a9f915b23f6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333709f17ff44e982c548380e4cb4724665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184310764963c278ce21c6d88079cbdd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2092d2618a6d6636e92674f6e3618bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ebdfadf5f2c8eac6a362695321e89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd83bd0243f62a20a857c04e9e7324669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d6879088e01d3cb46659d7d9f27c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70706b274a84d89e9256b0dc5cc89e83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121742aa79ce3df3f7e16722ee429014672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2ac625ae58c0cfaaabae910132e56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5bbf4e2f4cb25bfe11246b144c018674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4c3888c7445156461455e3669e8d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3ecfd643cb8f7d95aadc7b242ad8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13637116bd2f9f3d54a7bdfc755c84677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be3c0fcd4bb4715774ddd080a0438a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debe89c8921f1d0aca4d7283f1b5db0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc6dcd77d071f58942e569b903fca5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427a923e12ed147b4eaf6d324bad362681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dcb18e2c87736ef25d08e979e85c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b552175d0f594934bc60b326d13e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef974497d66865ba0ed9da43e51a433684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717b12f453a45c95c374a99f78a4cb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848325a3265b80b0d3aa99f34be57dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb53e31c81c57348f497958ddfa3487687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb8b2703b300bd7ef96b673d62bf37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a026c14f58b0ceb08326440a512ed84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42ac8346f5df2ee1b8a70894d453d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1a65817e9035209c292125371b58f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7d3b4afde0a0b4ee4965df7dbdf73692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84062b924431b2e94f1c74f8f08867693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870b04287cb9a6f63134b7e5e774f21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae404266c5167399c11c17054a78bbf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013efec54705d5e1e27307a9ca6fff2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b420ba7a523cc07d1c6034007b0cd8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1b844c86d7561f518a043ac7bf3ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04c8aa4e75d03f510f3339e5c4acee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a813f4ea283b01e84d55860dc9d7049700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c4ce63b9c98c16404c9925ce1919b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454fe46ce9b5fc36c558aeffc394cd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ab4600d9feb41e2d21c81c2ac6cfd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74961b0d7d5161460c80931b5e818b19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabafca8f37838ba8aa1c4c7c431b668705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c8d1e3b95852b359fc775cffb1950706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245409fd24a2184cc23e74b4dc40aaf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ca28db63cb7e59c5dc6b88731be59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6b5a90834b8efcffdbf37353f6fd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f8cd649ea05fdb8b52b4d68b930dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b203460678b47010693ae86ab51a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1dc2e76d741a952f74209f4ecaeab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebb994df46e678d968ffcd6a32fddd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0eb1f6dabe87302db5bfff510550b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b2e8913a65a318897d4a7101d833715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a2ecb63c38a5f073d57971e7fe35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0d22d32cbfe2567e47969be26865b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd85d28ff1e0ac412bb9bcd47583256718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44211af58c38cf75e91652e639d2923c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7368a50f73e878696eb8dd46ec75bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d68c54f161365e2cb5f7698a57a30721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30d93d9d2fc1c8dcc31ae3882bd048722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5996ffbb697cdd70ec73af75b0f8bb1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81423f5a3da11b4b986c21ff21de2cd6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951ab4b16b96e60eb88f318689eacd5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe830329b823c344359177ae43267f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958c1c4014d5cc0906537ac13ea0fa9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bd9320336701ee582c05695739244728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9be8832fc405e17f8352968e0b5c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0dd97265e8cf2214eec63662eecc6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fabd7e7954d451811c6ed777b516b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebb8c62150054b26532f2ef036017a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0fdf36581108e76e5a499fa8c4da1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08dba7aefb6df8f8cccee7df083bfa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180db5931a02c34d03fe6661c89f761b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a263a316439232082bbdfe63e36946b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c771043afcb6a0d6d07b582b0f7c70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4f8c926e0045cbf4a47f455595781738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e222a853c71c0c77adc2e9a054eb848739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3f2503ef7185c38f8166d4090259f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31572289135e455892e528e11eae0921741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9969c3be88fed220b381f389d706c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205514f01c422fef8e9367a9075469d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076be2e59397241ba5942af8cff764ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b20081ceabd3f085d54128acc77b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6b9d763796b4661ee042332b85ef4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4681ceb67c0b9698c219800b6667c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe647b4a77be95bd1a18b585cd1356748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e3af12ee3020fa988e94eb6994f5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9fc042d7ef36339521c7660d603b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b8f14b5de3f437d7fd1c02cf1d9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbba98d84d9eaa941d43018b95de68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43660150896a467d37eed69a6decfb4e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9f4dd89ac7b67ed5b79d88be15665754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01d345695973ce6364425207bfcfbf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe3924df6a416b561fd70f9b21e14e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125c67d1f7a21f344f8c5a1a0dc610b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422824818927ad0b8924611bb5f1412d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc9537abe32265e2c12c5d9caf457a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db89a3ce81c89ac8f927ea618b885d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0584f6047c4689c0f8242dc330dbd50761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b0a46bc2a1c3d61e758d08cac46f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e29eb3d9301ea5396226192313a7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f13b217c3427c580219a3fa1040ae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f68ee59ef0d1b8a8d9789e8638375765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366edb55c9e88e477a1c0a24ed78f0dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859d16ccf8a02a6f2bb4872b489c365767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984e019390eeafe1aa8d31ec5ea1b5f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c95fd213eec981fa326e6cf98b3d5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32922abf35c13d9a39d11b4b0859dcb1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b4d82b774273b48199b5b589d1780771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db141b531904e99c0dea8e7339235d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fb699cd07bf6492c7b51adae5fa42773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910712297d2714c15de2ba69b3c1ec7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bb2286af49a0180b9e05f0a74c8f2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dccfce7043ae760edc4333e11c910776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaed0ff59261e859ebff649c9478c7777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>