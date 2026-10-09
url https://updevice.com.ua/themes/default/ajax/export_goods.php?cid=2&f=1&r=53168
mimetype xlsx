--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794660c74a30657576eb4d8c5a15f7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a722197e791b22e57c946f06069952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6996dfe6311e343a886944d4c239de93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee2264671f889bfe43c991d68d21434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85301745315549199337accdd909651f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32526b23351527118b0bde3f1ad8d5f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc157c37864303bc6a6035f344e0e3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abef442affc3ed510cc6ca9ba5c0e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1d3797318df0d5f5a25559010786f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86aec965f1da510fd23660bd08455410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671edcf5fa09fbabaae9955418b20c3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a159298ad41e8429fc77913629b5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de563aed21708ec49f82785c03fa4cfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c605b134ed73c00952b1d9761504914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd026d3c317ecc85b67e81f784630915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0154e09005e735f07f1ba70f72a081916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0849e2256ebfb3116ea84005311d7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b960fca666849c6fdc7203f697d6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86029f9285aee3a9f2eba8fe14283f1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e44b16063ee19bef06d8e78f8fe4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a785cd47a2daeeae330593daffed1c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343dceccfd01ee61a1ed41732b9c1b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb221f897805d996128dbfc5f913a8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2f7d777b650a9ef8fc44f607981b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982feec33e886b7ca6243aacc1e265c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10200863bc9cf84e48d3ee753680efb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba38bb641acbb0b252bde3e71a3da827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a5177f1305470702e07d1599fb2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bef17ef079ba8bd82d40bd50bbf02529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b248548c01844197faeaaf1dbccc71c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cd647cb62ab9fce1cb0660615745931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e1343e3fe7754cbe76587766fbee332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a384eedb35d1d8839306fdf0114d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11008964c5e07c6e599a8c671f0341734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788d7e883b7eb0f1b487c1c890c9df335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143c48bbd67e03a222d64057e497f5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b345d7c6bf431da78eca535c22524637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373c7a20e55c8a72d657f2f4d7a6b4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec9590cf04189841b21bf32e84eaf339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2dcfcffb5c0c9265306014332f26b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330cd2f7f139b3b1589430504eaf67e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb51280fc37d3fb738732f8b1fb71e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aeddcc47ea159b481eb21e835ab2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c87a6873c0154e324f5affca85bb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b413312ab00e1947e9a992ef46ce75e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e566cf1039d00a980cf970f932264146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44381e419dea5bf6fb91ccad7d9131ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2bf2b733d89e70e744a30840cf77948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d9da346e9c3948b0f431093aa763849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f481e74f8715fd5b513c2bfd9bc97850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0fde3558e17db3cf04dbbcfdfdacd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c51eceabc336882396300c135cec7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2c1ca2bae61c8fe540cda8fedfaa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84e69710b4f4d3dc14edd6bc50902054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee7480191aed3dabd0653c5db3190a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d1ad763e5727050dfb03642eebb4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8876af1d12d32d02b312c0f1a927157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9292e9599ade6c46541d124bc961e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c3d69df86c3df0ec991513f7967ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce7498cdb105ab7d295b0ef9384f0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98cb04947c3b2b1e6e2e72f8042f3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81405684068e04bd50b38411dad65862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5174b1dca45028bf0a3d77c03193ed863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6197467cf0b71cbcb130815b088027d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b02d7c49b6ced6cfe336ae170966e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09034e961d1d48988e1ef99097ed97f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1f179063b56910b6b302103cab08e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740716df05cafde3abd8e204d80bf54c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05c7e67c9144e5637a557b7e6a09c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957b12333c9b161202e57d9a96c3b5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7befd2a63b11c977dc3f6dda3de49d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b615bcf478d1366fba0bbc93285e8b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da3cca120646e98ffc54eb2422ca5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834f15815116effe31b9718c997d52174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fc096109a56524eebebc620fcbb9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454d03c74d17593c2a12242646a048e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8a567ed6ad01796f6492e2d08ea0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e9c2022aacd3e36590eced08d5bac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9db01589998d578a32b78d84ad0c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54810daa71202932ee6054c5fab40d7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d423626d4c9649b781a2609d10f8f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875222c705d968e60811d637c041e7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbb3a4c8f69df17dce23513ae3296183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9d3b5af406cb83cf4bab489fc8ea884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173f22d09b26fb75140b79e4e2cd03d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375e4a014a0f925e89c83dec5376ad186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69209a99874d73247ab35251a1945c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c43ec5f39e6314b98d9d16519d66f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a95d2149cc1e843bf580484f6b24fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9281e86cf60d0b0cc8d12b91704c5f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7154465882b6da98c461af3dbe4ae3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673891af1c83a3c090a4548be5c977892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e935aa160303a96f1986d0b5169f1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0c3825383da775de14135215aefc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d23bf6d6c3d4a92c6cde9c909ee795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068560677de2397f0f338dc5f6cd0a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadd6bb70c4c93b41a5b722624cd20b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4870f93c51966f25626922bc6300d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823edecd7a0213cf78580258468431099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353065eaf864c33ac5b85f654104c685100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd874e5b164c54f2392574a449a8281101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0faeec3e168c8a2fe48107705f4df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a332e1a68d11ef8ce5551eb17c6ece103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68409a32de3c47338bb82dc47514928c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529caa5bd26e751d24c39ab71383724a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152762c5594519268f4d79ecdc9e85de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b51d734195f6df99b04d521d3d764107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d973db96e44d5b0d17f03a8bf059c31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bc52d3778f32acd76f1d0eadc57d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145b5d4c5342f2075ab57743a01d31e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b24a9f670419d1841167c31459a7b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275bb1f3202465c700d8e4d02627c97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd52ac0864d9be48a8475cfbcebf6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae864ad01acd4055311c810542f58e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72972c98c4b1dfc93c7eabeabdfe841115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a66cb443b56a2b025097bc84927a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060569441292d62b1b5618ad1633e1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c8de580673b6fbb0c36073770a771118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae48e1c3a14c9a44585bf50fdfc929119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e51544c449c8de7f3e3e38f674784a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e73c8de9493962425c4a55f90421b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb5385516459b935bfbd4f6b477cd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cfc241e110b2a19b6a82a28a8a123123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e4ac0823e806ee098ff56f04a7744124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ad19b91fcf9be86e393c92cabf8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92578d5253fd5fd9c291b345a23e9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1257761dcb5bbf738caf9e2df7cf8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fc87781293b866de9183523e3bb3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f6b7154e0c3d8acc4b535d24c1f5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a422c381904041057ade43f54ecfcaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f0e954bf7b09009426d50401670ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8845aa0619e580733b7c6757be1446132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fea62a53d584515b73768c8719e6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4b3ec1c9134d807eeb6871747a177134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3546972c39770b937949de13f52c0ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd6376ff678a9b46e815fba74fefee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061cedf3afdd97773941dd1f2d1b3ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1917efefbb09242d232f6aca1c90c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de51f1877586e033afd968c6473e27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d638d6c289a1b7717d3abc88d1a3a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb38d96df1a7d5c0e559553f1ae9cd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70749753bf37550a6eaba6739e4258dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d858593bd36a011845aabe01f5b7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b042a241ce6d10c231e4772d74466144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20b00c0677175cda11551203aee6cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab47327ea5db9edb6fcac977ded4c4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661ba7551a9df38c1b5319c01b10ada147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23efba8d52baaef59169bdcf25d02b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffff390e292acfaf73b0c247e85fea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f08c1ad5faecc4ee99ba0d372079f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd44d81cdbd3681320da2f0118bd36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45db84af5c2eea5abdacf9f7a2e3bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6e1cc0c074acaa151046ee15056e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c0c7ba60f30a4a59b1cc9936e0d2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe73633c1a8ac4909c0feb0515193f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b630a6fd97998f53c9ba281513a19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe56e89a48184c8c239728232416a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b613ab9159c0a8c87910c7606b9ebb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a2fb502cdc7b1ffee2892b5aa372b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70eac6d04679d0ad2d2dc22a649531160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27751aef4fa032e1eb7027054d8c62e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b9ea939fe4472d7cf434cc7e42bbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a163341680ceb2d2b49a31e09e1e0ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd32112322e7415186898d46f51e73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18403d49953ad6bcab5250d74a6c31f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a4ff4a64f81b310ab748a452e05b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0314d305bcdb33f3481748874b0632167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db41c2fa6cdd3dbd6a3696348288b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e29ec2f94f92de90160cd33616e25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044868ce42bcc5e40d69d5529ddea87c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8ef471d6d700a877d65aec780eae0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f0a90646cacf455e498bdb131b4c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2c582faab67701aa2f3fe081a00a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179e8f92ac605fd35d5c476fdbf1ab2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b2564ce69932bf38ac16bd38e1987175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5f6e8acb03205cc0b92f9dbb92ead176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd46f408b885278ec158137800144c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830ddd65acd9ef0097e85848ecdfd00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5811d66112609bf1fbcd28feab7a77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e603d3e4d85c54b3212f7ac2523e308180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aefc351aa1d275391d1e6bc3f61d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22168b2f641847a0058e4c1d16959ad6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378fc3142f921b3aa1dbc164d76f6fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c0d3cccbfd01e4ad6aa968eda2e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9afcfb991ba6b2bd9566d6f4f545b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4e729b15fd12cd84cb5f226449006186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6e1b412dcd4c31b0ba9bf328e6a50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df924a68dc7a3fa5a2764b2150a92e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a36061370ecfbf64b43d03c94fab88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ea80c4c1a6dc5f5982799760b3571190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e1c042bc31a05bc5c2e8d3d92ac59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335ef5c043fedcab1b0a1e1cb475fd1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aac07c9636d096909a25210fa84b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0ed90d496403977314a107bfc718a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c9f062a08a64c7a66731b0e749e54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdcb26f49e21a1a43cbffb7b2b9d8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b17124ab180c094d5a47c1829c7677197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92119e19b8247659bcd5a047aa8e5bed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dd22b29ed78e6a46b17d992e610d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab740d571cfe7e6c2313d3f79f9cefcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c517f8943f75d974a50042f6ed07bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c69174847d785f28fe803c63a0c34f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683caf04ae6cf44544cc0b8b1149a3e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9dfe7e04a52e4db433b65137a6b65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eda46f7605a5dca5ded683b04c4f7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecbd7a2178450520cd880bfc54b6b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514891c771ad508e385f998c448e214207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cea08104f7b39cacbfaf12e1e4948208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b5a53c59323a392018e3ae16bf548209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041805e8b80dcb93dbd688dec8717ae3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6742d6426ac065ebd27a7857d8e18c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fe0f12f021ad05c2a2913451682e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a2bd122ec4444373e9ad5a69b9ca9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f264e1a52cb999d08105e7fc9914d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb053a8e54182d4076451b4cfa8971215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec84e558ceab5a16b1fe668800a0c59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb1e29f31b2edf461db52c9a7c3014217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730779ac578449618113c17920950c09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87941be674cd3b2e71371cacab81fc8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1f2152ed1f96c067054577da22ca5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f514ab5a65de576c28fa364636ef4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454ff6c83de6c3f406cb7be469f3dbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef52e7e1e9c8b62b0863b188d63562223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d083047a214c850b01a4272984136224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f172507a9c1beaaa44534d48675ece225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bbf0f012562c7ea1bf5cf0dfd81b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51439be09ef6ca7109cead767b24e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395b650a14222aead9cfc836694a821228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5983dfb4bf46c2874aac1db1d322a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46060f1c0b960bc6c0103c902eb0719b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4a92be96c4b8c87ac5e929bb762e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739caf823327ee12472ee5085692d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aa077d453a8e618708bdda39b7b38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1972e5d1b645ef85e73bba2f4b558c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5faf50734dc021ca68a346e9237b07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a2cd0c3018ca4c6d4f78a633a4f2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b88719aab85433dd4bc9394487ff7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac79654cb15b1eec71a95fcdae8a95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44647aa5da06eea7cbdc0ec454b9dab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01089c948743ed588057b7e8a0bbeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad7f825a977049984c5d075f61d931241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982f26db35824ae37e3acce7d3f381c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4354b1a5ec024aad8d0dc267ddf49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d192730339fb649cb6d0470e16e15ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2589f3587c393fe96612a1f113e42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31600909f6587dc56dc6377d77120008246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c92115c6bfc8dc415436bd74a6bb96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b81b294c46201fd74b4e80aa6893e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ae56355f034fced8226ff97cf7ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed6003a6c3c6a644aaf1827cb48ab5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c662b49d568eb08159ec4fb74221b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bdcb879a669e124b56b8fef9d4a4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1803cb99068e057e373d6899392fd1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc5b02fa1a378d6b4893815cd1eae0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce94145c34d25f5f13c928af10df20b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd48e824720a6eacb2febd4b8ff2fd8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b0034496d1b415efe695479bc4c04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f69256d0345c153de203588915fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73dceb2225a84ad0d9aea07a1b7344259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3cfcd073b40bb5a6bd8f7dc749951260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bdb37fc583970752b354f03f36ad8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81deaf6ccd22c84c91fd762fcd64f82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52986e73cc001b4d07fa67066088b019263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7f7d89c27d57d753bdf3b38723c2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b30507d529ba4b4bf4fc62c950eb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fb57695187c26a700372d4af6fca1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feac522518af93281f7793f8ddfe6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b2e68d3419a82fe7a18c63020b8ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98b2a3bd8006df15b0db74f4fa0a74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1412e2ae64f6b4a89a6ff42b498d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ce7313cc8a2e7998d796008694c99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc515431d219cfb217e8fc246df16d7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820a74cf243180c2a86bf38a778664c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df338a562be4c06730438b67d934c0dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43166cc02b558c268694985b83af0595275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feee58ef3d5880cee7d17c4f2b6ad37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46308c14ea685ab50b121f8a5f1615277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672db6e8f5af799a4b0e74c0b140fa00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a821acfcd5ead4431c7975ab05deb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc697d22eb87e9e2d8f1d53cdb2f25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e3de5a6908c8a50cc94d5d30ee058281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce851588dde1dd0a853844dea525c278282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705770cd6027b6bf8fab069e69396728283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb6e2c9a41d0ac24914ad72b4e34c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24b5d2a3cad807e6e077d11d9eca7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b05247ccd2f0a7a5a356f8138b629286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79e42158aae2fecfe5505d3779c867287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ef954c79aab07ec6bee82bb75a9ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e8b09c772820cb9f0be184b7060e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdad5e0a08751d88a42114192019c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec61030a7c0d6a3cba408bfaca68dce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55ba62182aa742d422e9acc8a7acf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc183e7c59babde569ac885500eb9838293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9976e3e101c850260ba9f2beb7ccd2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1d3504d40d336f1d95e5175046d3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443d768f9f51c5075921e01b4420ddd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516aadd259be3f1b2769c5f45918b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025a44ae5648d200736d196118addb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deb20de57d79c433209a8c20fdbdb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72da6047451e556ca0c68efc841947300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fa711cab5fec45e06a678605e716a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4e9851bf13639b16b1208fb7f7494302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d1fc701377f3928f3afd224a040ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dab6c5265a6a49b5c7210833acb53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99ca0b25eb7a7fe8ba4d44e2d98aa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aac3e8c3e58f383c85c7f0edd90fe5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1227eef794e9b4c66e4dd60a1453e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfa747a0365cdf765a3192da903f6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022ca98bbcb85bfdbd1839c1a5caaa9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c767ce07753767b22b2f47f88ca5d0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae336d2da03bad7e86620245ac32030311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa7b80b19d5f98b4a9a25d5e23de2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0831fd7b67a01d93e3833ec31ea9136313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b927988ada89ec2e04e48a20a9f00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682f9267bd1e97f408abcf6e1fd3b60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42065072e35b1146d5fba211c8a86858316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b83fd4ecdd3387699459dcc469888e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d4ac8659a328ac6e3cac22fbe9bcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3984dba69202bc8003fbf7c22783e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecaa4d32a0359b65c56d882d4d3759320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817add4ef0047a188861670c228883d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958162762cd77e5be9c7ed8f8f10f896322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161437ce815983e2251d05ae51ee88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d83da042df982f606560d849b42c16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a455bff7c01a9661bed83f502d4d5dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859be83b508710b39b3defe79cbf06f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09217b9aa6cd9f5af7022786b64bfe4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbb89c0e0a563c54360edb24496c72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4b07e7d0d38543613f39e414d7eb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7e2f886a6977dacff28cc91c7cd2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2019da99908cd38e35604e5bdfd3fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3039d5d37f6e5207a8d606cd0bfb803332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9c6cd7f5b6016f6322515727a58cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35674fdf7413154432b95706af00cee9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31991106dfc05867d22257a45ad4fc38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0047ac90847bc4c7042f2ab5ba8d8d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b72159c84be702471fad4aeeca403337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19b68301efdf942a9138fd181257b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651423de8613847de5ac2d211e7697e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76127e4e9d2e621de648f5eb028fa8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e8cffbd6d02331d1796e3cf9d6c7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8288291a1c30d0e12e431553e0ee0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e61320b5f4059621de2523d630789343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ef6660fbae5f48aa7f3f643d5bc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4261da14fc1991adc33b356019c78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f82cb78d23512b1cd1d5bafa81979e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d9633110df117e759f4dc60e03908347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69c57edfe7b7b7771922158451c24c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5523fb9a2a0121d22aa559f627f1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd38cfb5e90f4451e82ee89f88ad243350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340596f9ab3afb097f2b67e0b2e3e89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7958ffe2a423c35b976e86cd0f114352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f6b6aeb3b3aad4c0ff859b416ac4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f41b59ad008c714a11d3cfeddf1ccb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eb729a31554cd158d42def9e4f441355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabb06866b25a7c8b2f718c035e6e8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1af89743372e617632d4d2525e43f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2d417537f88e2a95f2598e7656203358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef084d812afc4ecd864641b0b501744359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf4d25341bb57c8d6072a487bae35a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93c092e8176edcc1d802422cd5715e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97498643b2de64649ca76436cd5377362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929741996064895f0af23b02028f2e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351d18e5abe08d4969ad65a32a8700e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc661d8bb7fb6d916a7dd43c8fc26aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aa675dc0e5742fe34c54aaca4235a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ce99df346129177e05e39cfdec4a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58271d6d160b4b8e0eaa2e72aee73e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d00c78c104e367cdeddf9073d6e5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939517080fe125ce4e28a46b111b8f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ef372df4fd146f61a384d1fb45e4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc45350c205fc76caf2060639fe21f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1ea54386ea3f703cbc0cfb44abdcb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade12ae3eaf55df57b7fa63fee6b0c94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7628a893f3ded751703c0c04bafc679375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c4678b78a0aa513654e69e6bc7c60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3333388ca4a44246b4c20c84eb2c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6d3c8b2d423ebcb943b369447ad2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ab2f30274f804ac6337ffbd2ff74c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedf01ca0974d0f78c1d660b7dd7c62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed66ce4ed8f9eaba146acb8e8a9d4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6eff64334c5bfde718bc1d6e8593b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b0155c89d8fc39dd325505f75a61d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d0ca6cd1ff221a57ee76772b1894a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775b1ab38c370b4fdb152f4531130d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207b3a511e8c67fca913c954c20e55b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4774f80bbb0fe7fdb3448cc38e9493d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd907da61784f9eb0cec0039aa9077f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af954c62fc3bb082823385a54c7871e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb25595855e3ea61d7280a85d576a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fc4aa6c91c1be3d32ad30173bac46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c77f64f60d1e73a5f21a382acb5f1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79a73fd3fd0878eda01096d948686c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b47f526d2e34361dc43eb90467f539394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed225dfafcfe2539876c0d3cce19dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a0a702b1e2bdcaad36ed3eebfb63d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584bc7927caf36a2417df3fd9497598397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa4cda817a6436f5e42918005e243f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164bd2ebd764f07675299865a4c5d08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02531d62c2cdc66a91cf5435685d9df3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decd83cb82969f9ebf768a2e9c6d574401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd457300f11dd04930efdc262c5c6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df19aa9da5da1cebd2033622d2869f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3384b02da48a49e001c4ab619061d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf6105ecf220149631b0b01fb99f25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617db9dbe515ebdbcdcf7be1f1dbe1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0364b041d7f6f57abbd389d0c0dd5ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8592496c6d01475fa27a68effe83741408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83cfcacb37314f82f8578ec7c0c2cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059af998b6e39fc5888b684e2ec8422a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91add0bf29ef3f7540fc897bc4f201411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed267deb500b0e8fbc6faf56e5f214412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5625e6139943772263d2b3e75bfa13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97bac2792aa223cba6497ba312ca6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83604830a3d0246b9429688698f1224a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033158832284cb657672dd9fc7a178b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2c3bf03d133680b9ac8eef9d17e2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa80decfda22a864d5c032d7baee6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32d143a013d278f6d13bc3220483cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de0773d556df1e846a612cd3bb3f7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad64b73eb5dd300f712e803f38c7a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeead081d1a5d524b4dcf5babcbcbb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8181054a650fff05c3e6421daa4edc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fdd6d08cd1305f82b4c0c8d30332c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e39e8fde0f0b02ac632857ea59e4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336f2402e6e41c0f3c00e0faf7f6c3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25f87798a6952202f41e5736a305d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ea267062232ab39bf7fb8c4277599428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fb11b328eff953fd34a3697b34b87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c7ec37697c9d0bcc8d17fc458dd46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b203dce60a7c5c81b72c0eb19994a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947c0efaf90b7b06fc5c4ae70fa9001432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972a202f90639a3d548973b54222b7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda52d1848802660ec8dc5144ba9b387434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796753ef22de771478b58c840f58d50b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b37550868f214f3b60c8622bdfe20a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b176e0ff5a2d8424d5f90d90882624437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738439c06740f039dd015f08f8aa6bdf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18a6dca976dbbd3429654b74dc6ed5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb5dbe66edd55c28bbca6b5c3aeaa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc712eaaea1df887818d91581bd2285441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c0a98bdae292776f5be61d07f678c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e74f399c6ce0f26538f812f8d3dce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d3a14dbb3c5fc0464d7724075ab2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb6b5353e1ec1d2ea62ab9a99e371b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66644502936bc2c9835b0314c510c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39112f2b1aef8dd2d6197ac4bdcf543447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06c98f68b3fbced4251100ed5da77d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa4143ce9356f8a1f57cb35eb523d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025331f3624b8b05949ca111c88aa49a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db682a13d261baa3443ca843b8a0509a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342fc04b085825f3c959211609c3dca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756ed8ca1cdbae862977eb3712db785453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5cf70476c8611690f5f22760b1a95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c42460bec2d03863ba3248aafa1247455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bf5fbb51c74edb7f7fc423e5cd0ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daf6cecaf79ff55c5a9c32523f54fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad9e9c20e03266d6270da379427406458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc36d37013d046e94f502ed1d74e066459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818344f58aad1e959d5def17beb7f06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4370f3399a7abf0ae583d896942c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe30e4feb262e002020232b9e52972462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f5893f22250de1f2909404b0d6d36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb68f2aef4a33c056ab3e76c76d05ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52caa430e9ac21ec6fd073889806c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec1d6b65f1e280c17e672f4acdf974466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b424c0198c4b36e71bb06e1267b53bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00098a47a52949deba5705a7a3ace57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c5a2ada98429b67d982631375fc1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de96802de9666e2c6b4a9975a577e10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc64fa5a4ac2fc0e70eca772860a669471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931cd762448a64795a45b3a2765a183472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13588e25c260dd8fddb0b7379443da7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047ad18dd08988d94ee3263b2417b22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb254974dc4432b220966a7c0caad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa1a59691ff51faf1b78b47dd1f715476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667faf443eca8e19650dc0cfbcef9456477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148902e44bd2bcc575a3d6d6ba0ac68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5dae81c2910675acc4b30d62dcda4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca55cc5c91e1a26d514ad9630723de0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082f93efdf2e7851e6236ed8e0f4335481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30093a7ce3474ec034faf80e11dc9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b6eadfd80830c821bb280d48c433c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9688b191dbb174dafaf4e5afe1b1d57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625774d9ef17347f48826b2ecdc1e845485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525f1673f9c38e099542687c0eaa429486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4398223523f1528224c774d47560d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde806e25e02f4e8fd26b8c7152fca99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70562cffe6db2aa810c906bd745d03fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9d5f56101f6ca773985bab5ce4f85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587f3b1ab0175ec6a2f1a4741ec8312491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0ad82171b5ae2f9ed176a08610af6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ed23469844ef84b63fd9d6be32eb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe1c9020db5f67202e136c7271412494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038118d007b5c715855819da9f34aaf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb171908e14c159da09ca00d5d4d3ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8d85e7724eeaee51b421a37bdafa2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21496e3d6731d5b1f516725609887940498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b4a54040b9eae488a8201f7f53ebe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07c5ea9a2afc9db9f6be8bf39e3d49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353e209aacebb0cfd17101bf7cccb63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869da4c51da66a6bfa8e2797b889e59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550f837671aa079e10c745b990b8aa8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b8c7b888f7b7ad6c3654e53b28b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24a72d2ddef97ef45744e4595bebfe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5655239737bff2c6a129b83453a325c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721501e548e5b3d0d8cfa62fca40e61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2322b8db2006a7cb067968f95c9873508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295e5741c7b40b0720b0f35755a92d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b200a9f1826d4d321257c3a1e68ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e234a1f4119a1da9a01ed3bafc6366b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daefb9b43eb29ec3f617140c35c667f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000a63137d09a6dad5de9249c59d272513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3fccb3680a6d72224aea41fc92668514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12a6a9223756c7f7bea94267d18b52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4ec14a14130b2079f9cd20eecdf2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615e728c2769fb4186f4c16e1676f5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bec95659e2bf9e78097e9c057a9c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b358c0563f4a493a72ec92ea574b4c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f137b516ecc4ddc9d0e00f29382d95f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb4ef8eb8852d5406fd9599d60f7ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec897bea29fc4a5fb3739fc80ecc5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365fa879eab80d4611f6a24c9aea85f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae5500a1a53a1624162d382881b9f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cf8085e1985d61a62060fb8c8f706525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9701dbbb2204097c7d67c29da7aa9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c599e439c780f9db43a6f7cecfd438c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff148d990cd826d2d9f5bc5e3efec0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a69b3cf7203f90328cec6799d1d1fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e95839c50615d287e2eae07418680530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ddabfbd4cc7c9e33f276fc8b843d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e751cdf8cce97247cf9309cd1bcc0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1973a148bad57fbb88142091cbf1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbb07aa51953a4a1fcab7323667ff6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b5b04b4d29b050618e43ff46ae932535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7f88644bbc67822cc4eafb48011e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a720a5c634ccefd370a11d4f3f98e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7fb6ca23aa201690aac2098eac37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693a1e1cb3f3875649f1e12fbc8b309539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a072b3c96375d2928f6e3a12b9c57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f8d99dc92c9c935d202e561966995541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfbb8ef42e9e2ddb1a2f7e9061f0b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04bcedb60687471e2e55ae809be38d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b3af1a71ab31a685cbbf097a59ba9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc85ccb0f80a2674db266becb565a23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6bc012816c47bb5bbea4caf6dc81e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa0cf285b20d622678ed783541ddde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e8a5e5af516badde10f0fccd4ffee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a5a5f5f79ab426a8c2fc645581122549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a9030913b95fac2e05d6431af7e19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0832f4285f70f1544ca5ee0370eb52a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3da03ccfc250aaa82f672361802c09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da606b4e991d78f056cb4002a5e55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078d76553686db4984846029d71b697554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417af937d02c8e86c0fdc8d9e78cabe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127baa6803a51f6fa2f006fdae3cbe3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797611aa52563fadcaba16d38aa6a4cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99c88b7eea52d0b78d4f1521f32767558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0232440e6adb83c2c6a616d0bea97d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04548580c6da9392db727bc90dd65318560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7e8a0afc91f981422d4110c7926ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf912d6d4e53df17ea0b704bf636cbb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97d7afa7d91c39c8ce43e63fb97fd1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da32e708952440beab9600ebfb3bbea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3768c7077775e2c0a8b754a3aa41fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723d8af9c2c2073d8a0696858a11020566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb761cbc9bc97075217c08d7e170031567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef220f098943a5ae3b3d9db3d861f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63f4a618f39fed086fa436b8e33d24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6474dec57e548e36bb630cc98e64f56570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07395c758686eab05a6319f6009367e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abafd2171571efe00efcd0ae57b14be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab3abb847618b226ba07ea91d59b73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23f0bd3cb63a9f5f60e35a963ea0e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973e87a384372379b14bcbce16eed5f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb8c56ac1322f83cb383045ac62b32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd8779a1e99dcedb807e24797deae2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c7fc2c73116a117a0be26e3e3d36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43466555b4a0d62c8a8718875b9d0393579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90023fc7cf7218eac2d7b8d3870b7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50749e5429648b0737d0af095135318a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ecf7518ab4d74268169bae6d70a5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d184c3b1455f9b0e201e20140de35d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fc4a541a230ed7e15a8dbaaba224f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171619d35a0dc5ee213ec08142b94a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6db67e90b17698b8e40cd03b10df2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911809b1aa75d8274402543c7b1fb38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe3f1ce9867541ed063e33da183bb2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850cb3e060dd12bd9f3c93e68513b03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca868ece0ad4e38c21e733bf49d87534590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8857f67ec1ef60c3a3c7bc44556af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893134b72b3a0377a87b6dfa92909b17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8051b62eaddda76278a1e60eac6489593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9b89a1e91e34ce35c7a6eeb40349c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf42bb93171e0d68511a724e1a8df8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1c10f6f9f5d654c2b48f5f662f251596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127703803fa8c54bb8d2b08886db759597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f93576baf17f8163f07f3a2e045e06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f5376b217d74fb9c9231f6baf88c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c42e97c50d694fb2d3598e25a21dea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1c0620724c926aea294146e85835f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76218bc1e548849353b1a32bb1cc74d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0fb28cfcb82cfc9aec7ed145175ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7242f2f19b01474e597c99fade3211604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87112ee077d145a5efd527653e8b3445605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490fc5f0fc784253c7585456428154d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a7a9441e74ebbc1d90e1425b9305a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843884a795d7d398004466065f788d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e2e118e9a47cd734d6a052dde2ae6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f077eca77b4c8907ec0f0d8a6d47d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb85877803edb11442cd91c99464476611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8113f4c8880858e1c446859823357612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9b3ea1ddd3e3584f796f4d0ce6c0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c1d16faf7ddf08285c3b64763a7ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f7e475abc8f9b38419bb381617ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fba00ac8f755acf05ad7b69c146b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf66f725ba1124a61b4c7ba14295de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2830cce2e8b8fdba07bb6397ea763618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8c6cad6840d15c7292c6dabb82532619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906444ee756745d79ec879e627daab2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2c1700947d3d555385a8354ad3f6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1031b213927f5494659b496d66496622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d14d21915a0524a1f517b1e2f2586623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc987c7020fee145001418600cf26c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9269287303c3b62c88d77e13364c8bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc3ff8f33139e3ee1c5f626243d716626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03478e4376ace7e2def8336491b63078627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fe3a8791eb6a9eacf0daefc192f3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89469b028042e2aa7b47ffe17d02527629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2149c18d8d854aa14d31c0aba3b992630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2db80b3fffa15ce94ae77b276017eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f2b268f28a31342e413db7de34918632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaf80a2c28543d0cd23f2b5e2794ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06126a640dfa400fd0b1124e2bd6f1d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983a1e3ff6607a88a922fbd29e431cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d1a845453e654d85f09c62df12e94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9697b9b44eee804f20956fd735890637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398eef32aa137b55448b9643040415ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f7f128ece5cce40dd16ea29662c22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b1ef62223e78cf24bbbba53bc9879640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09087df884349caa56091b015f75b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b060a382d5799263c7fa91b6e9b9b97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cf5187c1d36b95b06f6138a53b5ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834ceefcaa3cd6c85085505106b2fe3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92489cce777b227df8d8b35cfa3bb6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694a0036f2a39dee7a6b8c01849904d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afaaba70db442a17672aa160604d1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158668ae39eaabffb11681879b88084d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659d4075220ce1f63352c78eb22d55a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62822adf9221e59e1400d4dc5bbfa980650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66783825daae5c17e91d7ffbcd9c31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707f9af3c4bdff6d501e85f9d71d553652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c025c41b0e59409cdae7e7864380cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86f77a0ae5f91f50c98f397e53a784654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffffd371db181b88d92e4b6a1795de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85747fd98e818ff97cb80f3d83df3ad4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abc82ade0720ae721a203b1456fc13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214f4380065272c5b5eadc664f24bcf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103e8f9c5881da082c660e90fef52c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cdb7cd6b6bf2799606dd81d4bb618660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15f028fe15bdeb8d314e1402cb508b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1f69cb2b709f2dd99d2ca41c1ecd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966c5a41f87cf91c3af4b5c0ac3fc5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04580b18276a85511e2f9600575d2fce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edae1c6eccf4bb6c836d2b7dd6775cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afd5b45a6848906374f02a725540c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4ebc1b4786cbb21f09bcb1fdedd44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f74f8dc3ec66d8684a348e7bc5d41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ec1362170bc07ca7e1856db9d8106669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fce04cb68955093a3a6df6c2d04974670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f79fa4c9bb881d89d95057ba4e0f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f5b2ce47e99a33fa20a707ef90cd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec138ada606a8effccdd46224a6cd23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d25d009474799d1c090267a43955674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee78cb7c7474b4b2f77bda948398b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456fb99df06ac0aaa7eb7e98401cb7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c37f5fcf9cd9257aacca449f843e85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152456161c253870385f657dabcc207678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931fbad396cfe93353d23ed0297f56d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45fec87ba48c6e05f66550fe512756680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ea6ad850aaa9188e8690d37afc142681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65babd1cb716cb8882d91fb3a1da8434682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3285a67b3fc89a4dc88d244c1659913683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9f46974b5ed24450d788974b9b7a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e351d3f0ae43ab5bc35fe08c6e31f68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6fc9cfc6c5fcb3cac98aa5969c817686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be0631d4749b308780424324d483ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb12e7c949f9ad6fafc8b4c0962e7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77c4fd63f16c846d789a169731d88d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbdc27587d9081881e1e3d6dd9613e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff18fcf2579fc7871dda38633ed2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9482b68fd1c3b6b4f316be8e3a8d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e14590660e5cb9bb9eb9ea52af831f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df69f09892f8440be7e45062944e85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382ad7d677f024084b764b2ae696868695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8092722a95f73b72adc9ec5052c762696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d3bfe8cbbea6c550490e07e6fe931697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e291171632d0e36e0f422757811b2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91896441937867c5047158f1821de290699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13089fe7693fc295dcfc94f1848bbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f9899ea172848a5e3463fd430d163701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105590ab1666441fc04ce9223359780702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86f09d5f828a661efcb476a092d17c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ccc2dd9b7fb93c6ef53e986ab9776704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44983ef4ea0e9a08294f7bfae4211b3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a01b5431d95ef3653a20cb4859daa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4bb4f6e53b8c4db3f387fa42334dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56e781e5427f6603ca9d3f425aebe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3dbfce5bdce0be6dd7e3cb0838bb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8693d80811b30d77995c34daf1895710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6698deb4e0cbb03c7dea1a37ad22fec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237637fefd7d8b581cce990540a1cfc8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c4bdc1f21a6459134d0121536562b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8ed9471e1ff3bdc1a2776c5e217cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb625dcc48b792dfe3a322d9f9f37f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b456f857e8d78710d40a2d82076c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfd02b637bce1c207f80ac5f4651d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc073ff7295900da76a6e76e8900f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b0ddba1d706a266aaa8b94a0e30a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b876f5f492d289fd324cdc04e84b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c2ec25d09d4d220d4167d2e9d086d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4cf6c80221fef916c29ea16debf67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b93dd93daab2875c673e55be8a575b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834e05be74d0737b31625d0d36f49c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fbf31e9d0ee6df0b8e0510d860995725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bc698901f344e969cdc1303e613b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ce0ae0c660d195f5bc94b28e6f816727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ca0e9571ae25b0c61f08972622df9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120cfc8e9fbfb51033d4c8d795663cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b11a55a4414d8d26242d2f0901f23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cf479cd3c25fe64f50c73abc44f8f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa0eabfdb8531a0246b26d89284351732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f71f9d6838b968df790eda91930fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bd59e561eee4fa2c37d70169089c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664dd59536ee52119f90a98deb75709735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2101c328aefa7013cdb684b9a1a7922736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4545229cb216e1bf29165ed465f6eae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf1858db8318eb22d7deffdb53bf24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d6a5a1aa41f42b820554cbf59753c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b543cd4f9c029a9fdfcc2885d0a8a14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846559d174fb3b5b9c7503110939d994741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3250bf1d4e95e44ac8755bc31cbcc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56371e7a415ac7e12f661862f9ff9416743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92aa225c8432412380d8a805c45124744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30191b737aa54affeeca3eaae7ac761745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3ff591b4c36ec5a99f25bfee2013b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ccc17c7db545f857bf4d764522790747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b5a8e9465204b40538ddf99ccfb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985b00273cdb7685fb0be38bb096df5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c8be794d242ec267281810c7c82ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcc8479129af054196a22e40908207751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a61f74da182c2b4273693b02bebfd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7daab8204e6f7a8864b15990e1b4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370c2856cdc94c1011e88626e81a19e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df04e1deacdecbf740195ac729e38d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd888ba7bb74defee097ad2888cc4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818eeddf9b08ed89bacd034d39f8484757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5337bfc3c81a5f9c01f40208d2fe3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1982ee015f7b68b7e8ded5bed2af970759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc829a06370103d4978fface16fbff14760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56ad57838cd8a55df13b890e400623761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22595f9d50c3de573d9eb81745046c02762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aa9dc4f20bb3d0d2738045d355b79763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f6463b38b12fb806a1490a0ef727e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16628dd5664f82e7daf53c0b7429e528765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638aeae7304b3cb2055810be2bcae9a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba497bd53dac8af83bea5d4022036a2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c356e3950a3fc08c5c62264a85ca158768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dee2d1880b12e2861b81d60c0ea75f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfe057faa46fd2183be4ddb48569ff770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210250039601a35dd4161c3dde32ab16771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05dd113f26b5dac5a0166be90d0ea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6708e2cbf8ed9278b8e0679ff50ae12773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69004ae709d45e9a67050245ba445a1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975110263572cac39c460ef0cbafa197775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3c217d938edcf61bd1f42c184d8da776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e71441e6086bc064d13b8311917034777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cb7bf6ac5e57f52eee4f5c46bb337778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad246804032b5babf905030a99d83584779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa4f60e63431f7145b1505df7be3e2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c997aed543a28d99070c80e48a68dd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a621b06e9c0d9f36ff7ade5a1d7cedf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcf0369b5dd715d0a1a39a51fc9fbf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0335d7b90c5383d4bf5d325dc302e9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e1d0bf45e5a21c6f66607b0428e7c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efadca22ee8cbb945c8b0cadfa80e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034bc523644edcbdd345aaca847b209787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f087c180cab5503a4f9cec5170936788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856285d48c2104efd013ed96aae157d0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b5723769ba504716c7f9e960a9997790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfe4404b77d1cd557559af0bbeda0a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2e5d5132a2e5840ee990e19852256792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82beb112af8f412bd9597d12c16608793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bace61cc62b614d4250f3e74a129b25794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774b02326485a4d4598830b13b0503a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948444f50c61057f3f822af019af3c1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323fc941900db766992c2117bdc6024797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4c1beae2f1236662471cd69f60d4d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92529fedcf066f3f52de19de9f3b90799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486891b01e3863b71e2b7bddbf4c5ac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92a401332f6d2a98259e901e143995801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d79c5bd8ee437f7a1af8e199db1b1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69e45cd86f1f438f20e46dc849803b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b699bf5d9523aed5c683b6e0d66e43804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128bd09857606b7e71b86adbf891765805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e769f91c63b1f81d8ead5ec8d3850d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99df2f4189d90de909abd5af55bab63807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966b1a15b618c26b3ec4c9bdc0731ba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f5fb3274e463cafa7800dcae228dd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01080461123ae528559a43b5014fd9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b0e565adb5ff2de09909eb18ac1b8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278711553b4aaa54a1698361e728ce4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24804112fd1621a4c039fd9aef6ce8db813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdf82e3ef94de8014b5384fec53c70814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1316591cbc0b1d0c62fe77a4ae6b7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48bb9776116bc8132d9912239899a2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a262dd0e9ce9841ad2f8f9e8a2a20817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40463679d2c7292c387eff34c4925461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fe4672e96e58091fb1e856150facd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a000dd8a3624c3d6ab482ab0d4c33d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164575732e1eb26242924cc936ebdc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520de9789c693393fb48b302700dad295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3e51f2e4000e8562c12e1f940134d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef65dd6cd18ee41d5576c4d4002dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d744543b0d4306e80400e6d46c57788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b37c5d0bd27cd2266e360f7a4508459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df989df2f122a948bd1b26d5b83ff36d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09575be9b16f9ccad658760c05b60311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268e10cc9b2d7328fae4652f1270c9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22aa22a9024398f94507df5dc2c0bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ceb032f82ea5982b5b71690937a5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfc8ba03408ab34699874806dc547c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fddc4b5d3907a6a48b6f9548ea481b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb8fc8dbdf47f01af7c113ce3d594917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd697f9700ed3d15fcd46ed1735d1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889861e70bab450b2038c9b1d1cd98c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7bd974f598a4a883e5625cfa7107f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f3c9c65ca4ee026d8f68a8afab8b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ddd5cffb5e6609f2872d1f141fd4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77a07f33132292299981dbd6ed4c8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17424f708b00be9dfca5b8e958eeed7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37e662ba27ddd5abcdb35f76bbf7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9096086673aab383e78d3c29d90d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888b075d8588f3e7b6581eefd5500527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd08cf7fdc34cfb970872da6b5e04a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703111c2df924063b6f520c0a1ce98cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d0a4cf7469d30f40416ed3ef0e93e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf4c1b4f7c07dc4926dfb1508f4ddc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099725db69aeaa6c493fe02b463619b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15798da1cefe67a9550f5534af80a2dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4a78aff7b8724b663273955a70f3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15ad7b28918ade81bfb616f65d966535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce109fc46cb932d0725d29d3e096e00f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327f8b4fa16a4b89ff3419586edbf8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f17f8a4e5db3824bfe6b3e86423feb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f7fb57d4e719413b7a5058324dd1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cafe81fa7dd07b2a4f3a56f876b73c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cc4cb171c653027d88f283678f77641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db7d4408c94c55cf5dabb5d540800b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9955f6244e5fc4b4ac81afe9dd27843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016854162e7f9ac616d09a1c738133e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba249310868b7cbc91f85c1263c9b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d3c481ec65ab0d1692f7bf8e664a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21ff327d7eef2e3b5f7d515bc74ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009e7cf76a142e1a666103d81b2530b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0148f2890f45bbf7bf6628f64fe84f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a4ec943cad42390a852eef903a73250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdff98cd6dcca0b92b1776925e1724451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278dcc8dcc4b867623c23d3f4b653e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32742dc666153e2db366112b661c1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f02f9b9ef79e8b246bf02a56228e4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504519ac87bd786cfbed7d24669655455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee2ac8a3f5eb9ce3542d07b4f7a39a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ae0755651a843c2e2cb7c590e0ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29550335777db02cccc03743deda6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7fcc22fb91cca4d5ac93dd48b853a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b7f72aed3da6aefea2862a6d90d3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3c70aa448af290946d9185664f37a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cc70c6b0c564ab75f01d81aea95de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2f4cc384b2806f34ecbf0d3794a1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcb5e6d227ab69495779646cde7eff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcbb05d597ed8aff6296b68abf7b0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59169e9cc1a6f49efd592c95f587893866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603d34aee7c85d7ce345b348aabe41067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29645954952289439c8f5efcf4fdd4ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f201fddbad5b10e60b558f63a4d6d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4cb5c4b8c4ef1025c06c42466220370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58276face1b0c563e6570586c5b374671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95af8858d9b9f00be1e66e3a130e40772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b2a4ae5bb24cf1397ad2be0428aac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278446caef1386633bac761f86db71174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1e5499e84c66ffdf0c04a3097461175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca45c830ae5b2b64660d84fed7bbe676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db26e9e21e1b22269e9b8e02a8d58a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d362619813405f8bc9ab16d8605bd9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67558b21ad798b24377346b13a357af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4cb23742846184ca8290ec58489980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbd1667bbf8c9e0486c8b72eebd4c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e722a2381f85170b0f2b174df29ffb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec490def6d98c4ab229680b5a7e7867883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbefb671c13c5ced2f3ceb59925bf7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61097d9f9958392d9550e768f18c6bf785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b34e7ec483e190a064690eeaddd4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d78c3dfaf01228b2c570a470fab6cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6d4822cb4d57dec8ea9534975c92188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac4922b82a9bd8c1b3255b52d97acd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfa2474e95c2b9464ce7b54468694990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9df6cf07d2ab61a5a6fe2bc4479e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97071044a329bd79b2d07e892ed70d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a60aaccf556ca2f7b33f1f23b678cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988ca3dcde230be5c080169e0eb5a6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b80dad99653f59a7acf981fb9b8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cdb6fc1a8421274130811467a5aeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca648356d18d3c331065c48f227f889f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c558988ade3fdba35e20f64e4297e1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691727807005d6a554973b084fde23599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625def160ec2ab5f16363f6ca28342d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7969a4eb3549d4f35d5fee8eb523bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8737003e8f83ddc1a1beaebd52ebf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dcf1dbdfd809ef1f366461c851854103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1df789a2c3c8d493ab236da9b0cef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be828092cdb0c095b33bfa123e6b3868105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cfe9b71d924ccc3ec24933dc38bae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fbced695a14efd66a6bc4b21d6512107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd55dccd4ee21e8be002110e3b1fc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f8771904944bc16c9e1e3c0345231109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48512efd9a3ac2547f991fd19c2015110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0166a2b3ab58bc3cc78c11ac8e636d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39e7ea73e30d23a3506b9f09de9ec1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db36b51dce9d1f5c1525d1fa71f91a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96c311b8a2ea4c7be79f5b91e2e260114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0c8e774e9be11af5f05df57669877115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4a0a9f244b92aee14a1a093b46d1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7cc5e144038e60fe77bfbb0d95635117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537f7ce476773e13f7a3b9e3c21432a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eb546cf5e67843aa38f2c0bcf213e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82e0be0a550669fec0010226a771c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5b1c1cbaa2820804e9229e6fbe1bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e884d36efb9e2fc15513316c459cd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe26bb00784baf7e19517222b9bb40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c88eafd1906d0c59a53d97b1ee78b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0bbd2890485885bbffe73afb089f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dc9c5b4ef0fdbf16ec33e6581dfee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd365eb59333300050fc5c30abc63a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329027fee894784d52cd59fa93502d2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85334ba61c2753f9443bff03274d771a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2245fb9bb44e64b87bccb45e2cf09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0146ea8e256d654c2727cd36c48f7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ff16f418be7ab9fe53cc7b4578a8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b626c9063efe1d90c373e7f86579e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7f99f3a67d11e265df5f0193799b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fa14a1d5a9b874516960a2dfdda6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433169f7e201cab36033efef087b78b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecca6a5c2c88fe8d6241b4200cbfd59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dc1c7751df526fde163c85bfa0a0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aa5fe7b225102082a181a87f5e440139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e06f8e8a3b970e44cb7341153fe879140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20854c551c0d646f245cc45eeb1220141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e8eceb6e82df97a56cb3b1f8e71bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef1c3bc63e581eee597aff7f852201143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f72c3e858052ee43b0e13165eddb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b56686170d30575902cb8a96360061145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154116eeb4441e463616c5a68a29e852146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92366d6c0738cc2554bc81708d93d64d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6c855917343a7a2442c72a287bc9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ead782f78c479a61d7ecb99d55d85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d3a83715925e2d8155c1ef5f1f2c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108096131f42ce9d81fb7450bb0a92c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88445f4c3d610df3951f0ca5eee0bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d459bc63b34c8b5486ffdc02b4ab57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2662b349b38c4bc3cf041d8a5fc2ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201ec2a8fad5ed9e67aef2e37c39f26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b808e7dd65f42d488d8e50ad8be737d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2b5fa41abf2e44efd87a14c8efbf0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f350faa8f8625f2cac50464cec2beb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e586c75c675e0c89e28465af6cf1ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669605b3e2cec74936444fec188d1007160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00548a0417a3d3ec54a1315110e17fc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e1a5e26a333a7d0bdc10f2bd8d6db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfed58ffc05d64f5d223f967721690163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7778a188f50d860360ff6ac2ef1c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d1dc356721229ac517c172bcad3ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fc1c6b40372b823b6dad0f44ea61f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5747e94f749847741c5b0ea848973167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bef93651e992b02496f16771af7247168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a8155d9844636b61cae6974684a72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bce6d844e74ea5a24ec0346cd5c2df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2b5922a1ddc7b039cdd7f7757f075171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bddc6343369e0c4383f67e386407c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506639c875fd3859a5e2f00870b485b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eef4d11b730be41619d0ad6e986233174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad25e9ffae4aeb1c84a704b6b4125d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc07f3e3c40363df63ce0282fc509b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02cb0a115aeeb7e052ff20ce965188177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32044287bc5a4ddf167bba6006b22025178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04154fdb14e79aefdd71fb92ba3524c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3c70aa448af290946d9185664f37a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445162236bd67903d1777e69b0155356181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c38684f7876e0bd3748d06e81f28ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84425b800a66e5ab63c09d67241f09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243fcd79f59c0380c0c83ba855d2b10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26094ec285fa3bb3b263ccf191e7271185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d87c0e21c18d429b3e97b1c17bdfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fe1effb733db3d758ca19205d71bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175b972d88c56e7d36076f42dbaf403188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fd9eb5604d88dae3a04156e05f4f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dec12529b1092046c96cbf4839916190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b745f0c65e8d9afc9499f11d97d21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6e5eb2afbd4ced1b54b9fc88e0060192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc17b9348cd3dd886b6bc0832ec0aad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca331c1ae6e3716501ba0cd4d6f8568194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f44972f582e029b4d1b7c134b5af7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f662779f4c07cf5f62e68a0d08a63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0e92197b8b1525949bf6f5a3b5a04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44c1e0f0a051a27d0a318fcfffedb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e009cc89a2518aa2aa92f251f63316199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e80731bd77bf718b8cb90d5bdc2ecc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba3099e1fcec0ebd938e1106344d2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead372cfd2ff16501c607118a84e29e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2e631953fc9c30d97a7cb7758e400203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd187289d4f29eea63cdab6ca833f913204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159fdf67fee7835379902d00e4c8606205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd4f030e30110dbd721139871b130a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128db6b03c9e7b9c9c95be6b4406f6ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e195e258530ae94b011fb2a05f7306208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c560212b0c2c44a79dd8e5eb4479a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9d480b60abe4509a9761db423bc1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3316c958b17502673104f1d77d7ba46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45222c82eee81f7d3949f12bd33301212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ea41c1c32272a21c64a5243d18019213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229d5b1e5538462991b9c7011eb12e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664dc8f96ea6023c48a9f4b77133368215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57763517cde9d121221dcff923e4e83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faccfc43e673cc1ca2587771024145217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae757e6d27221cffd02217b1fa6ee40b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef096690bb8ddc08885d1972c94a9ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47545cdc65746d8dbe0623303586cfdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50ef96f49622ebd3880e700c64f412221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6200f6de6c351821ba66850b7ab6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bccc19379e73e9033fd1d73b65b31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fde82a8319ac78940df8543ecb907224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613275d0c44ee2a4b383a9eed74e28c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516f2c3bf0c37e3ed40af032c707c28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6439615982718d4fb0a0805ed1f21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d5a245107a6a167c1cbdda1bc52b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5696e139a09534b4366bbc42ed0cc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dac12721f42b1f984a9b39692053a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f07254cde25dd26cea8b5cd66492a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a1426e8542c7001592f96e38c4105232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b5f0e1ea6a59825dd844aa3c1d66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0775fcccda038bc071028d94fc13d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86ab0058e583ac6e70db4a849d71da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5f6d3b44a6509183a7b9d5430a7a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6313c159e324d1a3ea8189bcac7f06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dff1521084e6574ca1a605d953dde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aaeba0e97e4d6e5ccdc8577dff9d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752ee4c759e6186bf0bfd29b5ddd8d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e63525f571c727f2153e5c340dc10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbe838b69cd5899f5bcd65c3b0267e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cee7d763c5bdbbae768a3d2031d78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae172e675a818a4d72eb62e083fa9402244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefb00d33bcc3875e8ed6a715ed3c47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154852a51fa135ac06b135f50827679246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170cd01b0fc6e8ab5bd4519ebd1a9d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7101d476b320f11a4082066e053919248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cf585e28e95714986038d90ee0966249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e452b80e8fa5ccd553ac9b7df66b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447aa1ce4773d10555501b78ad60ef7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ccf65fadc7870856652f66bbd8b89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c821d69881fd87f8eb5ce92279370253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f7cb2d69bc93822405c24b13d7e5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b82e82d3d4a60d15a93f1bd66e5cff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc355f03cc103959e9819146a54c0a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7461ff698bb6e79fa886308eb78e9f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a47dd534229c25c663838f4b10abd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763380be99a8ab4dcce17c8b90e5d60a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70049ab7ec1dc69246bf5208e35cb9fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899a1b498e81670e619d3e58ffbb8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720c47ab016458dfc65df0b3b1d01df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c4eefbd4ae18c154c93374d00423263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451ad044caaaae5ad95486e85d1f4a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee62cae7fa937a724afb860f43141c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de078f1ea5085e112422722462b602bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20341ab9e481c0ce95e5fe56c73851d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb31363a7eec71e7e0520ca0a052d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a720be17e4f7d50a540fe923af88b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ecece844ffc1aa417ae77bd041c66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e589dd0b06639a2101b820d4a3d02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa89e8d9ae09f717e05e37c90d8b02b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abd4388e3bcfcf1db5c7642636d791273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e07bc9297793cf3d475dd5a34f26a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cd40e0fbdd21f1a4e7e511f37f3cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766276385991430cf9de6dc151f4acf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8ee5ae76f457ee23772f790b1273a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597d345973b8c6e2103d0310c2020e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49d5e4dc243349775ce845d987be3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0a776b89c7275ac2c3de9bafe0d62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80db3dc6178822734171629bd8fbf92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2badf4d434e9e8867759c5ca67ca2ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fc30673f842136570abf3cd68a75e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e422845ea5d6b727fbb111da3273d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88ed28d33564b2e1ad1298652432a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e85f820a06f7e6cdccbe4b6d3d592286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9891033d82e412524dec4581f4b33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1de23d8868aaa3b1d9ad51344e21c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138711b3a4f5882ea3848f06d2ab1a46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b97d2a243fe89703bb22499ba11ed1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eaa4acd38505a0213e6733f654222291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094ddefb7de539a93035aaa3cbe3396292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b91f91a3a7349b408ba95bde22f3a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d7e41c7311d90781c533c21812878294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fed1be0c52725a210bc30f37960a16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82169ad4bfc700e961ecb7aa4050653296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddbcbdd0e80207d4799f2274af24a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5e9d4efce3e91063233669b33d7f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d3be687d0ac12c7b2486b18f0ba9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069e609d28e1e815131cb7337e8f687300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86dc9258d80ffcea052beb8855c26e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b955ab2cfddf1a5fc647b08a9480317302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ecf8a576acbc68686d918c6dd255303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ce7e50dd5dd620499a8bb2dfc44d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aec1ec9453e372b9d3f43d16329e7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b68f229bcc697bea6863182bb6b414306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2880a612783a097314feb3d767d31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a221af3b938446c6c1015de126f6d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1b5d682601b8bcb0b239a02ae808f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5899336d0d394d411eb4b0782c5c37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a42cf343530a875b0c7a07097f3ff4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d18fba109d6a5a59d81255ae0f5df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f4fb23403c2070b09cc836bfb066313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa81604261d2f4f73ace2d69547f1d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439116e1644e3c94bdfeb37ffb235f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cdffb725b1abf9c724e410710e134316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb572d46ac05bf673128788bfd2c32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409395aa0c1824c54d2acc9296ac6307318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4a2c2a7937a9efae80732b37325c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ade7e8e7e91e79028eb6e87106204e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf163a43149662b96763ddb5ebea284d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b909f0780bb266b51775890f6651045322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d1e86fbc5581fbd8dcbcc99385295323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a163f412fe99eeefdcdb2015efa7d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc27318031d6bdbca645b2c1a4718fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5f3b803db9c1b21ece690b3047292326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074cea13228b04201d6994c690ea844327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58e955b9b41be2bd33e47bcd9ce254328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea007c552ac0351444f4c83d9f39b54a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394edcbf35585826152ff81698ac68aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28395a7e6257049860858942761ff051331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ff9d340e70cc66ea43e0277f20142332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe7b27ff9822a5bd2b86e989d9d4f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d2d7deabb62c0819664b850b6693a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f5b85f91e9d078c4ff8c1254978c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259261f5116539fdab7feae402cde0d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf321b79a8d7623a33f4309511913337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd76e793b001f390a79688a76236ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e522dffb2ef46de1bed0e5e15ee3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f998c71337bedddea76b9af1323d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d3c7a791961428eb0c50d067f88e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56f0a8b48162963cdc61ca15ac8618342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd9ce1d7bfe0bed79d65a3fb992e10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716a84526912c16b6176c20b05b71c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f797f44f43271447bdf7c7a40819a42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf71f2ba9dd8a225e93775d182bf7cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72432fcec3050896c795d0af19af75a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e79db5b66be77e165a2616850d3b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569346e5f8dc1714c0d3aa3634387c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10b80d9a29c640f19f9c2844b1478d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1114e31e8e47b3ed5bd8796d7487664351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e683ef6bf1a6ee454e714ac9c0f15e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f16dc0935fb09a737380ad308dcb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e07e182d71be594bd888eb1197dfc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06875081c8d71bd99f5ebb865b398b45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f4853b616b2ea1bf5cc4bce98c2fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c688ce070888c059e22cf1cd95e229357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cd07c91c022af6164575ede1ed14a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76677576fd4ae696ae0109d2d0a6ecef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089f25a3d44b523bd1eed2be6f6ac26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc8325771724559849eb37be11caef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6d59092ed9ee4cee051d2e3f257b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a137fc3a0f008353d617a84cdd1b969363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd446f236423ff11d1cb147d8e6136364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f4c26f833a25dff2aba0c4da15efd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6179e9c77fa1d2ad78121aa88d1ac00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277640cf753c8268c55d66e47141be7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d691306cb816bf264b57b4d0d3c39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11514624c46decab38383975683874c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db30f5a0aff2cf530f24a8f64bb65c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a445c9f169b9962adf6e78d0b7def1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba8f8b0abe2af807257a72610f9788372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59aad656915d42ccebdc405ae52ee4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db9a385177b1c83b0d53d50a2b0cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b28dd17fbc0e47a5dde71ca424f09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da0d297a890a50b1abfbcd60699f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04111e0ae043e6f2a80227d9ee9cc3ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3b00317fb55b6172edd2de7a2d123378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75288c33e5222cd6fb422dc39ddda2ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a032f2787699daa9b76888ab5a76284380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c79aebc39e51d39aa6ac22dea6958381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016aeb68da12e9c46effb133eec5630382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66efd9a040d2fc7326a5158f79965c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6027e2317176439f6c65031b22dc20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5849ea160efadb47baa732db15ba9df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0d2c2f4d799df666988e9de7602cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982739508d42071fb7f0b2206b8323f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eadf015a7070bfbd67f1ecbbb6a76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdd62751b378a356e331ca540f8875389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44786afcc01f2d609e026e824bc157390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f74ef2fb22e836d05fae686247809b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b2abf8dfbdb7297396302b365d78c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020af96663c3b6bdb70b21da14087ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cdefcc2d732557778b3d735567d58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebda963d7c40227a7228eacdfd0c04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03640b1fc983e7aec52e6ced904edb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2a9093c87e246375b95256174315e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986033aa90a6bbb3dbf6a1e025ab3a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3638f1d2ec1b097c84abc3436eaee5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd5e4d8bceb0c2dd49781ff2b4860b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22295a6f2d58f4bdbee99776d2373c4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4e8f4ca089dbe430fd6eabba917bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c782cecb0421d2d87c0687387c39ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6055f39e6f97c023200f6a0b59e0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e36e2b92a27edf70ef8602173da454405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87fd0dfbf6d65e5bd43d7851a82223406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc925c79d2c38796b2f143dd3592e66c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2eafe02edc1f468a0ac667b6e81fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21a7a9f3385d3d41ed8e2a36138047409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98658b3a5f26609547856a535bac2e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f4945f870f72639246cf66e2f75bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35860047238994407bc5b39afb9b288412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0a9c8c1c944f0249b3cd32f99a4d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3773b900cb0077ab528bf5a4db219e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682bb48d0d2c9ffb8c0a7545b757352415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdfe29679ff979718c501a78aa3ed0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48730bd813e3f218945e8992926198d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eb561671a819e0ca8fc0a2a1215a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8038ab59932505b3f9e7c92bc4444c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf34c56bb0b4534b80750df06d83629420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2231c5e93be216c6f50b7d8da05cbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f42578b20293b4d39500f5763357422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8558d59ee66d76060c870e4f043ede423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb19f43b2e66afe21cf89fb383777b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee8a466f52717ad8c1ff41cde50a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc13def063f67f901405cda04e4dc64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf505ff076e1b8428b0041c0af2095427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa864f04803fbcd7b5bf590e7b648c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d098723efd8a1b07cf66879ff1ed23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0a739bb1d036fe9edb0f643c06dac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb254c3d3a875a36b05893adf56d43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de985278f6243f6aa6ba8cbe68df0b8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608fdbef719042ff5b4e8ad488b4671433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf48350b6a042af8b790257c701ff1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fd82e12c39a154f03c7a79f8df92b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5ab68ca93b7f319c9cc0ec69d06e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9b8f0d9176c83173804334b4c17c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397df119be547fe9e92425c42a1d22ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645147d6d66920d6f4a9b390210df4c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ace273d437e1403a2f7691e8a86ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ac08605250ffe1b76fed8b9ef74d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c139e84df2c7dfe6ff971739b8ff6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e0dfcf7a6cff52de0844205b9b8ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76243f9a406f15aea449c08d4f61d0a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6d4ef54a8a6c7614e07d0600ba77c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f23970cd852a0a83f6d8d91a52ba6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f734a56e05895bfbebfac639d97145447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0517cddfc9430888c99727edf141c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cba1c18b413dfc2d2ee6e485d8aa0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d6b9d2b38d7bc87f9cc77cb20671e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ff3fe59e108a76fc52696ee66f7d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7996dd21b26532ae4ab12132f25fcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b0248db905aec6a89e96f945359d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908516c77f3d6fc74ba277723467b10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8109a49b2c8b4a0d8c546c20c161d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1456072c0506687e3dbb079f9b15d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66ef7590e6c26cbd6ff7eb105587de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c174643b08f1ff249990d2c6e2b82df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49058784e248b14e098e3a081c3b150459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccabe2d2df804cad9a41d46f0a9578e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c35269f10014f3c8cfa7bb3ce5101a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e47bdffca5b4b28d1cd0e6020b67a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73bca0dd56960adb4a602f066d5ae6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91cf9add614d42dc6c57881cd11c45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8650f06b6a93c62f0895e073b5fad5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4312a2fdf0990764aabe296720348466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30542ce8ebb02f56873b1f8b2565fc0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13726a711715cae4c88dd362d90fb4b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313d51d1bdba95f829f9a5873cf344e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4c9c5d143830a31aff52fc74f73df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a29346dd4eb2dd64f0455f26a6a22b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a99d5dacee329d36d3e6c822a7d0c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c728e73033cd7dd9ef43025c3cb8558473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e275bfa34b5bb059498f864eb295b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc98cdad8a7c8aceb84506b18f8be48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67760576cfc0dde15cee749911d15d59476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d6bb8f7ef95ccd984872f628398b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4982f15d573958a9bad1c39befabf3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299e6b9f05de371eaaef309393a0dce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197859faa6923131e0f06e79cf30bda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab81a612c35d36b09e3ff3c3dfd4f4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50864aadfbee898eed5c7eb987983ac4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e422b0f87bf77d48ae539997111c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33405847bc48715efba62569b00381d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be0dd169bf6f6ca8ea083eead7bf6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b354c9b004112e0886640003af2ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdc20378dfad1a3de0ed316af17381487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea448f49eb484ef6d5bdc9c5310cb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32407b54f1e8427ce011096af2e307fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243477919cab667e6ae226852397dab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca8d6c0fa0fc813453c30904d26ace491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17708145c54a91ffa440ec8ba6c2632f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad803be8d4376a4b059c096e69b99b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b1ee1a61a87a5d6354ebf390e5aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493cdedffbc3453c631a71e750e7214495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a092fe4c0b626821790ee5a2ee66b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597fc61e3ceb5bc6203624a97cbaa3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc828392d7a5e2a5d8e350c20decb47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42df0c1d2065e6080d1263cd16d2586499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaf0ed7a8809d8c5ceaa5dbc2b21a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d32c386c240853342571bc8d85be2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710b89d2ddcedff457a9df08c1aaa56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972b96b00b2854c6f4f2e49029898a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe640cb4bedae1989c92d7225a1d093504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643bd94d918932ff6441ff92ec0eeda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f379859960843efeb44c03d65ab0a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44af33673ebfb987b00b574b53de3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd84e1badf3ed7f7a35bf5ba47ef96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dfdc5d40b3f0c4567fdfac1d96ea8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ab9ad92d1ef309588c8d0cd21b4e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104bae7f8371aa8a8ef5685e0ae74ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc34801a8c08a4d21058fe84f218be2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b3e18bc936043a334beef267e4986513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc644fefd9bbd1105630298d752bf17f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1dd3aff5188c36234b0922aa237e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4395db8837240e02f73fca24c68c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f88095c39d8381b8bde305e430cbb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89c9f31b738e420ac8c78e0a98397d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b581c0c20b136bd7079dc54b24685519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3005719e6fa094515dff82efc6369ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9673e15ac1184a50550f4640aef58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c723134481011aa2e78580fcad83c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e1caf94ab2665523d394981d01d5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8252d5d1d4951897c14960352263327524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024473011fc34a5e1a1d40ebc03232a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218e8f8a8c917a7ae4043c1abdb6f21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c5988e9a286517a17935b419f7170527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd2fe40805f8922e19fc3d03d2ef7d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5486364e354d598e707753212b1b520529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8787931eb66cf7eaa518b88b20b0a9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334044cadd44d5c6068fe4384dd5e13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c3265e1e4e39e309f2f3564e8e25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6dd94e5d4caf8cc64ee102686a606533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d84ffe6ba49b759caf4d6c7a6563d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29d3aac31a8eeda2c9b16c432ea00d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1039799f2e10a0628b1d63cb24fc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910250432edb21c738c23a20efc2767a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f471bf9094b52e66a46f57fdde4b92d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729c7f9916c6efa771f89640ca87f01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd0b440f910e4e57ae5d731ea7a526540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963be72e9f8c20869bd0c66a7bc1b17a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431c8b166b49d54c76b3f56b2aa170a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b7fad58942da97cfe7ac3b6e09a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60783c75bd1f238ae3ab0fe02c40a9cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec2a01c7ce7be405ca1325a1c1a6d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79aaaa5507965f113437c18877cccd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82d2a9e61f389acae0ad525fb0f49b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25046b05c0c9381c1517bda7c0ce7842548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c6325cb69f75168303ab31edb08f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4b3d026844817d1e3cd067a1225dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5834291d72de8c2308d13e8dbb8c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eafbe9d8fa77417d0bd960d07c2d5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd3eb8fa9f6b1d3d8230fc0f13d7fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074766e810732a86b8c2f2d7ef71498554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1aab3c458ebb24a198d5ef21c17a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b48f058875f5da1cb0b7616000d41e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38445d8fa8573aff26fd0f09b3d934557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246b84519d17d227f13fb6acf0d7eea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e9b9a4b0266dd5ce751fc14905638559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0353286561d8e6ab33af477f16d06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aab092c5911ce8bcb323ea4887d211561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87115aafbd53220043338090604ff7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eb082006014853fa390277674c93b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29680a88a3df81c568961867cd81c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c6ebbf88b5b15d06c02923073f651565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af9d1648f563316c765c08b17d344566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f183b2fab14c6ba553721dcdd289e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8eaf30e21b082234cb1434396f322568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8e56e4a0842943ed256d29a9414b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a63ee52568380d133326b1ae3b1c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6244fa059d3aa3f6445f76a3d730732571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43e6cdc2d2d47a7a8385ecf7ffe5df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee816aa0c5f9d91ebe381dcb5a4218f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4c2ea9176860cf3b07f54d2ea495d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bdd462efaca0b0544e70483cdec97575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebd2957941aa73920c8683f857a6cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54b6ae45ebc3f6631a05afe00774e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7b9657b7bda62d6f40cdf9fd176fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feb026a173622f3ea755196cb4a118579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e6dd12516492a0fe735871d5a14f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10fa89978da408fa01e7f0ba71e952581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cd0584278cbee17be6020714b5ad7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bfd5af0a6e8cfedc7c0c4c61f7bc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e301f5f965c7b661d2ddad3d71a48cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d3e3f7949b10b80a9c8cecf0ed10d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353c78c6926629907a9a181d5895822586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8567c0f47139ddcd72ab3f1854e308e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051761f4cb33de463773b20185d25776588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4900a632d1a797b7854187cb6ce513589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d603e9e2516c1f6e153339ab9bf88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9194c99c766f37e3e40d6ef99c59d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066da2d25776ff4029d0075e3706b36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93e7c0abd2ce4acaa8a8d79269b329593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42b5819603ae60a4f2ca1788c4d37d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f326591fa411c8623b2b7b87e4c680595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532472d9f7e807efe512eb9a6d9c8d02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f24695c6c89bc5af8075427ba76306597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ee3bf831c06826fe80aec5d0f9bc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3bb747fc119f34e189eb3d10cdad9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba235b3f0bf7cc31bc087c062c6794600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeb9cf178325297b04d491013b2a30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242534a1c5bf7cf6b60f9fa00df001a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512251a9c02e4ea410b165fa87de10fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4da8e92a29afff4e9fac63167d2e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe2b4771c2bb280b00c79bf49ff26c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb050ac047eb632b5d2a29132edd0be4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcfc9d8390d73e99fc91880042fad7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15bf6eba00489f9744fc2d608090c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c79e1f3f4d16ce57c7f3154a7dd76e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82304b8ee1e99d268caa4eda8ec57723610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95dfcd544a4ab52d9183850507232b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446235c9b216d08753d6b388586d7bdd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069c51b8f22978425f23bcf67149a02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe56127f5b679c6bda95bdacbfba554614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3bec1d14d9a31178732978551e85c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48823fac12767ca32f7cb0651cdda8e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f45fea36616cbfcc6bf8b7001c14a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf340e0f2a5fab46a64d8493b47321c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02fc516332edef61bcfacc55675e60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f152d3d9c5744f029e1993da8066d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377caa3fa5399742a2b36c86d6e5e68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7565a5f1dbdd0e3dafa7cdc07e578622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6ef1f38f67661c8d404ed19a95832623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184af271fba29d6624e3e3cea98e26c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60406d64f5d703ab21c729cd82c73c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a194d19e2df575c23992773cdf749626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56bab8194b2364028a41f87f8cf2a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65c89320e7afbad44173974bf31ded628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ac7088f85c46c036470d192c6699f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25b01b75bfb7207a528aff6d0e782a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83d9ee2cf2b92fc049f5ad6efae3d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e13151794882b1f197f3a6299d3382632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e3f0f27d9c1ab6ee3ff95c7f26c7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b5b99707253dadb8b1fd675e98a28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16593b5d5ba128945c1769124495a3cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e34299af0317038400ec6abebdec37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b90e38b400da9fdeca72e1c7121bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d7282cb0a8d370763bc06220a9230638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d543ad20ccf2c289273734d7784f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e1355db365246a7d77aedf2c66a0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb1f1d26dbee463dabb672ea921286641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f5f1b992287d4d87cbf65b377da5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5ad45b4221a13daabf1cf6ed6cc34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd7b9c325b05ec1406cfedebfe8f9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47bb96c2db1cb37f916e537456a89f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803009cc8fd4fba2d90a25e515f962a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de134b874f226fce06c7c363f35abc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fbf3898254ffc9aff03bed96f0f65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e041f6dd36a8c8eab9ce0f581f505649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f56567a95b36bb2cd3f617340743a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36941ef02cefc793aa5fae87a916d51f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9213d26609d35dde6cb2919808788c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d066428e50383823eee4db6b3effe62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2993f9b39aaa2621e6ce50207ea2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add488c09899964220268819629a564f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c9fde23328049c7cabff9d7797432656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cc4340b77c32bac88f031bcd218df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b1b6bf2b4209f6afc70d303cccf2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25ac6fa0e68216bc46a3eb5de4bafd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa7c101ab2ff232df4aa9cb7f68246660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70443dad782a6b7be98257ee898ea656661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f02e921ba92be2ec29eb18a84ea8bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039bc5ec14fbf84b65be99c92f1c893663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558cf760f90cc69561b74ed9da4b524664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032b23149431dd0707ad41522447a10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2aa8d4234bfc219ee7dbd20c42c45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a3b672acdbf239684ea39d3ff7455667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36850cd3f20695f5053a2687009c65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732cbed4408026cab1cd8905598cb85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd2ec36b24af34b42476d1131677e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10924f6cf29c94ddb095f2f0a36fff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa8045c558af81020583ce3abed4ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bcf2dba9f2c9d6a794226982cb060673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59d1b1913c76613bec621a9f473e3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c543b5f3957546214193e476489734675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf75f73468c17b5135c3f57b4035d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d7c3c5f04971a633f5a12a48f21f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90713a95310587813e6e0652787f2c70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf7505fc9b2342a77569c98ff11e1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142babe13de41ae7c6e35e6195c87bec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1d9ae795e799d8ab59954b8b9eeb1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d7f4797cf80cfa573d5aa23f7f0eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed163a7a04bb2027e430a65959339433683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb7d802ecdf2319aa72900e3a8d5fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986994946e53aaa474dc080fd0024b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d12d1a1b8f02f39b40bc0f014cecf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff16f1e61addb72e1345ea478c6cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cee2c1245bd034745a8b081a7dc0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608122ed689860db78a40eceb133e87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea58ffb0615f00189b9ffb4b125b33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7771f895a0135e6660d21944062f21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee80c076bc8324c78e2b902131bbac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fdffd1ff3e70cdd21b8e598debac9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f46c8e05d69e5ee9f3f890c69416f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a880dfe38ddd82719a14a7e8feed3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32caea176ad16a30bd6d3b93ec5e7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e44cfd19e3dd15bf1e2d5a11c165f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180406d300254f6ed4b38311a49998de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddd55771dec689bbaa29e4e50dffd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3c0dec0c40b9833456a63c85c6b4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249813c71e27119f0218220bdd93388701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9823224ae9109c54831046eff3ccb44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d9c00e1f6f71f756c816942722489703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a797c699bae1fbc0f7bdb12559c371704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa08a5d80f5b567e8bbaebf6117a233705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863f933eb686e652d868ee324386fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46fb939f0dbc39b58e91a93b6ff47b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a4d65c82bba021143de7a599ed546708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7290a1c081252eaabbd0ca07088e9ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69affcb3e3b51d84e97b68111eefde00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02b02d65263f317f8e712870463b29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0296904fbe2951971ab172f011513e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e4e8bde148aec936963c4571970f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe81d90590960162d8ede720647c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5e6c8f836c826b31a63175f05a564715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56aa818f4e08f61267e42a4e300068716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c453392d9827fb23a25a7a76cfbd1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773dbdd8da2fcfaf42c685da4c777f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7253834fedb2434122166238f4e46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d047699d66456dc4375e6cae8963f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7b51de061303813b4748f673c0ceb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3f978406c523887513abb73dd685c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05e5ba518f4c1fdd599f819e3bf93a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2acb67c371480e24f7d8bc0e541d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac731210417358e243581ad95f7442725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24459c433e603f3fd6fdfc70010fd86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc68d7b73ad4c621fd07581920609f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6044db06b9ecb77ca1237beff0b72c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e704afc5a560a5c92b78dc8dd81068729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435533626f3b7e72548f307faaf7f76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a13d6c9975dbcb92fb46105810d2fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323eacce7501d1f3024e1f3ca8e679d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863727782b250fcf253bcc9a5cfc166733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0894facf58c32cab33112e6cbe03bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323ce46bd198c7f5bd7f2bc852fab52735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f0efa3e7f2a2ed4602a3a0357f2f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853542ea15a4b84a4701e9bfc8b57a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9735a5dc10c7d0335352831ab2211738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692dafae62d78ea4e261c94ce223f30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b5c09c34592dcad1d2f496ce8c6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17088f5064bf0c10f1aee10f314033f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992c5b39640f67a6a3e1b4728c81178742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36243fdbc2a5726ce126e52f5b570b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eec6dc831a9e64ecdc8f4eb02154b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b028ec4824f1525c1da994199c9e825745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a567686b92762cf75d322f76ebf36d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc3f4d03c5de5b72adef41550a59a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e8abcfe7d8a6580142dcfa886a848748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b666a4bb40d1732cdcf16131cf905749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db6bbe6cc2ed5eb443d6369bb07cfa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744348efef63c1156b046903fda0cb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f08656aaa784de5039ee69e6429b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ad621c2925ded2462e861cb348468753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cdb3b152c63b086df81ecacb22ca1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc82c90b054a325793067e3344cdb4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241b2cbf65a8b0b2fbdc4d88fb765d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2d0f3dadce211babd4ec5c56c406c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b85d9f6965f97b9ae843e89f0ccedc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a768a29199a336f10da545ec8d0e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7cb231d593d2fc59166aa5334991f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60d54a2284bbc752834728dea47eb5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff31f19ec39a0bb8297c295d70f6eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cedf8076eff5cc8cff7e155a65a49a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51382e4d71fef821365be74a3d548b6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b75f66b97f66ebcb623583360b8c68765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a777e002c2edc3288103466040a27766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c15b489da4aeef462e0c521143291767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>