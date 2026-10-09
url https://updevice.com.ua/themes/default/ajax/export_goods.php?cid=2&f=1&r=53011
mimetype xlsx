--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6ed8584a79b051c09f63d65890ab01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a0896d0e7e4038bf2be03065cf2542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60b8208db32b07a904d94cb3842cf93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b25fbebbc4d299a18875fea955ebdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ddacec1b3a9995c3a45bdea1543765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c60b365c320e9636fb4f6a3f34cb5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc4e31984fbb245cf32e43561f1bb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6877458369578b47011c9d2d045e2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fef08e5feda5fe10c6eb4038672c1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346152dd47c78569ff7e34ccd42e2d4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1b7dd719d6f38521565ea5387947211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddd65b645c116e860c03eb21d70bcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031bb34070ed66e4e865d831c72fad613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc755080b078db8204a7ba9e91674b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff05ee42a849cc2c88c174c9af7897a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176c3c6c86dd700ae6b7a3e49b61b0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57605223af14b5ab62a13e5b31e9da2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834bf68d92b57353a88ceddb958c5ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef239d8c3c6921d9df0b73018b5b57a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5f67ae87649a8aee2bdb5f59edd8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2316f8d89f6fe32c843fd15bc11c79d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36526265b815648c442360bedb9f064f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbaa589822277097154da802f28c6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c523e204eb81780d016ec6ac52646324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc90e0df811c1ce8a9bb0d0b20d55ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04a7a8434ef23e6298f902d72ead6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a780944e42e85747571c664bed91a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff5c41b5cd3f123e6024176674470528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c5d63485e74a3d585bf60f657e51e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47367456e95addf477b94816dbe6c52530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1f3dc66a923e3a9e21374fe4c0a6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10dc4438df66d2751054218b5b1ce532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3ab6b706e5a0e4ee3a96920448e7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ff7bb7fba6d5f4cc1d0b52841cc9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae77a9bdb559b8195a5b3f807ddc4be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246c626da93bb7f06309b8b9b28b46036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f5d06461aa6497c22ba5947389a4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ea7b8ce9e4cc0b3451dcc5d5ae59a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff452cc4e4bc1beb3ef46d9bb8f58039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc125e99929985554022608b03c80d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb4f9fe92a08bf36da9614c3c79d3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156c2aece906c87ac8d5a97b943d03d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798d5aa7ecff084f1665173a8b4aab043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe229660d28bab8fb234e9d014ff6fd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aea2cf05fe5d409d775292351bf9ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aedfff099c201e3923d4f70689647c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c302cbbd151ff1badc89d0250ebb5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b940a754ff567b95311d8dd76fd5f6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaa3066fba9239f1acf05018312a8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca3e770cad51512b40e6a268e3885f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2fc775d000de5566dd9b1ca3e575451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d1ca6961570edf88fb91c42dc73df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44bd88f56aa4209e47bbcb12dcab2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91d9e65ff459eef6e7d1d7d79aa16e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7082ff2b51b65e444d96a64ece6f2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af38fb195f233ee37c6539f9f9d50f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7614a2bd3f79eeffe16ff0bd91d0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad59b9b7a5bf7c8340857be2262cc0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67b880d519516f21b7e260c3eadc4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb42d65188a01b645c3fe65eabe4ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c081ccf22afa4e9a4763a93550ec57961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ff580777de371ea6bf953d91252ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9fd2b70b79f77a984d601c58ceb6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58252732290539ac908adb0c77d2aada64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615483554be0b90297ee84082075d03365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510659bc0b04581b75a551fed636ca166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f781320698b6c36c51824bc175619567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a01f3480446fdb753bc7411053dc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2ca1b99c048ed83111b8e0404ac5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d067aac3777301cbdd8f0f604b590e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d5678e82b92ff629e340753dde8a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeb522a7e279f79260d10b9251abe572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ca80937f13bdc3bfe9accc5cdbd8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfd07d0ac492de3e6a43fe2068203274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d267a93204cd81b0c8b1884f523253775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7942b7b4a1685d3e7a6633f8ebb886476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb695ac1e5d1e43dddd9706b8513da9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45329956fb3f1ea2e7132dd7692074e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1916027f5c545dd1388bc39341cbac279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3f523bf39ae3f52dbfa8f242ecf7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60db05a6aca6904f7d6a8d7d7f647ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389b869276b46d093224df234228cb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98db17258985b9ee35d688ae508efde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72876d5470b33be8d83979069584284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61d68b90d942f3839bef2abdbeb51885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6873af1823d8bee576089967851310d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f815ba389eccc3a941ee3cb56fbc42687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bd612bd0c20c12d84531b187b87ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a393803589c1c1fd20292a0f629dbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e10d0ebd41562dab35729b0af1b2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e2fc7091255eda0efcd879f41d83491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1555de44f7e6e07ab50e7116a7c2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41721cefb1681231f6e850d0b80f2f3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc83b8af0e5901ccb772342ecabfef694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e1103d39b5df3b5c39898faf2f7ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06b417c6be2d1b34efe638d21c64ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de79159db12d9390258bf93755f41f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc167d4a635fd95325db28f0a1a7ab498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b009e5f67e20a44170484903d39eeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904af24efcf62f2e06ff523643151655100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5083bbbf6ec2ae1ed1ca7588f5f0887101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bac306a34320516063335672f85fb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c0e8a52d6dc904e39d872de0bee29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79d69eb8965b77d3ae6ce275c1bd40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002c19c2e23441db330a2b75215dbab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac5954f891a502125085511003575d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37484979a93fd704ee6e48c847428610107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd438a411efed463a6252601b2fdc5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811feba075c05856e0bb6916cf21a41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efc06e567d381442da9417bd1685bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b8dbdc99df1120b16d7a23346b977111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e2214bb175441be3e3128ffd6623112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ae78277c7ac5009af0f7b8fd60ef6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919f2d02284ad14363ffbe083ec7540114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05539d542879afacd6939400868e24f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fcc771b9615fae3e78790bcc8f38c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1f5f20ae0eb1baaaee60243aebffb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33853f9aa08d2551f52657773855fa5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94a7a0f1f7649c012637e1218bd67e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0a8ccf2375a654dadd1f779bd56f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae880fba6a70df15bd2be661fc1a11c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07a472396143a4682674741e507862122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c7b0ce823119f8257acedde3e523a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c5cecd76627af6e3b828470b2e248124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db6f8ea43d5a02dcc40fd62d83f6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f85d8f62d2a7452b4afa22394723a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0092c60f61fc414fa014da6461101c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2dc6738495864c35503e6c77fa996128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a3e7559fc87819b166ffbdb888fd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2842c90b25c99eb5605093dded9d4c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfc1c00c6c1a74fe00bdb3b890d3e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bbe518ae56bb7754cbc721b539f99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f0f40d9a3aa77b05b2acedcfca75f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb931c340fd5bb42c9c7c0a1821ede134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7338de9dcb0c9672a86f01adac76ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808d42f953eac9993332b1b79c990a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312280b0699fdc6c8ac9613d8aa44dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325858243473aafcdb3b6569d50bc6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae36f1b0ab03801ca2b6e771077920e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd4d9568c9c0e0da0672069ec7e5c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdccd7a8ce5b7182504433d6a9d818141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de1b54d37f41c663d276b3e1e97a99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22652a57b2dc497ff5d1b54b43e9fc33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa000f01101c72bb9e799a0fa4fd39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1ae0fb575bc65606d491708128a02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d050790f3fde295c1d4e348cf862d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610eed6252edf7acde96f95479f0144147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6acd3d27bdcb6b87fdf7f6bdb5c28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b2978b33e16ed7bb71a3df5e15394149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d5f418fff3aaac8292add6f74faa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630aa45fa2ccfefe8dd2b15a8391207151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd152e61457f9bd48d9e09a936a72463152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69d77ba7b79c0e5e1f05322a7cb24b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf5f306f57329a7a1532d9f9bd5113154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046f3b01f5e9c48e99e0fd3271cfcb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c19198ddd452ce98852c704f9fdf14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ed25bb136f71b40c002e61ea46e1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f535d62783a3cf83d622a9b0b7f26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59c3e478dd65f1a76ebb50cd29b52f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ac2fbc7f0b117f4f6e40a64879977160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27020ababe5dde31bcc9012888428ace161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6b9d5d4163caaa724ea09e2b4ef47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990f5e8f3937804d6fe75e503e475f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c86a9ef84729423aae3e4d764dc4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f05134da7c984c41215d5be5bc270165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3793dfa6e258ac9c7afbc6b263a1b4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00258b7aa60fd1dae36d988547892e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f352b2c616a4463f17f19dffe8659168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36335a36f280111906395f3865aa19ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd9cdfdd339ef9e40de1ff6b46ba23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe027fb0a28faf6a5adccec52c3161ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa9a200fb5377fcdfc13fb360b3b51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcc4a502142c631f95b364b204b7ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08ff25aeeb707518b11644c89b67ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb0648f64c7206041422dae3e185dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef014f42be90239853fc7703cb0d64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e9e52c73f8829887e97483d2ef536177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b71ebfeea226c5204711e40636a77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff641825d42101dbff5df99f7c4a43b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7461ca3dd0137061c4e1040f174aa1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a70309a63bdef7d1a70ff4f8e3e6e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6ac000363b9c92ea7ce38358fbf4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdc39e9e84c5cc648f22635b763545183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c0feb2d3ae44cda57e1d6ed528526184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40220def6f4f74dd3ca5dffcff8df00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4d4e6ad8d459d42107bfcacce40ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a695d16d5cf466e74e9e1425b127f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a26511dedcf35d8b10107ccf084e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c847a89ca4f2fb58a359e9de3c061a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4b164d54adc6f0ace44e6e73087fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9e88dc2dd6a5eab4b8ade6f196051191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab88399a9528f3085491632cab35e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd751a385f6a317f03cb1109c9c70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb7dc89c6d2ea6bf01e4632233c188194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88082a82d8c96e493556d29a54bab8d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad723f9239e95e903bf8871da1327f35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5197c49981b7299407478e3dc4d46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86570b0c8acfaab518b9400281000774198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f089db30d518fe6bbff28f47e1d312f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d039bd342322684397c65d0e0e2f71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c5701f9b39a50ff73acc0fa0c1524201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234589cfc5b802ac6fd9936deb9ab759202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f693d76e0a0edbde28bece3ba11d66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435e71942f9ec93c811db97b7b9a755204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ef2ac4b5957897e2551457f5e7ae9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d019903e207467a5f0190576f16bb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddfe8e016efc15694debbceb9757a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e923c5222e52c2c62967dd99ca2603208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b071d088a6ca95160535efebb4e26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af5997226975c4f21fd7cb6fb692fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f275a14146e6ee04f982cc5474088211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf2216d60babdbd22ee47eb014c55f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859b7c12e2d89384f1add44d15a9fb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2db7266b90ab8883ce23a748866c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5d8ef8b6b7625125a7a3ed159c5d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ff41e7a925871746de954454e971b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b240e5608c2571a57aa3d08c0ab5014217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5e37a1eee7c0f5a4a8c06bd417627218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991ec742867b15a190479d489c1af25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eb796eba39762e5fecb2f5a1dfd90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbcd1edba13e80d4876919e0599dc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715eca18a4fd93e12dcc79327cfd923222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b480a98b0da3054d005f8c307ab0b68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a459fb104059d0b282d5da2859c2ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d79618ef606c3d579a9d23612f16b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7c96a53173459922bde912b7a080f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58f061d2fc7582b050ddde194d4f84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea292da7ebef8f9f859b09f87ae603228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05995e49028f1c112c147815989900e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4af7f12e7127949e014f426534f2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f43cd36d94669f7bb8b7ed6dcf1213231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4f076a77f4f52c0c99067418db0f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9bce815a5514cb42d2ba8ad56beee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214fa16cac63fbd46d3c67463f5d00b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2878d760412aeff521f0fcc8174c36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329059ec61cbcefe1ce0f7ce6059134f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174053ee8860bf329adf4afefe7f360237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edce1cea916dced46796d2b39121c84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c3a4ff566326de4cadac3ba158d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00557f19d6fcd800f6e5080e9743dc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f5e5e1852f4bfa5f717f7fc491f99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb3c6dab9d81c8b5d8a8e9dec1647a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8794006a79e91a4ec8ea84209347b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f216f3114730cb09d6f3fcf001f69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9b327803f940247c0d13f6a85daf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a6edb8d0d06bcd490cae6ecd0b307246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e035163b493717a021c736064bc2c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d8c15e36331cc8943933a535b0599248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea706b669a97587d31e76c46c7093c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e9cc6d32abb284dd676ef02856926250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e39558e225655f9223c2d3e3b03be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3304f513b8f08cba2cd804444e9cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf65b9dffbf310f3e548dee8297802253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb42d9b21cd5d35e6fbb1c511980313254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3e9a869ad7c9c4b0f476cd33d3a39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bae26615291b1fb34d5ee1291e0c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ba5371dcaafdf507aac8772ddc7b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb5432800221aea649cff81429ec30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c571ed750c86231155e04c6f280fb8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319a61cff57c12f44b7f2367e73fb85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c65f5d34a60dd9ec1e2e68ba68078d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fee8dfd958bd7ee4b21320b2bb0831262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1379ac6323c313d753048b39be10f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffdc0010cd36be486d27f5117b09d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddf533700534a895568168db3a7204265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef393ed72b27ec808225941a657cb301266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240058c250ea28fe12a99f7a77c29ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4daad4fd723d046e601b0f8c125fef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f919a6b36c2c23ebf2ae773c6f08e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43bc03ba03e2a951821bca8c381f85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be8ea0823e57ebdb8b3f3c7ac961ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d6eddc5cabd9954945fc038fb411272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ab67aec923d21b874effff694f9f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255189c16206e9841a27dda8331c875274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412a7f7e0a56bd3dd2beec620dd1db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0dc328f3aaa1772e70744ccd3df99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841bbbc8c216a1c035f7ec11c717eda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b919000688f35095ec2fae853f9050278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9433c0497c384a8a91fd993c56a52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58f6668655ba31ec00fea91a8bbd6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45999bba05ce7c414f2d5616bcbef1db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c168151023133897be2d7bfd2271cfa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771b84b593c38da91bf1f95a48ba144283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623262a8e1f33ecfff4010bd2343161d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd5b878026fec19f8783f0ad050414285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08bd2d5aafa771fbfe9c2d5825da1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eb7a659ec44f483238f863f38a66c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51281d18b868cdbe7a43792bf086c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b6734c83d95ea72aff4ef4b533a5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae446901739e9cc5785ecd500b97472290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0677b363c5751ca3818ebf5f3984558291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee052f839a3ff95e0d85d3cb278db5ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1366cdc8d7158e769bc2f3a40a94b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4d9bb6fc73111daefb54db7fcdf41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8728de8a072cef85ec20d4556fa4d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1d7e3052e810544b32e66ccdfd119296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126b2c110b9d19ba96882631934ee7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923317fb60f997b6c9da3d00cbd84b7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654792dc30e5d994f6ebe21423625a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab288faca5dcc5ae6b9fe35bf31298300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846f73a04081ca0ee77976790f09e62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168700711c2d1d673eb7cbef764ff45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e64afabc8dc8a4423dcd71fd6b4c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd23df376f6e8786e4bce1cd850657304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a52c309e2352bdfe8933106c3431d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb61aff1f15d729ef66a5e03b4a856306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe39322815043cdded1a216ace4226307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949788de0dee242614f5a88dde0c7276308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506f4fafa4191572df51d969f591e98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c06f88bc08870b57ef56dcfbd32313310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e185b7d90deaabb8a77820e411fd106311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b92f60875750fd1b856e22b0fe72e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee47599c7dddceb35d3bde860f86a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfbdf05f47a2d0b6bb2c645ea9e7f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96362af03929a099d58df1cf91c2d7fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c808ffaf9b66e805223122e24c3965316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053d4bbea442eb656514749d8bd6d42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff789413195cb96e4276a45dd114755318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf812e0731122a480482a121954e147e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b883f37eeccb79da7c7192bc929fee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5736d489423b11e0e3d2c3957a80e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7506f33faba194635a52195b7f68df6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a9433d3eba5564aea60a1c2c7b263323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbce4f02ceb146a87521da167a5983324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0d88c9a27178efa96773ed5bcc4c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44de2eb4c1879c3fdc0175ccdc9f47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f574e4acf3ef78e0bd5bf1446c7c59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db724b8f99ab790aadab96ae329864db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b19f4d98482596fdbad3d968c4d6e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b937afef5e7b293cf788b5f03eb83a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3ed81f6ef0e6f900a9575485fe4d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7128a7d8c6651552cdbc588966f4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5d7dc481c75035839d430c616c3f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156f551adfad0df27c05ecca6adf54c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5075665accfac455131daba36c5ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875e313dfdb900762664b7e1fdc45d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069365c24b441cb9ba8904773503a95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b63ffb1c72f8e6d0dded67572e84e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e7560a5950e1894a508e07042141d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58aa3e8bf8159cabda1c3d54b6c7ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cd042d36c4c0701fe0d155fa3b070341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8f592c60701a79f30abeacfa73703342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea26237c1796c3f372d12ff77ab6f33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37aa236acf86de76f46a2437f2d66a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f244fed94b57b02556ed5f0a0a3f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f2aa69f6f969eff2cd8ce421344ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd809b8bacb7a31e28a1b18fff75664347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a833fa4cf455e4028bce6f2c4a5c4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af340ea5a3394214d16d625ceae0f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9080022ed6555ba4651f3c544c2e14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e9543439b821df731251ef95468f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2bbb9dbbbc2fee99fab13fa15500e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e6f13e795f4bc5e0a09a7790ed75f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6750a3e82d2a5a280a187533a0dcb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ef417005c0ebcc2ff83f9cb9c79f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6567306e93eeb599084d1d25600a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0993a48d3912ddadde51a9a6080d62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17b36a196d08e7895d1a48206c7987358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1e6307bf481555f34fe6140f75705359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1677177924c32873473c2a3971f827360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09910a902a636f6657a33b712032ba2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ab9f9f5b5825c718c2dc201ecd9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5ae643902d4918f676b9d466f17bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa037e9a84fd7cc06c5071ba0dd3b277364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2061cc149bac0300f2db4a456dfcd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a461648602f1fcef859c743729046366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4d74ea660c40e766e5782593a0a7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf86b6b4099cfcf6edb2707c949b964368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdf14e2d72c3fcbde20c6eacb3d26e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccc9e9f68cb1f5a376f4e4be79bd94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1415b051fd4fd903d2a3eb93f610d1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be870ac0023adb222524e195a1a9b251372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1b21cf576996422e1ebf9ebebf435373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab3395642c85137e43b129910b50d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fd65db5b551bdeae6696c8181fc5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b6dcb2573783e4511ed4fd0772ae5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16771f2f247701e7c86d38cac649de2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aeaffcb8707f8a8b2eccfa0c680e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7d76f53252d13a01830c711147d66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b449cebdd0918f08d92fd94da0a2814380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84174e31e9a5dc348138a51a7ab66032381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dba9032c158d774ca5b91326ddfa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afbfbe03dca8d382e12e8412b5966e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20048b0382966545cd9869eb5dca8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f57a5dedaf01bd67dc0c56a9ddcc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdef22e32a7ef094202fecfed04df91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86127a946bd12692ce13ef8d5b5d4d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e76f47104f0aa093149e5580598cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73526bf5c53a738c8b71cd8a04662b9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a515f7d3d44a28021eee34c65fb3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873910ff75f9dd43b0b74949307d3cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581e5f28c9c6e9ab17ed1e32078b15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12581b75c55bd01dcd3aee509121c6a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc0e58f2397f98a3a164410558d3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2b64ee90f3ed90a47e767cd0deb36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef3fa1c8da0dc39d484942fe5387d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e5a2b98816134fce255d71c7dbb92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e8c153bbe63049831ff6fd1677bf1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4957b0907a6d563d3613ec130a0a0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c774b04881f97e86fcd20f1de456b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83fabd9b6db6660dfebe5b889108fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ebc8a531646a40f1b6d470d99ee92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f01d1d9d8f1d87daa8aa570551831403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7dc8ee28ac5e7a4e5e9318ebd8aad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bcbddf1d4d5e4d559f310f1fd7610405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a956e14a6ee31352ee9503d5707cfe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05f2c7b391f1a63d5e9be7b77b73d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee89578e0daa6797527d38bf276d7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aec5cd8647ea5238c906b1e87c5d38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f60824d2caae325d5a7a61f7cd9c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed3cbb431d180edc25341c8dcdfa8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b8fc0a56efc8735a47f2da3334a6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fca6ea3284b6e08d29193e15b68bea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adb3042d34c1d5b9f1bf198c52e430414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeb4a793900d698407404fb12eca92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3232e3ea9584889a9a080394f553416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9444954ec16ed696c22b97d371e6b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef8c2263d68e2bc2319be2e353fdb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a744fcaf20308ef2285f40835ce14c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994c64b11b1a249b02bdd8aab48fabf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707064e6859cdba96e869e07fcbd93f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e92a23bd10b839ca7c353b1417e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946104e889ec18f946dda869125bfef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70480eff097fafcfcbf0ad60df99a549424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae205f6d2e8c7b13255e9343037de6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd86f3f610ea1cff713468f2264ba5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00342caeaa596fbbc0866026d19b513c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab2c546401b0f6111fede9afd4fde2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194b5320281883dd2fbc9706d34519429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2885dda56f04896a796c12aef714b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1412d541a9f1731ab6ea3193b03674431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4f2ad90ba3e27586d66668c97128d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5ccfa5389a814f788b4b21a58eb8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283603b0988cd9309adf9ae1b4a6247434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da7aae92aba428e1a08fd3296edb81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbe291700f6df285f23b0e1bbdd76e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00a197a3562cbeb007340d29d1014c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c792beebaa6c3e1905ae96ba2de854438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec38377bfea413d1b62af8f4f70431439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee0ace37c0307c5b07f6c0ebb9fe94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1de638eab0cac4fbb6b043b87849b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb2ab6f6c317e711a4af468fa5483d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d557afcf62dcda270b608039ddecd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059650dba673c60e5b3b3686bd0f429444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2127993418c3dbb92b028769b52ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981d66676217c6d8ce9963d66bf77e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4abad2b45f4386c99869eabcc1f1c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8836145a5b77a633421be31fbf621448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cf9b6ff34ac4028226e10593a2505449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa138e4378d2aaf9a713a9ea110c49e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899d7b2fab84a98278ceacb484577f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2504e3d27e3be8423780f7a5a3fdd66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4389ffe96b4cee8bb77c353c97411e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95292f113764a67648fb6e1b1c27ed2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc211c965cb2f3abc07eb8b94565b6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e032a0158a10e1d4609602faedee6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46806ea9e022213d43b55c2ca44956b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af59bd97899dee0eaf9203e98befe8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845decfaeee1a2d15dfc2c074b627441459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b8d7914a690bbc0382f100a08aa43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829e878eaeacb44515b3d4a13c53179461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc73dc1b8bdc3bb524cc0dd4af23440462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b223c699464e2b26dd93be0c70f72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd6ae7db6a4c0bec923bc58c5b90c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bd273b648297ed550395782ef4de7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ade3ce461dccd2cc8e56e8f21444f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd77126e4fa50e22c7affc633465b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18998d2d7c3f859b493a6e457d0861a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440676ecdf1bd400368210408851c14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb750b246732974eea84ba512cb5469d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fbe38a33e300a091b4d063e10f81f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32047e7305ed1c535262f5ea05245b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e526f10feff454f442359234fa1a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ea6801c1012d0fa50e2d2c9c87368474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6afbfa4e2ace2d4e6b3a75b5f58c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb00228f43d095bbac99bd9700751fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5843bb9bfe2bfedd450abe9301a62e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f25eb45947ace8311338987676c1a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280a6f18548ae28d18784cc156cecb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b95be89a22b85f6bd2acddd935f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9307d84915d6a277988931de7d317a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32723022c4e50caa9f91b615fa751632482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd803b072e5e45a32c74450a54da40f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8f507b76c0f8a32b60cd77b18b4cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916a99818e8dc3248b647b112b51b41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2590cc4331d5c11114f0a73dff49e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223a748eed9f2b217e761fd2537b51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c79f79bb21fc800eac939facc42fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3167005304756e24604e8a95f48d1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae3a541ffccda18f968997fedd3a78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4bbec791ec729f17143b0b0cdb236491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd998b80f30d4ca7c4b5c16f6fb516492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989a1767d04a04c0dd9dd7f7728eb7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6254812c0fa43cf73d00181033bc43a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd58883299438f62421920c2ac1fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a424b98a18b305d4837fe9bc772688496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133867b5f99232ebf610b3f46be33ba7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c531f524e17fc9d069b5c653020ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce47ae890fea7b9f47fa8501d543f74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebd1b70dde5371bf74beee9bd2ba1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1888d8aa5830a5f852d5cbdcc463c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0844f0dc828e193882aebc6b9f525502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddc474562ce64b3d64a3ad006f1200503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724245bb4aaa7ed5efd87012441cdee2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f2d0eeb9f5753c5b0fe30517ea8f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e693a35ab743f2a22c39525fc9e4488506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03a4bc5887b45e9b6ee34e4e7eaa32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa6ecc1c96879463ec62eda6ff59c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e6fec8ccb0783e4098282b7d1afbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005d7857272be0a23f3b6996320941c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cfd2b16f6c5d4a7a6398ad70fe398511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9f1dfc114ce26695c3b6da0f456a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61f4471fe60ec63cd93c09b255781f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021a087bd0f40e90e79187ea44d3cea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42386f580d0db084140c6dcf573b19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe4faab6ef6205fea906e8c32f73de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25977d152964714ef401c544ef1eac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9fdd0e09b5f4126e09941acb01317518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff08bafb3ccde392109142670db4c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09977cd7f774dc3af6d84488aa92e37a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f58389e12bec1c689ea6f66e379ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e994021f81a57010f506bca6c4b822522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607e6dcc75bbb0b46a8469a08dd1e7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e88698c91ea4dff66b86de49a9387524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880124a4ac903af860a96545f804204a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f5291f1976fd99b0915ad281a7f65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cd613342b9979359efa48044e724d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf483098fed2968c4e33c44de92d0322528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68901c2e7a0d1cd45923a1fd034e7fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbc892ff1a5ea6eb6e4247f527a864530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5fb0398d18dc91c06871c9ff23a1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8adaa8e283e961aa3ae21603ae10e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882784ce6ee2ccb37fd7540ecb5e6d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a50f9ae9cb40fd9366b22f17f4e86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feb945e1ed3b23eadd65b14ec6aedc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce06773c77ea271920fd59e8f82d58f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a1628921b738fa50a7b40971f199a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae14475ab89d4949f413cdcfc726f8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3128f1c5dc31fe3aad61bd611ecfca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8217c6a0d9b3b3039e33d2880b9a25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b5a23f8755f821afc586fa9c352e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38792893ce01ecbda0b0672392f1ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e078199f76505f0effda06a1be36212543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbb8c77e4b298439fd7c814e4bfdfd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340910efecde1bf415000ccc3fdefaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d69a93222ee242fc10f5497795508c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49beca140fe67e76e42f1570e979c6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5275ed0a19fe706d58aea706a30e354548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57c1312d4f5ec2e08d81a3cda48a2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f2464485a256b236b9c62bb4dee35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108a2f7a1af29700730ca778facb3e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7636789508c5b0cefeebdabdabec59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddf07cd0dc6474a93bb5c2d04a2d80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08abd7d482409948cdc2bee876b4b5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e25e969dbc3ec2d8b551c6d7272e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfac6961cb7a4471b4059dd56c1085556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f610f93fc88c681fd2606a5d9fd6e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125639150f0fae5ec44e2ed032d3956558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2e0b6cb26d8220e7274b3b819e8b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8346e2c413ce17992551546633fb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df5859f88ea2f89b11d0834c523b5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794755c8ae5263670cc6fca659f0272562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ef90ef968b3edf3c74d10a81a68b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de321f92b77ccba83c140a3a8366c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d282fc8ad8f947efc04160f218f3c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e75e7f4f832afd7f922787addbd35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9367b4d50eaeb6cf2f293dc85ef13a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de234f465f1fe793e7240371124522a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c87651be62a1f592139de8d7abb475569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ec8ea62a3b46c9dca4002173df71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e7fa965b5e83d38f0d236e8ae6a28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb995a111190db533e599551dcb17ceb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679da8bdfa541563eee3b423bda988a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9260908c27ff3258cc2538648c0aea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8539c15c4337964b42399c5911c131575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e298c4243131039d2a72bf23a0c2c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1a1792a1367f759bc9bd89969d2cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b452321e1ba9257cdef30c6073664578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa63d5a446bce26283798fcc6c5ba52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141ce131498ec2e9a882d354510ffa2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d4abc10292ca5fc79bdd8b7e914b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d03bdc5a3fa4dac90b283ed9ddf77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e3c6694e65c202ad24d1edd2b1a0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54cbef0826f66bf3ee5897b8ddf5db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3833fe18c58b22bb446719e03062c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b78e5541ea015e5de84929be3910d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f27ed0f44406c508246321dd17e743587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc28a95766e34109ddc0abb5ec4142588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36746c20728192c03fde25816d9f77d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e74ccc6d7c3447ad72025d3a3d4e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc418ebe5a06fbed599726c7004882591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851abd44dd709aa4d8168026f25b31d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150848f0ed232d8aa6f2a312c9c7004593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa705d1229d85cd9c22238cbc51cdb3f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db8a5309c4de0dfb12a291aa46faaf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bc8d897f1ddd3b0a551b905fc2a21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f6456dc10c33ba89e33f1dbebc2ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a91f184c3c3c76c3bc7604aa71a908598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a52216ba3be185cf12c0c747149cb8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8fff9d27450ab4a4869b47bb00048600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff3b3d1e69f1700f88acdccd8e9816601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a98a1a9353a903ff21ee4983cbd89b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3f1125d296765a3d16f39b25838b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542106b37af9e1eecc1a449d6ca19bf2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2ec51a0636d0eb20778408a5695b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cd63482903fce682a84d972ed80a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f54e91bceb3563924ef719d034cf80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8274d4fd0a02f84a34b4003c1dba0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc5cb97dcb3a384f7cd18e6ab2ac45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cec5b9fdf57aef741c0906a979d537610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f398bef654f9de085b8c15f9bad1b95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66827551b34770df11d8bf6d9192acc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ca5a6b968541415159bf8f0e5939d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b906aeef2ea8488c57073565a65c6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ffc261a87b308df30f9fb54969fcf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006ab7ee131de1e11209fa392202e4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d37037f9ede18efffb1cc7da5eee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd5a5b785d4d69197628ce410c8aba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b869be69f6c61bb4e634361f3a094a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af849eae11a63c1c568f60cba731165620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6029ba77ab247fbeb45144ad63d836621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e29eab8838e6266695f2a209619890622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748b08c02e915bd99fc2e0b506e6ad5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b994d39d7e71967531b2d10ccf76bbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b25db112b08270ee393c6426e8abc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1d44b4506447c6ce3396d01665d62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6764a7725618165ec0d4ba8c20da4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d837ee62b72157432094a5d5780d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d0fe95435d47e56fe17aed13edc01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b838f00927cc2d722250b53ffbeaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df906bdd6b5ab8222cf5ab76fdeca8c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12b6b709b52f987c926966c60a2e64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae2388b1547dc0b9bfc130df4d9695633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0d5cceb6296010f8481f1c7b05d65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a8ab34fee86498329317d4797c40e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794c22f44d6b9f4525790571bc0d171636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7611f91b2a519508729c903d2a68a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee6da1ea844f01b7329e51131a654e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66863b025c81bc171bb0059cb6337545639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b5208ac69fddcd48084e9ac09dc94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b584ed373ec8a1bc6c507472b695283641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ae7b54bc85b5b6b935f714b059cf4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c06ea735a025063fa025a53a69612b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c2069f6e07aadf1c50635ef5e934b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1aedacc7aed20192feb996b421246645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30d8757a9fcc2c1ca04bd038ed0d97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8babfbc11e316631109840eced37b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188cff650cbc83d4b37d95efc2a4ff4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e38d28bce4e89401d72cf87a3fa9c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaaf0625cb473a06151f1f2e9ab3fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b513af589987b82d27726a294b48c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaadb8be389514579c8b6ca112d9b36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b48cce8d456e3eebd5e43bdb47e23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787134323f89ece7e743902cebd2f304654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eda949f0fecdc009e101fa048e126655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dedade36785cb16b249ee70fe8cb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bc48b5d9aad4b5d81a55e2d8aee20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eeb72c36219db237088dc40a49a3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0e598b2d42821183224ebdd67e445659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d04be4608fc44610aacac6f8d535d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58972f724f95433166aa184952537042661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b07a64b2dc052ec8aee9d57fe27633662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b2532a074a9b43701242988ee6296663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a202c9d1f5516880a303a526876a58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1394d5dd443ebd51865b5c648d229665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da9937f84387e5bab85e27d5e1a9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681aa8d2b186f3be235e2734483e64c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8649201b9f0e6fb619de6492b6458668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a79794a26e5783532c6610c26333669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b51562f765169ec57c71ae52a30b83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343381207f15f0feba49661381326c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427aad12587f6ae11ebf42563f35aac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a30468808330cf5613c5da6f67e0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a3eda750ce0f3c9f1025eb8b238b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77010f8843a53ee2d3eeff9c91d49aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ead4f710617c586e2b3de52ba4ca2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232181e9b07875dcbe81a4584bfc3113677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0174d8ccfa71f58bd7feeb02fa0f3a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c31fd98506c69fcd4086da861a5eac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd3b411d93fe84d417748e0e5db2f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091da5029dda326938bb10404c0c9977681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c665959b5ec0811ed422c4a110e14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4096d65db72d22b72782afa8fecc58c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6fd3d3fb82dc8510a62890c485b26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb547fe4edb061bb0a07b4d7429c76f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1a09aad38c0d80ee8cdb4d6c5147f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cd54ca69bcc8faf30f9e6ee8f57b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd07c8aeb3a7fdb9faaa9ad86e63a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ca1b1c8a573107f503c631e81dfed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6dd39047adce3ecbb1f7f49eeae6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8d30147fcb360ffb8868fc47c3bfb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1bb41695c5c9b792422a4cec4a50f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6761ef0b98119e04fb255fd7f8d911693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431196bfc8857a128ff1ccbb326785e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb35fbf04e94a0f2396be4d17c075d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25443a908e254666a5addb11d4f9469f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b311dcafc33c680882065f9284b7efb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d535219a691bbb1414c46d18479177698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e080496ea199d415e6a63537194c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94e5916feec25988622539ee4dbf5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de966257d9729b7b382861a8b088ae6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf12fc39e65a5c6b386c77458e9959702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67cb504a7c4fc74c6daa03078363f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aba790c53c8e5f657f2f060dd2a0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500f3332cefce8307615b0f434fd53e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bce3bdbd8dbe3e7a6d7f7a295a92ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d20300d7be43f32698a78e4cfaa49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91c63bdc2d0a89e254bd48de0d6baa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e53eb102c93fbe8aa5d63dfa239cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5def4c04c399f3257c6d3b4fdb568d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6229a3bc96a516d198e761a577dce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269e1fe749a3c32f0b8978b665970a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b33731d50d9e88882e11f0e7fcf1d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0174f7cf70b686d2a21d5e51cae7e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb356ccec60c3a6925b9eb740e45cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d44af101797faf5c799c21d908297d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a295817933572673bcf7b0dc71076f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f9051bc89ada86dec73126baab7a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa1c25f7cc4e6721a754c940d6eae5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d999799ebdfdfad9d6702e9dd0c7df5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff132202e23d28a856b21088fd1a5f92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3189907ad4e05d7338a0bdfbe08884722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ac90c18701e93542c7c85e60ce70a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160f5e78993a56fe3a29910e77bb7ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb0a61cff5293de0450e67f4f5cfe4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c66f1384435a7a99a0c8b96c82977726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ddf98a5b75f737c4b71b5d5abf66f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eeef30a4ccefe084ec5c7b6adcb6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebd17d9e5f8fe2feb327734472c544729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd66b63ccf70e2f6c83f06a0b9296f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c043d3ea2234810dd3da02984cb4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20f6d0c6e4955b26146da8f5c0aacc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cd305ee03b922a2f46c33c4b9c679733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60617f713b13407e92fea99d61049b5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b3814e263e99ace5d2378cba2b919735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297c7db955a0084eaee912778c61e81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea9742d279766d58a176a203db4e9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacb881addab1f1be84827c1bb1961e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c0d7bbb7addecbe82ca44982a3d6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537417ce9c46a7dfd89a51c4c2a674a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a2648bb16c3adc8ce14865c8656bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811362893baf135794e62768cdd0ac33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f88ba6c7b6bb6e86a59014ae4952e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93fa1e96458ecc36aa66eba0ee5a2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16db66b827d92882d43530444fcf2bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e261886d50294ff8eee36ba2cb4cfbd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b05ef6db718d658d28ac3e3d5c3269747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5484863610ba35accd04279550c972748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121775ad46f1fb24d076fd9b75c990c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d41934bb6972768fc01617dddd5ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b8884a7a2dfd809d68e5533fd49d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6927575259c1939f750e94ffca049f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eed9a7f1c02ecd2713e7f15d86725b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a6147b7910fd01b9446c704870f8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162577cd9905c060e52d515cb96ac683755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcf6f5bc8cafef8e41d7c79abc12dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f64b295d60f9aee3f0b05c1753ee99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4584f8a0b0ff84499dcfc05850b1443758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d7c9c729ec3fad4a2f0e14c49628759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbe5ffd1fd834720e6524fd0561ab7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941c71bf8a7ea2035dffe9e7c9a3567761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2282f0b7af28eeba397bb2add4f699762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec7362262a77670717df31008a0ee1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333be79786779259e35799e8540cf01a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab62e48fb8289b5d5c9f1399bea01e7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef6a399cfd57526390af7e039dd12d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eda018b903492f3ed0fe3c28194f8a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e416c617962f6f83dca3bed2303fdd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bacc5cf72e08250d1eca5688429db5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf2670937e64e28610a94b7ceb6621770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e91fb3f44ab8669dc5d321f4a9c1b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bcec32c09d792053b910d6c6c13a2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea745436b85bbec85169410148994e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653ad516d4d94724105c436801d084a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e380f2b1fef18b69af771d445b102775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3455a8b8f34003ffa3bfa90ba5714d5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20677685270d7aa8baafb35e2209d68777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf2539c94182bddbfccd1c6f4289ac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095464166d2de6e52e7f6538f3142ff0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe3596a8662c3d9af24b6d67ed8b60780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba0117d57b5c8fc50a937f91a9878f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5717ec675443835666691f8921bb39c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5232b989e863540832352c130aa7ba783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcd7d3a32a244a5eafedf07401100e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5470fb436d9d27d4c1d34cb0f2a64f8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98270c907c5d85585a6baa5aeff7e72786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3d48c6eb329894e25ba4fcc567b64787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce4f49b20e04b99c14cbb752215763788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06aafa7683ce57ff49770be1fc62eb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d0c6a093cca7bb0931c4958cc01ec790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beaf54bc4a303e2132af1e86867b88791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3b4435a62fcf7bc4ffda9a5e0d592792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d43dde4eb68610dc8e27e2db4d50d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e63827cc941b9656817fd430b33d7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5a12c1ef0e00cd2518564868fcc3e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba94e47c2d26f7dcb717398d18eaf9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdfea3b9c6844e48d3aec083aa1b86797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d8b8dfd816c23086bd71022444334798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464107108fd9e9f80db0a2866c7ed760799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b35b290bc4eaca95be953a8ae3ef1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c2fc0fab4f90c683ccf56d8dd02b8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381426d3944ddb8568328be8fe85326a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871b5c7b7d918bf210733f1205361db803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257725d851cb5e067ba66ed4e420cbd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e65cd264386c64469ee14af3626553805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e317c5a36a5b1e4a5ade9e20de0311f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad129e6798f73197056a214e4854a4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682990f2528fc7ce2186abc762698f8e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c232d84d92d3313ee36d985d15523e3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eea2b987cbadad0329185cf1cf572810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a54710b26b99d7f73b16c46d1cff4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63ea7dd9c5c57cac3dbcbd00ade40e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57231d4a2defb8116f4a095ad32a1c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73e0010d8349947a972d7f035237c6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79796271e8d32d0035f6052b9129c1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc21f69d8d3041984d99d49b99fafec816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039f82a9c549d1697ee00e0cb1f57f1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cdee32ad67c80eb0fd4b4770d20f8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f02ded0e2f0cbbfee34c8311729c4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99580aaa45695478c5ec71a0fd520b5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e1ef2720d98c4b514fec1cd255408821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808903b48e078c8d338afb92f93f0d5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc524e2d565455a9bbfe829bc8b81e4823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aef98c68d6897a80bccb6723c775e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ce02f817c92b628664a26693830a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96663ac785b0848b24e1dc7c7f4a1ea33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8122e4f53f2bf8c20d4f7cd4d1f294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62a422660ebf8d4e4c4d81f3d22e325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65ba03100cff3d0927e1075db734a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17d89630948dd3dc6122cd12f4c3ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e321d2686ae6264b6df727287b43f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bc26bd6d416155700d581fad141ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b991bd97827aba60032544eb58509be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc06d72903fc56641ef2a2dfe7a6c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0abc9eb44f27156884ca8948f714212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dc917eff681f4de5b4e413854751c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c37394f4dd0f64dceb0637f852aa414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ad6d8e1195df5a8e408d6a04912c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00fb7bf3e8e2887c2cbcbe155b9cfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ece3a708b05fcbf4ebea63114982f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7018926833d9ebe9e7beb7e8e8404bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e2144c3b32534ec9453fa353de0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5362f62785009688ec912fd6bbd1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b9b68e10316f1054fbbe643e8c7e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6974c8000afc2af5f9e5f747838b0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589fc88c7a6b23001272f549670a79023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98079d986b633c07b8f5d42ac4e5098324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4aab5ee396e6b445064d3138cc76f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f3a741c4b85fb97f1b72f871a6ecd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fcfab722665422ae5c6982ffffb1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951e9ecdcab01ffb317ee64d714125628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a095239b925a7d94436f22ac041ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bd0154b647bc729c21e9f320aa78730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c57fb1d633f6b2096ba31b880c00931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d4ef781a1005e534b496c4d891ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63945e180ecb731f0803a4a34252657633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfd9012bd4c753cf729d9f570c372734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d4fa4563c506d4e67a8bef4590c2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49592d333885347963cc4baf984208e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc101e9ef4f6802f25be4b5d5bde7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aca434638d7bb2cd8eac900b0b68f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3ce7ce1622ae9064c343ccd96d01c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6717c87fb0a075c12be408eba32326a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2112860648df60e3b96d89de8798af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3fa7514d0652918a2629af6511e0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf449338118e5d85c5808413c0c85e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ea560b2c3cf9fe278688e6fca190044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32003a02664f8e4628eaebfd77fcf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7762f8857413b11ab5ffcb7d8b58ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7bdb10d5db0ad6d34cdac85aada1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb646258189f03dc90d28ada50d9567548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aab615a69c1d1675f7d010edb8d0d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf45b5ef82981ef64177be0048590f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2d1f4bec8f048a9b394f0779649bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93987ad9960141aba0eb842119e5ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc046bd6f9c1b847fd9c5612b89a4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f50180ffb3d71db0bdc2eca08403c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6ff617a1b94fc906ae85be649004755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ef5b8c519329f22bfc82be70a270856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17ed34647e4090c276cb66d12be80057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bb3ac8195141f0012b88b95c651de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d55944a196e5416e5adba85a8cd9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bea44112d279bb4ae3f7f1e8e6a28860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104120ba9c2e44d2ba16e0b782542861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b72b2e18d2447064be99439b3f73062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bddcaadbbd0995ea3cd25e03b8e8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ee9e8055b1a92f261ca121ac1c71c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6e70fea791f3e9c225caaa03678c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5f6e68565033d418d2e7342d20fe966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d6ae1ba14a88ae9ea4c9ddb8330fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73138d8c0debde40245a29845cf11cd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea90265da173d465d7202810fa0e41169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e84367e1cf0adeca83429ce31999870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c455f7ad0eee27a440ede3dbad3109c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aff1178332fa8c60a2d62ff7e9589072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41396044114a3775ee8abd021eda682773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87a5c9fd5fcd6e1b26f298c9fddc5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3098f550849b307d476a20c6e14f1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee2ac1629fc5f64a9135422735757876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac7a3f380eb9ee79fb9bf8c1cc4ed677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebce36264322419b7af420b694f24e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d200d0c8bf0ce4e904a0d0e1471cb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1396598a93dd5ae376dc453a0a9cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b318b8a0b214e817fa7876b3d7c1be581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556dc5031a946de0f5b651e50122e1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d67eb9df77c038763f0e8ed534e15083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff6a249af5a7fe18494b1306cf5a8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf562614653a6efa0b698e07d910ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ff21fd8fee197f8b98da4d17ce0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b40716ecd8a77868e4cec54dad961987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cee18895fe55ede4d0080c9e43c0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870317e215d85185c7749ee8685fc9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e3407aa1fd725d314cb53a0aa0b8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bd0cd9aaf3c0dc3d60691bc34679691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f059c15a8d8e74af4027adf09aeeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7be30d29e4d1ac8bbd40a994fdd52e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de205c90aaa9258287f2b384e3e1e9aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5d6092fd6e0aaef56b544dfd3bbff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d21cbc0e1ad117ede0456042c8f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7eb077ae669482c98e7858d5773fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee916fdf85e2c023c4140bb2a891fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee823035aa14ce6f66935e51b331f9b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401af46741a85f45ac19d6d061a9b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159c36b996fe4c13b27b30a10369bea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3ef69783851b30b5f95c351479622102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c95b916dc19655806c7e5157428e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9e5b4786dca1d02ecf059b8168bac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34d2052bbe828a22cd4211ee03516d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078677cf29a5a53501f72e927ca8b5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d1791155670ecd35ccaa0bdea9804107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a331094785f25aa14079b1311343108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52246ea4792d316e4a2e60e4476c5b50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c5fd4e173dc928b0b7a5c510a40c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f3ae30b0a749e487302b0c863bf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973101529902250200ef2ebf6430b563112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1764ea86dc3ecf27265a94974c86b24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f7b1db1aa47444e6d5a2e3bb462ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06e4b674082cc6c334cb6c57705f9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fe65bf31210c2f215fa8b14be49eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb6b232386d6815788d5de3bc98e8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c108146c50f9d62f6c14411c83fff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788ae6a62cdf3f7fe5a4c2fe7e9396f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aac933b94cac13213432a59222a827120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5a50934fd7d3c8858e958ad7d5939121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2d42d49392d87e7a1fd0dff451e97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27def9a17cf0d71583ffb7caad3f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa06963f378d486b620a044c49065f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d860e46dee4a565fa96a4b49ca31228125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e7631d7ae0a893380b6742861f37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d056aa00092b2dbb0fc71793cdfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1a9fcfd5c2fc6e90c7f8ba06dc792128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c671f1fa6d117901d228028170a21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabce942637d81f972dd6cf7af4b20f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d28b654d976ea0c2cc61ca5295aecf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aa00f3bb39017fec112c3aca3086b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3f6380b03335bf7ef7e8ffaec1058133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34493dc2df3984e11f80020359f548a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff103ea7edcbd044fea8e09c6a9a0d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6fe260a436cc5dbf81e9fe400274a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357ffeea2c086c404bca884f3d6edff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf18bce5ab7988947f75e354243aba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c7d2ed5f2f7662583d69819f3d062139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96352d8a3d86ee283352c3e205504359140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94e0d8093075fa795acc4e540fff6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a730a7a5d45b38ef79633d8614cefd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaeeba9bbb11333d00f7fecfc8cfff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7117ee8b55c32570281646ae4548f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77578790c6b3fe1b485eddabc3696fc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102bc903e01ebf7589c4ea15a9b2ff3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e74e1062968e26b95acac003f24bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c00339c63634d8217f5f7b49919506148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dcd361a0a82b76b912b1eec8c1cb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb92f53f0f99f40166f95f8e614726150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5475bff9ec2f8deeecf24da6c825b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239150b3ae34c9ebf9193ebdd90c047152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bcb8770fedd310bf7e431e07fb38d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2e5e0f04ba5b7b0160c82559e22d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b47202c2697e2572dee9fe938f2c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6246ced77e8ff72b2814dbc4006aeda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03f8d6077afa063cb28f59bf45627f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f69978fe2c7ff18f97c5cd43d67317158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951784599848e953e1286f17dee102ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460596816b159224b5df9439817a6bcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af0d443ce7fd385a472182634eb833161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387a2631786432c8c59e4ccb08f7336162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370a7f30a3b5af1953d72d4782b4031163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ef1a6365c172dab0a8da3430485aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a9cf0dde4e4e282b77a9c2de9c499165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca49b46b1590541a9ad44dcf374789166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53885d512c0e7d1059d0a6a7ae4ecbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030de7e6b05017c9c1fe8f07d1c36cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f096ddd75f2bb24e92eafcb43b136d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee698bd0c168f70353a8008ddeee5c8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262018fa435b8c80f784394c88c17d32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fef26fbcd892829d7daee4480529c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77192fb8c84203956f5c34c21c1f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc546f87bfb1caf82d9f6752c82b616174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded893148de0be6df11ae87227d4075175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664005528d6a2ff2380611967d033ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a93e8e588b7e7cfc842eb4a025f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bba702666ffe71b5de9c524816815178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c066d72ae4bc0f21ad91f8dc16029179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d5c35e7aa25d3f7d91d9559d6e6a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1bcba3a611d4770e9806d89b4f408181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a767b9a42d32d6749a4b8e24d008cc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0932058a37b316dc77ace8b8c4e13d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008245ea3b70c83c1c677ddecd50f21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b706deb5db5c2a6fd7bd32d9b2bc319185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc55f5c2267b55f1b5d422c9d5f754186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8824aaa98720635199df8ea38eb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6988c0ff2970ffb99034aa00adff78a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccdea1912dc31c20371ff9f7b41908189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcad587abae502135068e4c594040f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cddf39f56dfc91fe467631f136bf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ee810eab4589fe210defdd0529e46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3755a7f49141331a0bdddf0b76354193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433e4a9043e349de2a4032f71764eb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74817c9602b664501cc96574d61ce4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a103b1d646112a659b98acdaa02d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd00f5a475b6cc9c0103c0396aeda0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848873738666740bf9135e0a72ecae2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac97bf00fc85a732e6fbbe57ab44da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fda7483bc3f1865d522c4c789c493c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3bf0f309e15266f5e5ff288257b9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4da6e944b228bf8258771bec44d7a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e673fdaa7062076ee601bd8ebdcd5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989d4323d95066f68d982995e751fb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc540c154cefcb294453378537363821205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783de9f3758cd1afcb7e8f3144a92a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898693be2049817ecd79508d0c4a7ca2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43e3afad123419ef506c34b9721509208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04eda268c7e15877ffbb6222532786209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c00f7f0edc3eae7aef8e9f9fb6653a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf0019c379601b839605768663582211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677c7666043294e7caab6e85daeeeb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef25682fbae42e747082ebeb44397fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577e0279f3ce235ee70ad54c86bb152214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e844b4fc3e48228a614d248c14d45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460939946ff20833f25830964caff4bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cd60c156ac85f61cb53df07293987217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32875bf74e79aa693c2c8f3babc2a5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb71a3cafe43ff1289c55dc36b18c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0f1fae560c676de2fd9429a43728f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b926500d7599791437b11c26e6f899221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdc04f5bf211104b9a3df67d766d1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eef388f2c61db8180e176e2774b64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf35a52e398f669f9cda7c2fa72a32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c694235d9ccc84c6fa4b43e9ea7647225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa5d6f2f2c4dd97b1562a70024c23b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f28c3b659cfbd6f1cf86bfa4ed68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc126c6a2e924da6bd738c2cef97a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b67897dad01333fd7b35be5f59ee93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0208b99bcf260afd9879dc536ae534230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe713620f575293e5fe3b02a053355f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8dca8f226463ca762335eacd20e0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf1204672aaf60a17a5cb5218f642c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f8d486020248365b5b6fef0ef3f0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b4da1903cdb2e8ecbaa0a173d590d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b6f6d6c9fac1ee36da3ccbfbeaad3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e4fe2c0eb00fdd404648f3429e3dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c8a6e58f279bdfe202ed42c7c408b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154396a77c9bb9690284f8c3c747ae96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5280b9d44d4b45eff25f4a7453ac4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefac98331bee73dd493843701026168241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1327ba657a833fd7500026f251ccf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec763874033945f4675f218746f1153c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9c7c7d0900b1279caaff14fde0e61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7929ac166e5fda7f18f73abc08ae3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bdd1ae32294572718bdac1c9c3fcb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b36613d2eb6b9a11b8ee98267d9f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33241e9156b71365a2eb6f22b0db0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b364a8d51d00504708a2b09ac6c80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2773690dab41d12321c664ddf6bf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25128cb29ded1048922c30bc225b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbfe89d5c4b3663e15ac13bc2c8152252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792fc9af1cfd295a03da51b6ad1173c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490e8a9d5f4698a0a9bc3adfb037e6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680f31f9da0df7390d2955d89982af9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c149b8d64b74fe4c1dac30ba79e63b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576cc1250a6b728f4861019dbd8fad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51594620cb13292cb296de5efd4de53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed447675efa989d908326de649bd47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b76c008f91fccbf908bd5c3d4915260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988eb89c1d650534ec4617c80966ccf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37758630b6adfc5c005fed86d07bf4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085e7679332ae4b3a7be0c822c9435263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f45f7b591b88930000c1abe963c27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e317eaaf961b58453ae609dc2d3c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ffe0705558279490259cbf8209533266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4502f2c47909561870c7da215b2c75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f20f389230f4d67d23e01dd9d512dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290718b5f9742cd0179ceadff6ac0fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1f47c0f400138981224d0e9eec63b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e383f5645fa6645a3b2927328b97e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a50c3e130076c14273da26a1d6c5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bea193ceb0d87ecf44696c6101182e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f423c3acba42f785b4771aab81afc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3065d1b29e5620c281f4c039bebadd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d0c80a1e22bc9fe0ab041cffe646e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e64f8abdf1d3df9abbf500498aa6cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320535ca811178d4954676791957d111278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8c3855b191343f98e8d60640013d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d06b5c31e309a14c2257d5b9502d44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39c43b91eda4929ee108f9898e12f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1dd7cbd6728a92a0740a4ab5680ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b78f3b925d52f978a7d68a14e4eb10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c2ae99999b2440e03224c23f41e52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d53fd57cce63fa3a27c5ccbef3d7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b5a8d5edeeb443d99489cf4c3e975286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c78cc42ce614d6692dd3d8e83eecdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a0c5af1794c71e7fe3202176e6c54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224985c257595a678a7796e70768347289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b36b0bf3179905f883a8f407e48246290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916315bbaddb605d96b3711e0b30bfd3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a43120f8cc5e217ab67f1b6e1096292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99078ecabaef46073dafbc7f16a5c03a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357257bd059f29bd1b1686b71380d19d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad194ca1b0b3486a45787dca69634d24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f230d53b3961dbbb0346e2f6b30bda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ededcb8abe3a50560236de5be4ffbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef4edb7dd6948c25c454561e6bf672298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeed3e1fd2705ecaf67b64aa6c9ea56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f69333e0d0338b0fbb97b3e373604e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17d4aec536010ce4f1517684fe33f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279646f429451f0bb42d429c0e736f9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c34e89367c59d84dba2d6f105456c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50606d643aa8a865549ccf8e9c89860a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6fb6caae294a5fe0798b881966eca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4325d4b1ba7568732a5e29aa2415e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301be5c141183a0e97b4a41b81c81e89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19efab72c426a53983cab5e510ab4df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e26bd16dd385dca07eb80a38f7d8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c96a96d92f8d06e791bded6b76d67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9384c6e09e5dc7d23ab95f3cb9d93b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe59887f5c408cb11f6834f6b0d805f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4444a81930a07e80c15a73846e541b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895de316597061dc848ab9ba97c82be8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182292c47d2ae92eb6c11db899d5378315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a7849401a307e8f72d63d3e44a9a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b39a270874f77e34526252df71469317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335b60ba80d4718bbfa3d62102e7051318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea940b7fca81ef80842e264f0c3889319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59492573afb2fac94c2116866a5833320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9badf867854aba89257be885309c5e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c14f83a096cb09f2d6c137d31e5e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de6ff87d70b723198c0b359c266cc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9d88afaafbb11d9874d96334d78ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82109ad49f8db61ae16b6d1563a5d840325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c21b33f6d8dea4e3d413f66b49bc30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a6061476016f31a66d17bf109e524327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38457ab9895016c2323708b0cc44c67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3919489f703ff79f963ac9f6df81f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563b3912fc3549558cca63656e53b79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b36382bfdaa71d3dde52be1eda3f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30159d74d2f2f4ada1b1b051365f8e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf14e4676e82a326542bad324c9c6f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2bb2b193c53b715101e1292d07527334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f37a927f93ad390bfb2761f295bca5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6b30607aa91edcfc1c9001ec75dcb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be117c33415329769ced88c6ba2b72e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3208abaa79dee361127d30421e09c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d855ccca371fe52a6a9f6f4e476c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da14aef358fd1ff8b42c64ea7b5e97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c78d162a203a29360a42eedae8a7a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a021004e44031aba7fdf2c788ad399342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1db2b828f7d8faaccdee0ee278c1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cd70595497161873d59fb7676e54b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d9a7b02b975931025f2b9732d04e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c46d3764b25c7e302efdcac67e7cc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad721b50331bc665d9ebfa86695e5df6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b22e61e7105bbe3dde400c4f230434348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34473ca960015b0397496f693f2cbe86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c56bf1e1d6f458d6b8575e4bb0cb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8997654c2f416164ed7a8825070e519351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c818f89541b18feb2fce5964085aa4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebff7e3e283f8b044732bfecb8760d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cd04819c44bd7f64fca66dedfb6f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c049eaa08631f765c4c8aac9d50eadd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6fe861a341572fa3f4ecd9570e885356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309399a0a51001695595059be40e35b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a34156854736e5bb94eb26963f291358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7598d23fdbed8f320810ba35c1a68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493b45e9bbbee73ccf8e34a81fd9917360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d623c2b30f44091eacdb932b7f9e743361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9de7847232d9172f37708cae1aa4a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0877c201e3cb28af64d7b0db65d95c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88243ed02168b4234c82916e2b9298364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72903c5ca1cdd5245fa215d3f13e2dcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d1e10b9915c8cb38609ce9982b8df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710776bc14c3003d0f4f51325e3d047367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497b74b7f6fadd32c1331a1e95b5d0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cc362a3a3c0d9b3970d36423800a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148626d2ef75e3dc0e7fcda51231a0b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c1195ff4836e77851f125dc03ef33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e4ad650c5d9952898007988d1623d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cc877a71b6a5fcd13f308d41118c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf1fd056efeca01f10ac3c9e7f56f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2d716e3b47ec797035a2c2d1aed1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e23cab21169ec2f92b3adf80f21ab1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae40a43ba5bdb1bed83c2948d3c136377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68389b97a77bb17947bea99a1fe56770378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497603bee1cbe27669f019fabab1fe53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3703ba2f77e2569ecd525798320ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134b0ef8f864e46ada0defa2ff97a75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e92cbe67136e8d1904c0d8ffc9cab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339ed4ea369cec25a769c5393d4de0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5200185feef17f88ebd376c2087495c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5a179fd5c29b13fa96e74fa2e54b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619b61bbcd798ecf70540929403a524386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c375d269cf757f0dc566d17527a27d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaba6c9f662a00b2f81cd03ef79ff1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf9165e3eb60e37f89208b3bed56d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c62a78c95c9ba58f594f216457cc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468495507a914bccb92e249af65df70e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9488ff5a84051171ad15652de0c6f1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daed5a1fcf38b70e3865399c095db68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba417ef66131aa7d7b17176fe3179c40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea559b266bd35c789d075d1b985c8593395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7e21bf8f4cce2a26e8316aa628882396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab7e71da243a398581690f5d34b6d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8aee53dfe5a6d73d033642a4d6dd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585a217d63bf6d1ae183814aec8835399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae492005969a04db0305b4dfecbe3ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3da1aa5cc290ac89c2a52976d593d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38ef4326582ef2a57cf970cad73577402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e444431f217d5ca3ba718167d577c5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb640e9d2af8e2a7fd259ee9a4528c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27bf2e2334851096d71c2d5ba7ca17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffddd6c2be6e41ef79426c039ca88a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57917da55616f3e596661423fdb4cb01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce88cb81b7c41e286c04d0d61bb6a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9407fa62fe1509f5e0d67c3e8690407409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9b0c6b9625ad4720cc1b97cdc5c4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeec2c9aa5cd767793258af8e6d5c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb194845bd116e91afd109a9a1839f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057276810ce4aa001ec5a392e8d97a5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d85ee3ee119dcf07d880eb3516c24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c913aa881b3ba3f699de045bda741415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d8f5f7d9a7804771238aa09e4dca1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46e1f9fad1d37204a6aa99a96c0ca0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf235c35a054a38f74400616cbd05be1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4343e1c15c2ae14b8f02e6b56b2239419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca605b75708632d3f76c4dac9e5b83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe5a1fd4e566bbd7bb55037fe9057b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14da5b0af03c92140b65ca491e8fed8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c35d92b3723b9af988138f3f7ac79b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc36ec0dc96467d284b543e212c46a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7ef966789d044bbd25f47e616c561425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcbc9abbde896033f3a7913b04b517426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b416d88435bc4789818e6bdf484151427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb1a10bcc48a4a0c1e3f398d99b0c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f5961cb9eccd53b022c555dbc1ec3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b76182ef0cd197e4ece60c744d6348430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5c1b992f690392ea49f70076ba50c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b1e95809abca013a4f187e6085061432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add3a3c82ee4a05ad7abb9a7b4f4dcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d09d5c24e5c01d90148eae5d3b5453434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091d80afe36052c3a2dd8441db8c299435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f207fe0e40ac3feadfbaff27a13bab8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e703406db7e865b59097e3ab2fb7bac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178215e4d87f93ed0a3be61c5ec518b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec97551b899f657e659763ff1bd783439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f31e97cb8b1941220e1cddce4e7da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5b1496979ff7844156717372e2b9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b35e937b333f9f9972eb5392d60c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d4d42ac91ad74cd6eccf2ff6969b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6869eb5c47fcd0b15dc2f0880c658f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b7d8cf26a4fd58ee3141a81df440a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a043e666d0dfdb7d6023af3dda1c13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf37ccdcacfc3af2c631d8c17619b6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf8d7bd519bb0c804ac97316000491448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e5ae420f20be2eecf73d23d912b7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69585cf4e45d9d2a2b35efa24a7e09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281c2856729b109d44e30526cd7c52f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed1a0ea8b0b5be6b7d2fa06e6ee8e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723409c1f6d1293a97b0cc14eddc6f19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11693d98a73b1a2df5e6fe6e672797e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92050560ddfeb3de459ca1cb130c8b25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddbb7c5a7f4f44a1332578df7c5640456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27ece6e4d76babcf16e8b7c98b3e2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b7874db36295ae35ee36ae75598c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd74fd973390c317e969a12327e293459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5436d507e0256069e90688ef72c4e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811dc4823060656a92ff253489b0e6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f51c06d166ed9ff6a584ce8a0c716462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a666f0540ab56900a52fa10e15bccf9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8755736df54d06ab693ed70fb05cff8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5368fb36d25dde9c806c50c10488e85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12b4749d391b18842e100039dd49e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec920a1e9d9a1561bacd984fbd26a46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16656f399be657369669c39af6f6c1ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3bec9c0d8ca7157ab81381f039ca5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bd5ad770098bc24cf43c91717344e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81617d79efa73d7fcbe0fad24627bf28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec766002a78e7599635abddf8f391d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd235356e74892a61ddb88e1d746dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901a2b2708a39e7626a24ad418444c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97219f14695c7d2447c9ed3289a6691475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f87df33f55299c7ac98291ae7013c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bed367a12c7bde75df9740bf09650b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde056e51fe3092898ae81821b9d426c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df11363f8f0a205c845101f96ac0192479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e8338fae0be282511a85d2c83a5fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f2a157cebb48a14d747cf19a7efcf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f97d1724420fff77e8a09a2c208289482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2ed776c5ace0c2491dd3819319ec9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041b97d7b316f04c453f007dfbcd2e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ed1f443922173dfa4900cd5284449485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b00ae94ce846fe312384604b7011b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803af2b346f23bc9dda326a5f00ddc64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aa7ba16f6e1ccbf6bd54b95df06c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1e263335ba6495175b36d2fc8013c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040991ef52b8ff13b66f3095735cfa90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d3ea24bce4fcc9c165009f1009638491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8adcb8da242dde77d342f30bcc2d7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f610b6c61b2309d507f901155813521493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4704569cb81387128a112a4c1270c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ce45f714a7092447ef8a22ef6bf7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954e73f2c637101603e2093cb89051a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e88c54ee24ea73f157a9c8872e3149497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bbfeb903024c61d0ff787cc666dad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae71347aec3e07c2a340b382925a7c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b67d8847d903cdaa1240b5a5c6605500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799baa4bc279ff2e3154d39bdbf6719d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3dcc8db5d7b741c3a53dd56745d9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add88fc7ff5aee6c221f2fffc1eb0ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc782f968cad2b133c1b365210a14e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcc77d3ac1f2978a43c0f8476bcc91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fdb793b988365428d54c2dff0ba66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f371a3d57f49db1bad7d7540b2cf397507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0a58edb98e5f27122f69648085e24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801155f94caf0842dcf359f5691193f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f81a288f7b87b166f1e151b6fe489510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cfd25e52a205cdea442a11b2bebc7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ee132b51496018119c7549fdfce19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6f1523c110a05caa5ad82bfac72ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef35ead85ad118196f5b8aae7e1f3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711a1c5032e7d051194c9e000143833515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b81314f3ca5c69e91f7f472a55a49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca96635aa472db414cccf143c6d24f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fa08786218014b1997f0fc3644f0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c644dd88b4e779a3c59214f0853f7d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110554c7f6946e067e9ecdde28fb51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e653b62445886e68f648f70689e7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b777d919a84924991e78dfbc1b50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc929e468393392548c807f9ba48f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842d3308ee807a08f48bf56d5329068524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe506863ae09dfb897e0f9bb47b5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293055a744166a72428f3626d203539526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa46f51fc4c112da4b9a4ebbce4cc8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f090bf68123598bbc1d3daaa5c25c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194f305143e8087d78a63fd7f728d0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da270ba8f6680f44bda4cdd202fe7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9b5ef90bfa195f33615fc52f2a271531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8186053378f0a71d86891e1b28fca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e7f63c595b6cc3046d2d65a220163533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5d22df896a80109dedd1a5649d6e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd57f95faa6719d4af8ece00ed932bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5a37f77379a6e788948df65c9d128536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f277f06903a08f024dbf885e3a820f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648624d3101a65d49ddcc2b6ce964363538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f45d1926b232f9b73542064afb8002539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e763668d0e30ca28e7f874ba655b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f7f0728a3bec7f391ce0db941f9fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b4fe87aaa239e6219ace675837dfd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e82ca4ab6eab8e200ed947b23a85f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c39eff499c2088754c9c66122e5448544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fc956221ad4bd23468b61c06b5c75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c7e917145ebdf85efae852755aaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c485e7da9b5024106aa30da6b31fa27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e82e697cf0fed2a43bc6f1fae7a654548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44f10783b3675a697edb1da9942ea3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf14d9c53d58ff2bacbdf5db226480550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656ea06adb54afd2c7394ad9ed41730551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528759d1b2e9bde53ff2db4c9b699956552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1848e035fa3efd315079715eb1a9d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faf8fe90dce7a570192bf466f147d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bee561f97c6d3bf96491da42510b30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3c4e584bd6d183e196533d1f5e525556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f4c3cdfa2316cab1f591eca1e064a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d14b40fe074df098e5322ce13bc0a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538f8890fec99e45dc5b519fc4e8590559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74fb96cc4f25a2aa92bc7cf30f24ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a0c30a7c2d37e4f0a7625907570e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43333c2acfe1fcdd0f60ead4633f9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55641aa97a6cd00d621d4f729baf93b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524cebd3ebefeb60470d86a0225a1ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381881e1293f2be4cd4bfa0759259b44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee5467fe8a305f228b9602d0edcdec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a0d6e95a2318aaeb76b3f1cb78baa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800824e88fe4faec676231b38a8f9941568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de4d0860aadf6882ecb6cdc9afba7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3083290f9d367bcef76c4b2b78ef38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358289eeabf660c4f17b827bb6c19a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d935d1604faad5932f5f7a1c1a02ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784a593e879547dd45e30342fdc5651573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b4a9f983df0164ad5bebcf85b1cc7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a870a5cf6f2ec16f6bb6db8ee9fa532575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e80d9454216f5835d1ee952ab9eef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fbc7bf81b09d4ab68702d5ca55f9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f06663ab067eae13d50de8097e8bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b39374a7f612133ba8cea58cb65ce8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5147ac6849b49630989484be392d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779687b9f0ea6d202b402210e5d0dbaa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2414c8108bb46fe01375848292619c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b28545251fd2e6342c081d03675203583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938380a59a62a73b6b285ea033e181b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c329aca948a73bd434c38adc61a3ce1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113f08dd199675d67bfc7e108612ee1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d56cb59a9bcf1c27e087677f48d65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8241e62f9d885d81e2fff7e89f310588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505dc11f6dcf46b705b584be18b784f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4491ac48cb7ef695d840b77c9bb561590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cf05190df2f169190fbb6f098585a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd014f0652ed01ff07a3117d52fdef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046c65250ee6b7e0221aecf99959dd2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f15229cb463fce896c1a2e99292b6e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a9d3c1baa6476e1a9ffb206b7db32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54452347d173a78b2b7ab6fda0e09b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c30eb56867459e2263b5c0123131be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63a926dbb80392e4c2d130750c26f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825df8d0d1b73b4880deb60791dc1bea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b06c14f291bbdc5556719c8a077a87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844515513950e73db1a32ecdbb062ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dfab9e4ab2a5ce176ef6afe63352a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe9ee74ddcd5278f4cc6753ad968b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60ecdbfd960dd62c184412ed3e45b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ff6d4663ba6de3f6fdc1093a645f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6de4585d084d0b09e6bf211f973a7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14894b9bd254390f7a18e151518dcca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1949bcceb55ec94baeb756e0f5d66c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0436fe359de323c0839f5b04fe796609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeb906a62fbe602308f696ca878aa4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8a309a2009a4b6c259b8372e95ee8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d46d8e1ed867b4a91dc9bcb3a8840d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5ac12e381bce8c41dc74d5e1e0582613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27cb4c95e28c5970dbfc41734c07fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb841253cccc2a527d99dd51c84857615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87b190afe5dd7e2854d1c2498ec9a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c4ebed47a6f4251bfc87cc43f49e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe8556e6b884a5b87ff063200d4c34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a516183b7097cd6b5932be1b93f910619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11f96c0c8195dc48eaf2394bf7d432620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97ac0f9c18b62fbbc767170a4636b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42724254001e5940c10a72a05a0a0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad62aba2f5b10179aa53e4445c1ed8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a693c2367970bd801ce94bea261593624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33904ec437d0be59d2c20590a88107e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983906db6b85778c31a2b18de6a54014626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96632bcf371a720a9ad5ff1c34b82971627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d460cb90cef9ac1cc2e1ece9e2ee2d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efb7768a45c68c67e37085caa5843e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7ea5f4ebd56652e64f102e8d6bf2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5c5228ed72956d32d6e0fc99b3fd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07431f2508aa37e362741027a3dcbd61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38840408fd0cca3762f01d09cd36a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee811ef795274d25359116fa5e187a88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072e12e644c9e18ecd5f3aa259e1437635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077209ba83ce1bf51ee04769047f42c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679a13094a37c80a967d7ad6faeaebc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334f8653f66e6a5d01a14e05138b538638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4e9c2e2f240029d7364280c2c8c05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d7b8e1b005cd3fc2e58668c5658bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7271fb378a9bfa57e3af6c3fc3badf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc5346becccee08e97adac77f463f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0d5e70bc693d17a7e1938dbe55798643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e4ce23cc55b4f8950c42c9ca337a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a94d2e8b084341e2e9eb2c773a6d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae8a6541c2bbfebeec5f5cc56f0731646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52826e547a0f4826aa174e68bb2e044647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296b146dd03dcbfcdf180067a034142648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b738ce3dbba972d968f9e0525ca58c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc5ab7fae8625e1c184437d5cef60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209442840560a9ceec7cde4f4fda1c92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb536ff1564db6cefe0f466d60d6a85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bc2c53c2a8d4a4bf786bb73df3c57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23294b06fcefdbf685ca033063e7937f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6333e1927125be4f544f1f437a985655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf8a78bcf2a6273069dcaeae54f8a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b19ac53dbb83afe50a879185f4f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985440fdbdca86c5f7a848bd5617d73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cc466db330a827a1770ff7b2a5d71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a4c0f77352b95336f0addd6f9bd4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a2c13f029295de6aa4e6c95759791661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040e5d65fa21c05876c46e0110052f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19c6a1d90cca4a6dd7948946ef517663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85260130f6bc12a3d5e2e1c664ec0df3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a1a5fa62e86ae0491a89e65377f67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d962f961b20662147e60a967c42d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67aae9f5be0f7f338b853cdd61708a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6644a0803066077e9adf32118ac80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea168f31e2f95b96117a9a2a3d16c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f2bca49d4608ba601a7628d8c3038670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb97356b72a2dc6f02081895b61690671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c02bc98d843af26ba5ab07859c16a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a95a6415691a4571accae8f920c5a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37daceceaeb67346cbf9b76016cd27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61d732ac06672be0e11296a7f60929675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f523b2bfb3c6f101b2c5ebeb145b40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882db41153cd33eb5d7050716833f42a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba2689794df392238387aa7cb8ac20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb014a9da9d105c1f126448369dd6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8babf0c3241e5697974021a071ebc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afdc631b8d4eb395e5f33599770bf3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa6bbcb600351c46ec77e2fc2e61eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6771a338ff09d55b0f35318f2655b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ae45961917ce09373e91f1aff12cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80181460933759ea73fe75ced4e4cd1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa89b8cd885dfd41e8c3f322893614686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38becf682c495d99e01a20f8cf353e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e3f1e3bedcce1d4f3e5a68452b1ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8dd6972dba3515e16b8998e1c8223689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c6868bb337b4e6cab247e4d7201c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47104d640933e4fb1307f54e35e0f1d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ab2f93d468c36e36463aa2abc8171692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a9f3bcc94984d1220e4f5549c85e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411b82bab09166b45251491f98229d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99aed0d4e253f3275bdec7ea6971df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6faa7897a5704296db6e270f31e149696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51876408c6040267f05026526e95b4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f70328c804d0878dc2039ec08dd495698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a0077f9cb64a634dab370d0306b19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0934e4e7ab470fb56f73e0a8def5958700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e241b44990fcb76145c609238664695701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e090fb2dac2f14534e086765e5fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceee2fd2f9522caeb7bc2d13faab08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc8b51ddf5c155368795926659d7ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75651b5870471e6e0e300d14792ecb34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ffbbbb946eeb5ea537f275e3e0bf2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f42bfa73fea852dcbbc9b794cf8e33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b31bc4c816adc0e4495a988be2641c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2156ac92c9466fa080a131ffc9fdb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729620522b4bb69824e6770be98b3ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e79471d95dd022d75d71eba64c4276711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc8b510cae34ec2cf6749d115b01cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b2e3db58929e4aff33c03ab723e2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f187470faf694b86e44f92aad577f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770f353d09fdcd1dfa1ff72fbf00bca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2495d35b6a2896f84b5ca4bfa3e61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b579df5ec6c6e8df0a91acf609762f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c97b453fbe2c94ee5c3928f7fda8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeff88a7bd640d5ff2c808231665b76719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b13c865c7d8d91c073f592cbe2947720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17797e471ae62a2348705f822f6e38ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fbdbf2752ac5967098e02459e2d24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e0b7bec5f27ca3b1a405b9b72d482723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6934240f66081bd9884257fed0fd2c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f1b4ffd717a4b6d051f4b87c8a33a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f2c521c76564f14ee6b2f9e221fcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0964430636907120148e54b0b65d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63dcd3c16d5fc545b73af6ba64c0f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6602f06e1513a8b9301662f1a8a9e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece8388358e011ff310fe70f3a4b0d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f64be30bea2ea9822487bb44bc3d74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686d2b54e832accb51b1b35e19663b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382c90c6d0f85fc88bd1f8d9c18d0e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0705c4acc927985c739eed6977847734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45de4a1e4029b158092e996804e202735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9148a043af62726d44a5341bb59d6a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dd8c0163ce58ea3914b57302cbd72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d51112be09c20ea3a0a562a1cd5f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447edac3d4c1d7c2215e120bab847f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e966819845fc4abf8f5bbad5b78b16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0a387f382d3a7d2a68f34e92cdee5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746dff9473c306ff547885b51add10b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9f16d69fdc89f485e2aa6b5900f73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d218175a25ee27e1d0aea904914f62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535bb8ed97a3e4b680f2de6e98a07b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb2841fec8c2450b66d6c194266c61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577acb865a4b08b52fec03e4e38e68a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4170222f8c72f4a6f133e70d01a7387748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f75b14e09738a81c3f6bab3d6c313749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2a24a5014929883ecb77f034c6215750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddb495bc30daf367ba58b84424023e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b65cf0e3cf328929976071d2a1cc4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840083d056139ce37be19a3e141678b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2157162d435db80d472abd58d5830b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd91e6e5f9add7e6abdc8c17a81527c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afd488492688b8be6ee71e0c285a6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71ad3f2e6fcd649669c600dc312638757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fb99313c6d326843b197fe64aed7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875bf01343d835a9ee4c0bf4cc3da1b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f8a854529efbf574d67e95645edd8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000e465559c32e84c98702a4189533e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751939a64a170ca16015698e0949a8c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13466926bd7bdd5dad50dcda891c23763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c7809b888c8f1e087038c8ea5cab0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce689b17f74769fb6f0c2846bd4208765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111654673a196d54e9a1a7505f28ce75766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db376f950e8d4172be929a09eef2dc50767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>