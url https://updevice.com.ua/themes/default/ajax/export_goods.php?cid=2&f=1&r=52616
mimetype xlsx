--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacc80a0aea0d971c74703471a3521c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bf65ce4a2b3ac10ff9333e228d7172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f5f4406c1c09c955212bfd5c12a823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0b04bb8dc98dfc7f54746a8f2a3b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed65229098ffa3fe6de2fdc0cffc9835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95060e32776a2ddee480770723a47d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dd5da3730a5e7d6d5dcbfa25079047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b42b93e9eabad26eb259776a0a68c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d197afd188738d0c55b7669942072e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4035518987564fb607817180f8f9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e381d04e16be4a33e5f52f987868511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015deb2141c1e45b27761e0343d3be3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859beecee66710f5ffd8af28054a4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90222164c9e32dcb74abc56b1d001d2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf8efb9305006afc5f20968ceb988615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dce24d703255e61e478b5c6b0b31716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff4a5f561875c137f3b3f0d637902e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a41118dc1ab2554f72efaee6a205c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a287f2067211b8d4a102d7f03ecaf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f2a4f76de101c29721089dad6cc3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82240c0330204f2d3c15563b39a6ccf621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794353da8a5ab008552117ee7a2866e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58079af0fae9ada179b652840701d32d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cfa00f09bcee6eb620980ecf8626a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57345c97925c33333d1f23509747a1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8329f4cff20e0fc3c9c060f266d619d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0c83ec2274a37a48558103134a9b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb7a44931f55b2422ecc4ad627a63428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3301cba7063d41e32f74a756e5a713029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d88578b8ef5575ca403cc9de55f33f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7fb6ec836be59c98c6f56c17b4d2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b9e1a95b79a00db3ef9d883414bd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4494382db1a01a6ba3634e67f4bf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec89af4b91d333023fd42e9f44067934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d66f2e4ec1c3e6cd3a33faa4c302e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0afebec545b22f79a0580aa82173c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bad04f75901d7b30bc004dd11628c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c912b2816738fe0d28d400ad63b877838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f67db0de87006a302ecee5ee9bf3fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16d2cdbe982e988bd3df602ee10ded40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4abd65285fe4b3861fc7fb11a1cbf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca066144cfb7f24d4efd8681ff62dcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd5215f0d5ca48167225bd6c63c37c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7d37e806f2542a6c761470c625db244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720b84d6b57339730144a691e1821e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51526846ca29f68da5b5060547393946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bd9fd8506ec7fe01bb611500a525847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ba6f7e90c7bfc910ba25de80082d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81515a01cb45dff3962362ad4446858e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eab83159f8b36f094ea11d780f0b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd8dfbe2c588b6a1a59b5b28deaff751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d716ac1558c545ee70f33cfdf57252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9ac4fac3d45b0aaa7bc6297547df853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210fe9cd235b083ba0329c6e0acfd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46340fe114d1ab32225d7061a24d4fc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf9f0c0c549e51ac72fdcf8ab2125856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25aa5582d9eb7b0af10f59ba33af6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f954b2c7c7ecc8f0a163074d5d6f29558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93395f66283681ed7423b0d445ecf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e126de7007340c4aababa0e87368c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde5d2a0b404976060b794d057438d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cdada8c72e170bb8dbcf98072c50262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6addb7ae10486842427433e5b260063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f88b9ca0a37c1b105041291f2acac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9a96e315f78fec05e382b7bfb2de065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab908aa75d10bacffa58d28d37a66aee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20793952065c84ad154ccedb61802367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c3ff220db5b90d166dd4c7fad28e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb14897eeb05495a569129ef2c8850d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7b7a3b5515c24b8f1edcdd01f338470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d224549bcdeddfe6c9fff89e95d5ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5aafedcbe5da98e2efa054d6ca9be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab32de010485602c40f265db50246173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6adba37aaab72564552d458cf5baf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b8208c6516237edd682164ae2ae5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a73ff32a91803af9d2794b176e9dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92f47b4c9d3df69d7688b5019f7d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c6a4ae3c3ddb3fe0900a839f610c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e5d2613ce4bd5607b1ac46fa9b94979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653d906a6ec75fc9f15a9c30a2efbc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182df95051f0310de331a10f59ce70b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e98274e659be68fbb2e02c362b69582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017c429b483dc7f144dca0017a50ae983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf67c72a391d497ca051c0e7da6683584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f773a6e3f697d9287213804c933ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57118310f5d5802ad66b2d74d8c8f9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ce728ab4380a38c0d9c372a4e3b1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062dd1295f9510dd493bad443b9d73e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c283cd2b8d592969091ba024373875e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadcad558cadbb52906389ef4a1c1b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665170778946b76e0c6422cc629fe1d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddd2a24d931a95447a2b0fdfc44cb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee24f9d0fd96194175a57405e7b928393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c779bcdb43b98bebb4cbbf8ba6d5a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd303b4bdc46da059e42a8959f5538a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a45754b0f30d73ea4291d2c717b3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dc99a2e40edb21589538fb742103797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1218cc17c316f74a8af118a5b09e15398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac8b435a8155fce14b5598f72a9c9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4af6f234e7d132a025b5ecb80325e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35615bcfafbab9e56b19b8662d48a62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c29aac01e7d1ec065a94b63d4a5cda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683089f8f2e9e9ac1b810ca32a9176103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798801098815fc4b7a9fb19ae5a2e5d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b108440c5189a84a4a913ca3731957105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2847b2c111b76c392a8a834e84eee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3eb6c379a1f7eb7fa6a9d8d8d372f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c60c6ec49eb449e8806a87d694e1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16864675160b01d0433fee5d51746338109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f507f9118963008500f40d4d499b4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8bc0a3eba5168b9d79d621401e33f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d870d8aa3267822d79d19dd0ecd37b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf58010e2ce88cc59f1392fa429e15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e09d5b017b936f42574fb0c735d34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173804ddc00b87adcfae6f929fba8a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515ab38a68f8761bbbc229d21a6dad2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48575a54e779ed4a6ef5c0654467942117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b506afac4fda1e3ee4292571656de4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098afe4a3015341ea2bce0d1aa5fea6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1b3af5f34334bc33cb36fa2fd8e46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4cead18c1626653d8be90e375541c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61723389bfd4ec5d28846eadd47a1f63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd43e129b24e572b79a5ad04bcd8670123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a1faf64db6ccf63690b46c449ebce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38319896dcb664fb41ce4a11c73dc07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c82fb49088270df43947f62c3b8d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db538e74b5359a273f19307eda6b8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a58adb526ec0320bdd4254bd9abf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696facc4485c391318749d75abdba691129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abd14299161fb3b8500d1f47cf9aaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf9bb531713fd6f8d157e122f2976131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb949579c48c8e2b2c4165d99794687132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19981baa9d8d275deb916d11c3603c19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d13663271e13a9442d8bf5642c30d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7688dcfeee17943318058c163342c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b567476210d0a36641134d61ff8c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad09e4213e90025af52a653b5585727137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ff960b736d968dfb2784e43011ddd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5541d23830becdc4be3f65b8b011ebc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819923ef1682db30994dc8eb7116356f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5fb2299292b52951e70d76a7828c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837d3d9fd94642fcecfbb1d306a8f2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6488f832ea3f7cebf33b8c5074154143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26044e23ece026fbcaa28d84a1c01f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7519709219afc8e6147fd76cfa116da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613e76713ec0cfd8812ea93530406f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90122b74023309ee5e32c198f758a340147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb4cf2443c94114b35510ef225e538148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1b9802081d8b8701ab00be3e36165149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39247daa8240e663aecedc8bbadf45dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61380160a2578e3299863f22521a221151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a82e1ce83b92c2bd9c5243e50d53cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c41f4aa4c8b2f8209704db93d98a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783446875d834d6d7fe52da73bb2652c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a522d391660a5749895ba187ff3e1e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d200cc69286a292d2d8f9465102a819156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a59dd9e4d0bb1bb2991c4e94b62d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f905057b377e2bc91e01adca65e84e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b8216a0d90cd2945944bb1461ccaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c720246f7c88ff0b2eb37bd042acc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42567a9bd959daea5743f3a156154b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b507f5add23f8b9696dc931b42c1c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17fc7a6bad25af4e106a68a6422ec1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7386544873130c3a86f71c4f1b60d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a891e4dfc687f395491a7155399581165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba346dcb6ac31e980bfd6047ef24183d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b445c98edc23012bb7fa60a9b7bef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfb4deda702ab7d2f7bd4dbdcdaf04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf205378681543cf8d6ee04414636365169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b16862e726e89dc84a15441150b3ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca117384fe5070c1a365d47cab00f41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aac857e42be7091ccb17eb1e9ac66d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37908ec3216a3426753eb6cecd25029173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba54d2c46acae8972799db6100907ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506c254e5ad67854505e6d12c315e83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f0fdb81a999462fb94b42aa198b3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e024898e4611907be4cf587593f0841177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519051d5cec66d0b268559a1463f9437178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77804a38cfd0d76c8fbe3a1f4c85ae32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e24c965f475a9d18acfcb7757ad1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d1b49e1428bae9468ceb930d10eec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29130b915f0f8b706d2f09ce0ec76cae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff6c500f421dce12084ff9edcc9d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c394168875b19bbe8f452c11fd2192184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5425159a20ffe4389cc364ad58b345185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791ec0f9f369fb8bb14d50ef8a1b2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66b1687ab9d5cebf1fe34c47a257cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5075f24f81ec918919f79b009319186188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84612a26aa275047c4921d9c6862a039189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0635cb79887f02e002ac8221b0ee7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bb0c4707c0c8ad7e7543e3a78b246191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7581f778e1cb3ea6384fa9449747ae4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b70515dbdf7984b002eebc48b3d6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077b28a3153ecbc13e2b0e6302ef435194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946c9d806e7f4e3368196945070f9a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4c693c577347e0af2c1de6b84ff0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f0c03fcc95ffab7354d1bc954e22a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3994fc4e014cd7654f846bb8b803b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c1d770a269054e7a0c646af07c1ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28f6bd3d69ff78f56825348121fcb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8f6e0651893821b6e324ae7b4f0fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df7e41c8a23e8eccbe284bccd265ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02be752c38520a0191f05d3be94022203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab5c48b5e817615f8a9602f3997e91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff0bb007d4fed85e65c58f487a1e66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7760c44e70a3d74805311240873b347206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318905cdda23d4dcf8071b5bd82fe79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b51c475f8ac259e578085ec7b2241208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfbe321717a524377d3224ed85dbbd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba29502130b03f432bccb2576a35ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95ce918b67a216c02513a5bde0a03a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2036621cbb377cd63fed66c48659b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a16a5feaa797821f6c3ddb21364db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3ab96ee9bb2aa34f7cf2494b0894a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3624a778c2992e96dfb9686424aaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2de6e534d23eb0921f9c26a130d92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a52797c12ecfef261587c0c04757d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4238c6ab956c248db77ca723139ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a879e7f7cc90f3791691d7a25b3e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212d2f25f265cbe356b7aadd1bc421b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2e1980fa053c9ddc642a12eda261d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1768445a273cdf707e66cdc856601d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61059c03cb1961d246a4d192c6a1dc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273fbbc5f5d0e7d2138fa3412e8cb47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f03a6bf1debd7c39af7b2d31f48b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9818fda0ce89bc2835885f1bd7355226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b483b4fd06c543f230efd836d8313f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe427e550b8679445ce6a91ba259b50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752c2c05f0346e92fba0612b56db02f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8128edb5c9241f826102195eb1ade4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67da08d57aa87b258e80f5977ba6ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83f8458f1279ed827f2dc73cf7bae6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eff81bf6bddc9e79edda61404b8516233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a45d385c1bbc91759acb5f79b4403234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce682ad9feaacb52784017de294bd39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb4c83851752464b10acbba7a7ba5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37b7145167a89c5006b37eaab22a48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec30f97e8b91f05c250bd0e49e818ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456b3daf45c6701466b25bb16e1a553239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c876478669a4052d274dcdc5a9e1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c045f49b0bcb97b56de6c62b1eb6f07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0048f70a0525a60b26e18f6a979cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc83fd47a542d59d1b4e99e0b513478243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb767f13ab63cc9deaafbaf5378624244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a54c743002765ab38f1f213783b7b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99773042c44369154830c3e6e023bb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1f91e9676739ebbe28d49df6ff1ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a4c7a6804df2e3f7ce2ada92aa319248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8a3e4fb5b9eccbf00eb84653d56a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb27b9d0371866f2b69177777ac7990250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5152ca7b2ece4b0fc7fa6342aa313251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29848f155f5360765a898aa778ed72d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa4a4b75cc5805494c18ebff4e2ea9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa3f526732f2e5ae67575e327bfa2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac3c77139c473095934dc6384448c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb27a0708396a9ddce54d3d161185a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d1423bcbf459254dbab4465ff4ef8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1b4e9ab7878197a9c4f4796a39337258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3538d26552cd1f0d016b945c1263476259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f02ca58d445d6119f4b81cec4d962260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdeef2c2a89490dcff55396e7e85ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed05b971bfe2e11cee7c7ad2440bb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96467a3b2ba9bdbf000de8f8bd4c513b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31181aa26889bdd8f3cd51e3b436acd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d577ab78705b60bf7514248e0c7ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678edc04648053a0a2664b52bef09dae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ee8b3493575358bdfc6ea6b0c4614267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69141f9168ce2724fe02759b9d361185268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acb812d8c343b0c458f666fdf27179269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85b11570727bdcca94d3183ff941dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9bc7739bb272b5503b9a027520ed8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4bb85feb8b1d9da10d4c9f075d879272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b548234677a3db368dca6df482cf08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602cf04f4a514b0d2a5341a16b0bfd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f49ed7e629f50493c3a731dee7eea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa872193d086fdb38568e0ef3d6fd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae290c9d844fcc4070dc03ba8724b041277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656527aa21abe69dcc21a39695e4833d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfa9bc534938781aee54fee95c1497279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05491c89716851e9848c057bb3858a6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f561f8d565963cfcf2fe13d08e75617281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962be3aa8a8616064e061061b696158f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663101737e90d2eb4e18bd6704ce126f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fc4bf662d1c0b449b342444e8d338284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3e04a6fa58e7c019052c3cfc9688a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf18b4c7661e751317e7ee7497fae0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f690a99dbcc78c2e085e8f34fe813287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d00193b269a4874675ff0d54c12de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fe2345c39cd81593935aa33874bd7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161ed0c018d4215e6edac01be4c2330290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eba8cdb1cf80d9af87e248b4345ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9612100da13ce3811ae254f8930bf3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aba978540c9c861bffa1bf9514be3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36ad52d899e3336414c6dcb4bab73c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f6c24fd37f23033fe70403063b0cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd121eee894c96c235e201328d2b44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ef825447f7e56ef9e43b7caf2b4e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dab636f8ba533e3d68fce569cb5c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d4e8258bbca0b14044e092bb2407299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51482d52a45520de8feb725f8670ad3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be21a4e1b2525bff03fb6254782a27e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b183eb899313abef0b8e5c3537fa09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca1cde40f1e7c34918778b7e4e61d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f448af99e4b96db683fbd8e2a8f6de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf9344388a980f1ebc09fb0d745f18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5043d4bb45871064a0854443f50f0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fcbff61f477af3997f0be8ad44da6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552aa08afb8860fb8654777da0f6d9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a73e8c9d2a0a8e939a42fd4b13ea8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601513385b74211e4ffce70113946b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba6f365b2789a90bb2e516bcbcc252311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5f99d729ec62b4f93da0decbe6a68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec1a419e8c0ce5d36efdc84e94ad0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ba51a890c537ba7c9cf3d8bcb1897314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435864d92a8f53440f357146e92adb14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e80e35228f3a69c50ca4589d7cbed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d1b05c9476630bff791060b1e172e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ebe5b94cfd651bec5c24583eafaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8237ac53d2b63b15c725c72136db788319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e902779fc68db62d80f7608d72befcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca56e660d900b57e3f5852dd8a02e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351528a31eec5ab1873a698ab037c7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d79e778e6fcf100d13490a430db75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0d456a3927157033e25ef3582d751324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee721737f2327601f18b8514b17f7d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f164040a1e60b5004ec5c1154b6fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd58c5cc696104607f9b05bb80d568327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c81ced7b888de191f52d9352dbdebc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9db5b737773bcfdff61bfd37100ea9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3358d5bcb5ed2b968fbdcc8ca0fd44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4db0d052704f0fddeed580c671333331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3fb0aed00aa25083a68d24eac1eae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dbc59c034decfc1dee08a99062dd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202fff823af39c5322994f641c5d367334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7f242b4906388a98e0d9a38711bc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ea1db8f06c53a8fbaeea829a5b26a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47261f4a47d93c389e3193e2d6c04507337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccdb4ce0b037fa2d0d21a2ac1f2674338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59003ed53c5720322e9b0b4cc8a923339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d97883965e5b6ee83a9bf074a9dc1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a534f898824d0607c9f101ac42cd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb78bd7d69424af7e696a693bd469f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbdcf38bbb9569d5eee1249b203837343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee692ff21bbee4c58032a6e636e30e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffec6b904baa159ca859ae2d7b4127345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905dba34326db2d3dae3b0849553928346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0726bffac77d15be05a511b6991825347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d83062d5d47d1145dccdd90eab9003348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c737e3ffd9f3cedc5133a4e8b17c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92610e196ad84fb67148fa00c67917c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2f27d380accf0dcec9c62447d12da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ca7dd6ca24b6b1b673fa550031ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86e1c283c073d311b11c1a5079fa54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f5912248e8fc9842edf3e78411e68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd86f71719896cdd4976ddc4e69940355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8232ef176d2fa0e32f144b8e38ddc37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a4f36902e9d016c1b51685be50da0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa9e81a1789ecc2d0aad22f150ac72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0d5b8313f3644d9306c5047bff0a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ced90083bfe7fb3556dccfe89b1a38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129e9344cef91be50a0b99d243f1b8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6acdbf4cffa78d93f6b7301bd8604a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146ff276c2a2bd7c9bca21a291762ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ccfc7ac73ef86bd07eebbe7d0ef36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d11ed904d0fd9035473bc2add019d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758188e517793143ac2eeb690eaf6d32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375fce94cbc79aa42bb05d3b739d069367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba436add1794d487848c688584c5501368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650851371d1cbf877eaaf0a05ff8aba6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6ba78ddf09535446cb2ed2f0d0241370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd5c8a6cf1e177163aca45f2d083b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447ba4c6977fd2328455df07716d5a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0d148c0f531fc12f6a3e16c054d76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f008c7e224418475f78a1d7fa0cc9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278f0d73a45982cc1f012568f7eb04e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103f39952295eb02db312a1f18ced1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0b7d090442a1aea552a937cef08db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71a9a8844f334ce6bb804f80aba8df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a5e6f5a950a779978136cf596cfb6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b45ac295d0ba7de40acee275f6c49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7c80e079e635cd549a492e7dbb08e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ea24ff0e7e70e74d0cdccdd1622d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba22c1136a517ee4c91f72070798dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2c62d95601b6e2e3053dfde399fc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c0d49ab74535af273d8f2261f65a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662371ec734828e54edc9d0c5e56e6e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fadfcddf0ef399af4a4df93291a5f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38134af04ed5d8ced2605340407605a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66872040174107c4ff5bf34c0c7edb33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a957d5ef9b56bbfe1f4b78a15aa53a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808f316e4fe0541fc82139dd40ef511391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6c6ca71ac60ce1a118b5bbfa810a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bbe6201c0ca27927189d9fe9ebdce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cd67a83d5c98a87b2dcf4c6419444394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c40a195934d3ec810866a3cb718875395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1957b2b05fbeed46bd7a06c65ecc12396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d076fa6ce1de82255841832549ab0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72bd8dca17a7ce0d86be2d19d5e5c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba2d6e1cda51ca591e8e36b6d98f9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9f7dbb788aa3db0aa63982b3d9f4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c31c878d2fed69e79b884ce36304a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd108c858cf4e0894cff8d96c9fe80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1e52a8b930eb9992fccd8aff42de4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc73bcd6bc5a6b340fb7e30af71031404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b872dc36d7b5cae08fd70d7457538d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb455d34ecf84ccbd08b4d38afd25210406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee2d1a674e11165edc32e832f363bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e89ddde3b5353fe5229de1696fa4f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4b6a0519ff22a8048500f4133f356409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3d703bc03f1e2baa59f320f01ba5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2956ce71862dbcaad0d3b12e198a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68240ea5ae0ec83610552d87a9b96fb3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a1b6a14d9c285fa58329d5b5c1896413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973a7b6341a517cd184100478413888414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b7fca1c835e2beb4b2a617f960f85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feffa72f592c7bde22a214149da492d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f908a09d591322eb75c45fb4f3993a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f442598de27907eb11d9ae5b1ae8e66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4397320cf6f2132a5b1299954c4df23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfae153a9cc7782a296fd60e7c583c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669bf67b17cb1fe3e04c9726700dee6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c062654b01ae80d12dc1d3530a58019422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a86b8ed48120c2a02f9e104c53f91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6abdbcd617fe287818bb7fd46214c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224f6fa44395b02d925792b98736ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1fb359b07935f1847964b90130038426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695947199e87624e4313f45902dc7e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ee1eb30b5795035dbd35771c97b50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f50823afbc6b9230317653f8c946f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46e800ff8abf64c454bf293907f1a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffd9e99423a27a0138bbb1ddebe88a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e673fa9a48e02de34c8315d39c16801432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6476c65e5f314135d918f387c5b3263433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6877e34f1a90a55fabe1692b7869529434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d0e2c25dbe6af3fccabe15179e603435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717c80d09322878ae43510575880382436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439a830e48d22f85173c623c6ed80eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f67a8074267a287fde1218cb3f6d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491c580ba0fd5a683081020d96c2f4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cc8707b1c90b6b26dedb604246f64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e43d734fc0f3bd1e5f6fe45ae10ae5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05eb602ffcc2fd1225dae76d167e23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578cf36db90d2d2508158046cfd6c81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41973ad5c346501ff6ac06137b92b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719b6d14a6ac053f55ce5a2f5cea680445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f296e7c11c09ab491e0da70126eb347446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c7861bbe54817345e51c9bb3cc94d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4918b5c6f895a7cfd9d85f662e5df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976fdb195f6cde5cc6284ba9bdfaed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae890d1cd4c99283c3f9c87d9e0c576450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed44ff766a43f9520c3a1bed1d1d885451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480398849f7f3599fd20f5f039ae024452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b131c5ba8333575093c53531d4c4fb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d959a8d145054629969b36427907f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5ec559ebdba061dcd8bf36974d1fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01be460c75df82939dc27bfcf0736b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f19bd435f407905b9573ca48e9adf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d1fd2b692c370f8a5ae23a729064f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fee40baf1f802948da023428f6280459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b415c17a6be192c17028240a4f517c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47012eb6794b06003594694068100f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23e76cf7044b9f87b32a872343eb08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699ed95430871ded47a1355660bd154463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c17693a3f1d60faff973d60cced03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b0205ac408ffd5c46ff89e00ea9f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09050d767926aa34954d9d4ad31ce0d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f575a31e8f809cb52b7b80ec80424b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a70631d36b7d2181423188966e0649468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c54891efa6eeaedbae3566096ec6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc34daec8fc7d85e3ddecbe8339f20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c243ba76c068262155cccec21071ff7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822b04ade58c24b9fda8cfac2646667472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f0fa160fe56bc97a8955bc1a1d88c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29d33587e0b252a015ba74d418f231474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b97887157debc6c76e73c109e04a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411ba740ff73c1c1c3d4abbfd90a1d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aca190cb95e7d939197c67b4d61f9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee32dceddab2e20b281137fc75dab5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa211b4f112154e43a02b1888f323d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1e519233fc4a4ccf82dd61dd10688480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080245e4612cf833a208ad0e591099c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28569da7ae98764cf4d458ab168089fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ed69504f1ea4a1bcd7c7f09e4d3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e31900fb04d5132053665115a2f7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3aaa5d3403ce5703234beaaa823f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcf1e21c141c621678b1d79711acca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c690e950869affbb8d4823a5cc19c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0d7cae5ef73bc93c7f33c93e5d4aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d325cb60e72f0c7174668995bfd9788489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb1a256943ed66694fd3a547d709e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9e155d129b072477e66d2482a70bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cdb5ce83774d0bfceb507f4ec1d0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af3aef618a70b0436af21a5281c4ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7447035024c9d6dc0fe030052e3b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e11f58053083355a734ec9fd3a582495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca49ea8882a4175b1c03946f1e0c78e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83618229fabf173b2076678308acda8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac3e885cb31184b1e6f91d865c70b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bfac400ba3cf7eeae5221e38e6812499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0a9dc62774e1cccb445ff145ca08f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa86ee85431b8b8c568438e14714e68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b10b3ddc5a07e3acaf2a3a1fde06c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8899d6214f60a60af8c7c2d7c91f774503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f14f57407fe6b9b6cff8b8f0b5eb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682958387e8ed0e5ca7443f73f9f2aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a3ffeb6342628a22b14b634f7861c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13d886b34b26c612626f4bfb09bc63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd76aa7e8d2582f30afac4c29852dd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7ab92b375045586b45f94a17843e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd69e06d802efdd7ce64b6cd67eca75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846cea202b0dbebb32363b09d7c358f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7bb80498bcff6c3f4d0a912bfbbf2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4546ab5620d783d02a93a4bff30cab9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3ed7314799a19d4ba079f2a650c55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d674be97f014a4508e50e5fb4d379515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6991a336ea2e7c8d1f8a42003de0d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20923fd30762f4e0cfd3d8f6e96038f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269852ee7f39719074fbd6fc4ace95f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b974c7bcf41b423273de00b64d3410519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b026376a059af7b0acb88eed56668e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26133c4217bc5128b17372032a765c2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc87f5f4750bb3d99a53d424394a86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ca649065550106a068bf9a6f907bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261519c195d40933938c6c47a1a7b3c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ff0765e2a4f7e7aca4eef4b4b0fde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a85d17c32970244271fb7e447051ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5e1bccf58fc7ffc9079bbcde77bf6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaca5e11a617ef4296f36673398084f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9b4155753efb337d11b1929f174f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4783b982028bcd4b33416b5fe7f12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21ad32519d85287f656401b5710a71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1920889ee7f2bdbd7a1df50a0f769b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f60968a0472c2bff4cafb9953ff104533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7defddb7ae203842453d3559d566d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2703f099e10204e3894bb023662ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97c5d54d71bc9080688ab13361fe5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6377f5fbe51834406affaafd8b7c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa64f6fc2bc27bb675329c5e2ba8ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953290f7dffd42d084f7e4c652882bcf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22840a79811067bd854ebdd446bb1c6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c615374a27fd325d6003dc23ea6bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4de15aa453bffbf8d62a394e9d30bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae368d2ce6a645993f553f7b805e71a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa4b84852b7bec10601a6d9243d8d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fc05fd4636a0de51aaf5760044cc7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75841da989b8f74ae9866f7b979625546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b10c0d09ce03050ed6a141655004b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1aacfce795b83f4bab78a8be0ce79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627fbab3127edc7b2b13747c9ae2cea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d9b2d5b54e4aa8080e82adad3cfca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029b84dfb088056f9b2e4d189190b65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a455fa9aeae8cb8d387fe5d62d37ba6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf7f3bef41880d7937ce13fe1a8a6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec62da1d3c037a17e9eb8971ccff46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f15dc92a3af02b4bab17e33e86f5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a31811e2e05e9abf70937c0dd65f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e369c5e41da5be9d1e3f3a86892c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315de65b3ae1903feadbb95a837ca7fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1cb417267320903b252449e6a1880559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af017235d05785bb335eb3d14af9fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4736ec29a840b6463a73cfff1c5b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957267b3124f9340e182ddb4d4395d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef01ebdd2e8d5bfc78f74110ffa8111563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152761202112a620ac9ee0907c8712eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4293829fb069cf442c0c160091c954565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec39bd192b9dc37b983168119a8d6c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1233a03bd21c4ab60642df44e50fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6983e3297a6121129932665fc722996568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad0b657f59c19842a205b95c30ff2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504228aec8f988c934128a6c7870937570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f69ecdc4986b485c991d40ae5bf1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d6aea704f2463e0c0bc3a624f88cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fff9ef2d45d0f2aefd15a376cff0e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2240b2d8b172e2615d88d7bf06fb072574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ac31ccac3bee38754c775cb84908e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cf33b90233149c151e1894df8b550576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c3c53c243cabb0cdf4f44fc47473d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459405833b6682388aac5045f66f1ce1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc16938a727117e86501a0974dec24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690112646c69e723b8b9f55d44407ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e680989c395de03a8b6196d020199b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec2b0107d639b1b6d696fd8fbcd9de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bf8652f60f6e6bb0ae20d28405969583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03d5ae6de105efe2b0c140a5b6656e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b455d3f32894749d756f469bad75b89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d36e7e102c7ed5814659065f0091586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2b3f099f216911620e5d0849714a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba186afe4431320b2722c7d292f0046588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fd7e27bf8ad6f5519d57088245d25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8fff218fc04ebed815e37568413a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc6d6fac48df86b4f6b1dfa29f52c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2d75ff01231af41aa46d91737a8d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed3e2fbcd86c1f21fa272f473fc134593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7fe683a213dd055b6a6dceea6547d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7989e92451e5e43e88daddb66d001da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0714effc37e5c2684f41ec7b9688fa3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9230faea947b769a273898e1db8bf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8aa31c02a2b2c88d1c12dcd5f24fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b3d6452e616c3a9716a917a9f00f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a238825da74a50f59866e419fb08ef3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e80f6e9999b4e322a5e15e89411a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55daa65e5901eb384e3cda0ec6c4814602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a84a69b680ef56e326fe88f3440086603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7c109a09fa86190292ec60696a4d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a049f5ecd2c919f3cca996237613b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700799e75ddc022f84403844588b683d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed664248c3bb92cae7e0e1a081ccd1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb4027a668662d86b1b1c5eca4bc34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6644127a73b751ff619acbf6c713010609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab06b06f3dc3b6b387ba6560a5bed4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7147525f922afaddb70af94fcabf5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7e9c7129b167eea439fc9ebed7765612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d8aee150f6201d7ef708513a9aedc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a79b8ec91d47f6310c3e7ea11d0cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313463eda1b558368eaf6cdf6e37cd98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b26a0f66623f9981f60c45bd859f02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608572dc569368e691ec0a45b610bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a4b5c092b120f8c8a0787eedd3c32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad77b821f4235a140f6c0613e23f04a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79f77f4ba58774280dc425f41dd6c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc55917f2f598763ee1ca6f25b49615621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1e5cd44e6a8eed29d79abeab18288622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f82e2b79e1e533eb2defd0c9f21d8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68508000a76173c9468a66276d8331ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32231d7be378cff8024919151fa05e2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82465d81a28ef203f5aaae4e94bca823626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6955501a36cc3a25c3b2f06bdb371627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46d8a17782c27a0564a7e7976ec5b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fdf313ab56e1194d33d4a3309746e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85741acd758b082feb973744be3eb871630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce597ec7ed992e896d926d263be2aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd2892786893df6dd3a099ff2f329632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f5e31fb2abd5c82a0ed4031d3a662633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af679cfc02abd5975d99d17c0eeaa32f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cd68e36f878d340f51dccdf91a232635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaa56cfc613c50c8cf882c94181d77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0508d9d5b5075dc44a1e372439445637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3232b366103b6c48d7183a9fcca0fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda6a3c542ff768b3630ef15c72f4ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe06f4d00e863cd7754a6484c62125640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10be389baecfb3e4a567d09f863c4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710d001318291519f51ceb543e09351642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1b2accf53808222e94f9908667c4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2ef457f3ecc1c8d01941917a82d14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f3751ec3bae865e88f8ed6ffdd87d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e92e07db5db428d48562a1382e95f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ace0fe3a0dfc2ae9b18521daf1eb64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8daf62deef8024e2898345da7d9c1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e711198065aa52d6ba6f32d87b4d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95db46d6e61fa8fc9bdcbfddfa62c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be20ea54c79c5db560304310ca1e28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790691d18c176a86255f198d9eb61a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf0d977f24e9763c5f05d2b6f87486653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d048ff961964ee97d6797229b62af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9910d3393ad20bc29293cf175de3b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54699db6af6e3f08adb826a47e8fbc6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e27fb75ae920149a29e9893601a9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea37dc3020cb010ead194ea59df1119658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98910f05a95b8dd04bd0f1cc3e38e60659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf1e288955f9b1715d13188ac1395a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b700aa7c1b2dd49209151addfa580f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fece371abb7e2964d47f00b8fa3cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a199803df4569d7f3bc43ab0a21f6be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb0347e95d3397cd62ce4bbbd3b655664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f3f644eaa9c880cc759d0b40f8fdf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4808aa583041291f79fdaee283cb0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164f43a8d4c980d80269dd4ef8d874a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a71890c87e7ad6b4d8ac2380db1cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a52a1b24a02a1be0453cd4ae8fdc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3bf5f6fde476eb92cffbc947686f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e3767eab64ba64059cf0ddd84d8f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a0fa1f0796108b82679ada14e1d7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c50cc5f77757f81f58a45fb6083053673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15b717a3aa3b5237149588ddea7ba2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1e7a2ddb8f131ef49a2cc00fe840675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c349825507d25acef6498ae4887e3db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997294cb20b8ec88a22837b986a9ea5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17c63903dac308f7b3d99801046f82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44b16e2ee0f13ec136ddd07728e8c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ef5cda51e5f957e2dc620c55f1642680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95329f2e8f8642e6d1f46e57009b00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ada77e8c35c8b1e6eb5ccbc556781682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd128cf8eb725873a42317c4f5a7b4d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4358fd7dac05a1882c9ffc88939ed56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78022cacfceac8a0076b07187db7754e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de249ba276fbcb327587c0d7f95bcdf7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819abdab7313047bbbe22247c64883b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944ce6d04e2c9ef7082f4ee5b96c7c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd734382aea692ce31b850b997282d8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce46dab6ba66a01cf40d7d40d8cda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cf5ce55635a2d2b3ae4bedb15e392691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7fee3cf337c276ca7b9b120fc915b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2721fb2a87bb47fd67ae8c64739eca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3db376816c0c5eadb44aaf2a2ac52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e781e51612961edbdbc83aac519b5ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886b433ad003fd8b6daeeb7f7300634696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ce9c93a606da0acad20fef7f77a84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c3eff633dcb43dc735cea80e9aea9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccde1fcb959d4e94a41b39139480bd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b3d24fd83e7a8f0f3c065a674b8c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38029937770b3f6b779b1d510cf19309701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c884602e11f347298fb5125decc8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcede6f96460d236689d9dbe8d1df0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9aa9d10a9fb84b9d3c5cb376bc84b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2811c313408e63e757f7101bd2f8d78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acf78cee2cdbe82b54530afba9a64b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebf61fac68da3f8ce07c177a71cff5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8f49b247a67ec7a42c4106d6fc940708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56347798fdbf781440124a5b02f0561709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6927ff59a855696a45d528eada96c4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071c10270f8bf92ac7111994b3be2fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b311a64dada90e493f8c14dd69a1d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21743b324db9167b4e6609acf6264a6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9c4f4b5602875ebddac91a8dc14ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268f814236886874ed69f4acac8c17a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57425915b0a79bbec1c8fecfd1b76cee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca5fde4c1a04b2744134ac69be70dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab49e15ef447c48d6c64c752380552b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0932ced3c4c3f4cbb530cc1884f7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de13d32a9cf2b6f2ca34574a3076b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f3a2412d5e33761ae5eb6005bf8df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a255a07bd057e0d46c958828c6a5d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee488ae928614676439e0fefee3b78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21266cfed5302c7a468c0f357551db9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca16424ea8b8595727be98e73a2d69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e275dd8c085f151d4d9a2c4ee5cc992726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66166c8067756d0a96033b8c641e24fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c189d580a9cfc775b3819d7f8b48e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf8626be457ea3b0a6309f98bc651f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a1bb738ccef1125bddf1386220d71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd114743ad4784fb9fa403819a6dd0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285890ae7c22dddeb3b2e6d83db49857732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e7b8d2456d73eeeda502723bed43b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caab0841bf7c9e9c0368c03cad83b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edae1ccd06900a6daeb76abbb7eb08735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f9c9d4136851c9a6f49d241d924a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0fcb32147ea2215bbe06f7044a55b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bfd163d52c77d40078b39a6c420e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581bc0246232b0a31c8ec99a545f12d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e9732c91b8f21c588387cc7706314740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b577c3e7fe591c341401cdaece6e14d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e31a55ac861a1573a33712e2625dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbf1fe71d8ab1f2a98193a5e516977743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbdd2b776841b4d71285fede938e92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb5b1d137ec46f2bb6a8140d303894745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f25aec207ad076aed6e3ad2b7bbcca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf744a30057bf34d6c7fc1aeea46e00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2875d6badbe97ea076e044e33014749748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436a312695ae91247fc57fcc8f3742c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c393d56fc0b67eb4ccc46d587578f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d8847b9fce1672fff7c47ee1bc586751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15342355cd92aacf94a0c7c9d543a60a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72797fde86b34c7f8c3ca184aed78e4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc343e1c9b74ee9e1ae7eff63b3f746754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2967de546b1e8f6a3761873aa7272cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b6064c691cbba64a70d76311291ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb947462dcca7af0b51871137bd6b59c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505826a65146007eee82ac14f57591f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af31e2bc1ed1ac6fae045ff1ffbf4a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0919233e6ba3d6710677e1eaef8baa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81473f39b9cea7a681a5fcd05b86135f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f023b1e9d72ea27165a4a5749c57a9a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37754d6b2fb3da7e4b5f488b22a230dd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788eaffbdf1f68dd34668b288b56f41764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f40a928570edbdf64224a8c8ab428765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa310106aa5ac3fa9e52b1c74d91577766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f460215e4a477a01157281f0fbb70767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68434635f34353447597001cd75bcb50768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f463268ab43bc5e6fca76ba80a3c53769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528e69370371ea37fdb687a5eac01f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8feaeb33cc4f367b49d05b4be0281771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723cd36ec9690864ad1ca7b87a4df8e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c31cd1f9f1715ea2016109ca6b3e3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bc779e7d833d538844962a37daa97774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c96e2bb085bff90fe5eb2978d6d461775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8a76cb4f7040b6230d37b0cea294b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889136f907417e254efe23ed3a9c9ed777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a11611760b742cf246268cbbeb15c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed19367c0de905bc17d8a9bec123444779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072daa127f8508b4b58bb980d16efd2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5b013620695b85b346f7acbc7052a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253a338aaa30824759c7c35e1c2dd41782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d4f3a20cc684f686255ab44b46113783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d47699fd1ef1a68ab6c4e326db94d2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd66c93d7295e853b730a07bde23f2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cae20889db0664109b2ae3e8621e35786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232f17a07c8984c39948d96282b19a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6990e6f3025b41c007c157f0465040a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da664732898e205fac77641dc9004f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b6db63b5169ee4a862cb0c08900a3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96196113532ddbe1388d2870ec9e52791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dcc19d40c87af521f0fb1f2b99f61792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e87425655ac8ac8cd9edaf05bef4c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ddaf6f6f3a682acc8fba731858c52794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a99792296a5d411a900024baaa32da795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d67391b0d7f3289f42362bcee1b21a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c37ba7135e2035714c16ec1c2be03797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe353475f17c6c78867d69b48432395798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb19e26c11c50a7fd4605237cd316f4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865e223295ccdf21bc9c52a1b2fb8ea800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1a382c7f33d722b965d4c315767fe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014a04c52d7ca64b06b9d44402ef5df802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ac6bacb3043c183c1df22330cf473803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f03a7043a9e3580bbc077cab66c510804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765949af0254aa92bb4ad928ba1782d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ed9f791dd6ecc184c5510edb07f8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae602f23ff7b82d63965b10003575272807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af8385115aa06d829c5cbf99f3c1a9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c18b3f39994f26333faab8660c459809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c493beb43c14f7fd59dba4b43c1dbb6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dfe10471fbf4efa640bb7b2a58e3f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeb619503ca8d63fdd59698d632290812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b414d21eba52d7ebe5335123a1f4591813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d5e4f808b97098e2b9954392d1713814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97f2816ba89f1784cfd7c672a41cde815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff16bfcce4b546b4fde3f64d0fa7d51816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e78f8437259a36aa5d0bab78a39f48817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1551e92dcb8691129bf8d6f4c51901818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a4481c46262e932281e87fb130199819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af27a17b245b3ca4bd559391a0d88b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cb0dfd509439aae3e3c8f81cb5373821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83471434501452c1ee99da206ae14baf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8c376419b124135c340922cd7266e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98bae92c1796f7c88734144a682476824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d3739b3d8d6630df2209b13349276825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511730434652178e351d2a60669b58b5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce9882ef3696a427b6cd37f0445ed8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2353993606f42525887c937a48d48828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e79c9fc2914dfe36b5842b2e921ac4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdfe4669a12c57b93bf039a2b79c09830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fd4e701005aba20ce086bb2d79c0d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf703aa558a15cdf57ade4e906cf9ed2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44858b3c8b66f84052c5db2cc2cefa6b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c23bcfa6666212b98f1e4877aeb1fe834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23fc69a78536781f69623268a5a211835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b84e5a47d94c429270fc9792c5297836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153747e35b4d9e68b0af72f1837d9b3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feed3c40f9f09604fc9b86fe00dbed838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da4d87ed1771ab399b52601661de8f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d2269b975f1007a970e424ada26f7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff8b04cd61aa0ed376db7a6a283b7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf3c04251a655e94b4330d968bf40e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400818598188ac8d995c87d58eaaf86843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7543efd44e16e5c7b51a4e0d247701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f089f2e2b6e1955c54a03c1514b6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acb492f29913db580af04f3c0d5cba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f190cca7fd66d0bbea807343aab3fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d4ba07af7ed0f573763bc4349386a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00ce4da075919bfe0429106c806cba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a023d6dab99254fc0c226708da9e32f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229541a2b657fe835d945d48e826aeab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7686c8886c0a1e5a369f16810c25d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa68a962b21ed6bbfebc94fa94e84210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7114402e8cc49a5f2f5a63a463848511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d58ad55d4e195ea1fc645bc24891a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55e04df2c947e0cb6081504f146c7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b847413eb567c4ea078ae5299c69fce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a92e7b4065d24884d1686e22cab5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdedce22532d628a9825a73f2420a3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296198d6eefdea53524f23ed612bb56417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04731df934fd48b32d4319640606c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afe4bb3cbb142a77c8add8cf8d8d0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c43693f9e92312189cd3ad31860a7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcefac3c49208c1b150d68613588aa821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b686294c0aeb1080025e21780bbd6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9857f78bbd18844dfc82683dffcbbda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7fd7a48e19c82aaa93687d1e7d3ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64996dd0968196e73986f65432b2c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e781e511a8e9d76804a1c1b8bfa1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dda4a4aa48a31dcf0f3fcc54a16a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25095b8beaf18e8bd3ebe3d8fc9814f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381fa43ff133942c0c0f87601a4f29a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3c1264c754bcb5bb4fe588296406f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e63bafbebe59b9790ec02d82674731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aeef1e8d23fd084e56ec62236e8be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a58163fb3db7b81e39dbc9a7e73b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94b7cf3c3e9934ddd201dca16f38c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663671ac5522c5aa90f4c7f8eb2ec8fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7daec6109325bf2b7fd151c2e5fe4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e9e1f63cc53bcf6cd145cf81ea39e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1925c0bf398975841f0a1c7dfdf51b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01504857ebeebd0ab8685d18d262ea9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fa6cacdfec06fb46bc0ad1c2a704340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ce9369d55ac39094fd4fa5f0d6d6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aba20ba8b34a533b62f5964a9d39e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3198fcd43b9b85aa7b5baeda4ac75143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ca0da6ed5d796718011b54c7454b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8228e31b623c8700d6be51ea33fec145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d1cb518f7b755822e895c0717645d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712b2e7552e2d15da30d24225cdad2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce822b8aabfa256fe5ebbc6f82146e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579a0510feeb5c194729860959f8a3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb65e6667feaea9bd7ee0ed1cd1e23550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097c8a0d4c328a4df7039c46b39618551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c9797126dba8aa53ee2973158fc7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c81a20a41536c1f6c85409bc250ad753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a37109151d69c0f53eb03c6a22a1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cd6b83f0970d385e0147db230da7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54ed538668083d0f810b598225150c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29230743927938514c7f5aeb633e61c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d40e3ba87e1a5781ddda54bd2bc0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af5179877594e92fd20dba918fe0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296e90607b459f46e1a7b8151fda24960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100362d9893b15df4a2ce7099101b9c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137ee510fd4934a7214affd36a0d9f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a6334846ca49afa58773b74235a4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bc18a38d516a71047177893e6c1f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efeee3a0de8b5af423f38a7d9fdef565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cbfd70c2c1d49eca5302fccc7868966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c33a1ca2e1b34e19140fc95ddb7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955318312be71a0419806dac23e249868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e3501f765e430f6fe35d612c37ecd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75535331f6f8eed112b94b54990a75ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad24579cae451cf38dce58eae116f4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23260f15c7ca34bf91def4f25f205d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b260625a178fd87d8086f8ffb0e2b7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108769574db69f29d9573ee0d5845eef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71143d0ea44cce1a98eac8d13d26778775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f7346833757263969818e2ca303b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88c1b9c60ac0b1e95f88dd4a3b92bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d6be05785aa3f3ff6249a36c007ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d0669e07ccad8997a82deee85b3e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8efd0f65f55a96196b18f47b0dbb580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24596c6b73f9378600db1196ac13806e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403339cb0863b01329a173d62bab67082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a6fde6928258bdd7323e708a23f3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fe8b39dc7c94e09037d3236eace0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49695bf8f0bda9ea343a3d71675eed885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e66d58eac64704945b7f52d111458486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222351becfb497d9092e1f2e45a241f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f884f5e00872e1e54072dd98d3712e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042e79e76c4c2d7bacabba6b5b9bab689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc570c4d65fccb6ad75dba89e5aeb9a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb81f9654895284bee8bbf72e89702191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7742efc022d9e1e026b35d13eaccc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36760d9c60a11cf6f49d0e1f87e0c2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412625125dcadedd4ad8ff66e7b0511094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e3f9b1b0fefe3fb752c5fee80ad4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c9f5ebf7df734627eaad4dcdab34296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71a4c87fb9837bdcada86a74eb65ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a27346005678b5b24b92fe82fe28698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fcb1695e34e9b72a64e23750e0af699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce3c53622e1967cfdae0c63fe6a41d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00acc27523f399cb6574e222c5c1466101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4804d495fe08541cf36c5634cb6af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bbe52f40db04f0ffcebbeac3350ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d8cd8ba29a33e03a636f9554ff35e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fbd6793f7ac88e84e2b59585cdf54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ac518fa61ac565532168616b8f8e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321902f975f8e23e9803ed8108aed3d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee129af3fb7e2c8dba9605797925877a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89ff8b68513d6f8f7f154328705dd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80076ec03ea0844fa4eb166e009bc501110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa658b5442f36df78b5419274bf6c39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8880d3007e6a6d6c99b08d55798a82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faea333e5746029ebdd0a7a22bb783113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3428d68440774a6a6d7efd1049106114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d2756cdfb53c8320874c99c583d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3d5d829e68986969ec9678c385b7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718765e632d1e86feba9a5613e63779b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff7a5c1765c41cd1c64eb8f6a8f3d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585027b4d1f334435498c193e5fa650119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de009c900c76c26e8de5cc849cff4e9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383493d2df3a20ad7a81cabcac7f1f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8ee15b33c82309b46d2382c904d95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197c29384efcf31636793e67f18aebd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078177603316e8ceb353b91e2d63e97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e788be1b50854a99554b0ca37d824e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae319f6e4f4649279f7fa9e96812691f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cd05010d14851a48f5bd6d643352a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4621e58bc1d5640e8ff9b9b6d0203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c473927bbde5c67c6924372a19757129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193551be28f54d44a982781ca2a2218130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141be1cd88fe12bb4a79e473b8f589c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e344d1307ed1141705412ddf153a19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6adccdf7ee32ec45b28160118a663133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbcb36e279384bf6d024048a907163134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33bcb8826d369dc5d1c551c56fdfbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dadea8c06682a37435235b1f886008136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5da5eefb66a470698f11440ea438c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef9eed624f2a9e24a676b532e721cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b330b53131c63ebb5b4e8548f1df869139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d952f98333835d59dd2337336ac56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900de26a2cacb328f685577e0f28291f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c75a3f1844bdffed164a6a69048b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f63d418e12d885dd5b40b0140c992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24a4c9d47585b96ec5d272ecf87f60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117be85e6c8471d6ad3b5437cbfb0323145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2b179b370f277119e0661eb364158146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6292497a6a8673f35dd616c80c9660147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd50f0421ff754d3bbaf8044c682d27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf341ffbc1cab5bd2a8700773b61ae0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cf494e2753af0d4b4aff66dea367b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69c40286caee4b94709c062217d820151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cbb241efd98b2bcd27d2118a508a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c26b9d54c04c5e48a45e9f0721b25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95113237d3f628d9ae9c0e713d57d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da4c2f12412bc26e97e8ec890cff43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76153221f0ef83b2c9bfcbccbf9cd0da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70365e1cfe0d2143a20a224772339d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5451ae913f533937302e33653eb168158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5736834793cfefcb94ad2fdd1d934a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fb6f775bb6b0eca0ab7dbce9a2675160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d004290c84840b9597ced83371d2cf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460bfd8d18a1ac71f4434dca82baa36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e56f60bc6c23dff39bf242e1af934c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ebcd915db32d54215bd62c1ee8be4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fa513fa9d004bc8b8e4879c27bf08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f463f8b208bea5f49e7d497fd84ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ff1dbe99e0c03a56cb5ee6e0b51fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5441b72fa534a66c77ac4efea59c5ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51591861a1488350328c1219c5c6605169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceeb7a7161e51b03a48ad1154c5348170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699db76ac5184a5797a609912424ed8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc730a72d6f0b29d5864783013fc3c27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b49f982c6a197477b4517508ad1f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510db7abda1c642e21db2f7faf379a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e201f0e625f9882f89629b776d7ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80376af874f8aa1ac50eb65495ffa44c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38039752dab51a5ed36dadc2989717177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aec04bcc0c2f01ed3a5c8040ee2c43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86ed89df1c9da7eea3418f0a4db9c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce6106e343b27ea3bc036efd0e1257180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd98d7b0388095b472166142e9818181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1178cc01b7436e07497e4ba943985182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c8cab94ab9673cf05313d641859a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6299ea087aba0b82950ef2255862f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf92991f3e1c8bc9194f04cab39890185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef63e5859726dc64c05f9e9ee5577f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501da64e1a7a6d0ba740de6cda4acaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4df44053dd6d24c3f9c5fbcd1077d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0d49599c87685b56508a6f9a6a2a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eca1b1ead2043ac211126965534a4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1175db76f0deeaaa3dc10b800cd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289a33f30f04b56b4caaa11fa433fd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74884624c21996db339a0d366bfbd00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875357c0223d4598082ec2af12a2754194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86277c357f7bcdba910f3479d57544195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079256a03006619037baa327c8b79b44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f87dd7dcb4e8abd6937eec45e8d8f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c84a183b4a6f3b3edc1acdaa9d3cf9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e9edb556cdabb1b7fb623b65f5151199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4357911fe9547568af3b0a84fdb2c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00c6677855d1850e4627a74a9b7e4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52ea02b9577da2c025cad38e99b30d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479615bba9d88aeb45a8b1c987f9c3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99492fedce5baf1e3ad05e43eda882bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa2e4b55afce5e747cfd87577e16c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea276ccbb801bef2d36e4c66f671022c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48629c01a1b2cd94844b3516cecd5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4cfe31125698069af96b2e6da2dff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a8c416c238812d92e91fdeb3df188209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47706ea60f691f66199cb626423386210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583091722783054dc6ec89f3f653f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019a5e165dbf498969cfe157da8e765212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171634c77a253b38ac4429c82b0eb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af39acf93b5d7273649b72cf9c6650e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877393381536079dc2bafe25e564be6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030dccf45366811f16ac1727413cadf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a52a15222bcd3864b30ea689c81793217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e8e89c924cf6fe68158c2c65f810d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca6fb0c01d87b1e51400c6350e5c5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387899670fc032be22185dc5cf6bf56b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896acfdf3a1714ab475fa108c9d291b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e68a48fd30c2b8ae1187ae55ae9dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b727aea30ac73c04bc4b331885c77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dc33be48a467a8e4f176f160c6b14224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87df1dc70182893ee4aed3a17152cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1d7f04cc5f1d67bc5e2ec8c10207f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0a8553512b69853b60029edffdc4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35f8525071ff71f80662328d1d1601228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b173df35ceae3118089662c55c19c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8ba90341ca0cde12a17f2976a986f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109c2e1cf7ef0b0276dea0c667e70bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefead76dffafe0fbc62d167359bcac5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef3b4118695f84915b9fe09efd21c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e66f6e58cee71993958dc145a8eb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a97d7c4a1b6d2dbfb92ed13a7c2ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5643530588c1ebc0931c3c412e43c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533afb8bddd8cf23f0aad44c56cd35d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e9da958fcfad47d461642ac4fa7c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed2976917268096a6a63db580d63d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65d4a62549215e51c8480c54d03846240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c256988ef6fe9e3cb3cb6284e453e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11185ca8ebbd6bfccae0ecdc0b532d1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8386cb3d99a84ee13a9fa3f3191c594243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd648386e16d78113fb758a7b14f081244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c3593bdb85d196a493f7b37779dc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c3fab3af961882ba7f704335b276a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8293de19ead929aeb4e78bb68b6d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fed5de2b8412dde82f11c04bb9f7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8ae020fe8dc7be3b2bf071459528f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f3f75eb9ae95b1369c93a9ccd822d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0140ecabbee8667977b2409ec1d279251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa52972e9df0920161a0c3ac8db9a28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626891ccb19ccb9e3ab9c935491aa8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02429bc659a611e0a2e58400b19b174a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb10fd90593c25c2ca6dc3d967c0ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d02c66a423bdffa06bfbf17bb83406256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2102d1c6d3bdc350f034ef23e80a6f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98d8f39474a192c1b0a418b94eea35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ead74604919877b2d2991bf5c8e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863b99be3ba6da565773aa6d6eb2aca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64565c0af623a1cacf93ce030f9e18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a22445c12a47422a30f957f34be1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061692236299178dd810a592f450a7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aa800221b5488e47bd6c5882c503d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05bdd54ed0a4354c89f8dba69f80ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fac56d48de88daf4365db23037321266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360547c0bd28eab39a8538c3646e58fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd4d8274075481b8b571bdd878a76b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940539369e3d2c03100a45da20d1a25b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960d3c8b81d9bd12fc8c093888b8c38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b25dce44a7f954a699fe73a1e5c300271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76aa65702345ec84133cf34e85faf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb4a8b1f503ebfc8d39aa6001c4856273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3250e2302a33f3ce4374da843e9d85c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3164d5250115d94855c0339c6aef0eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118e9cdac4595fdbce3938ddc4bd017276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a1952827f355389f9307df8fcbc73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca3678be8eca4ba26c6871e1422a73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f51604b6702cd227b871338648fb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492c79f0742dc853d0c5169d90b0e16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b298a5fdc2c277971bbc869170b205281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9159f5f755ed15f9d5fd8b1ccc0e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bcccca2168e192e746d286a0fd20b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9051d6e12b8b41f9ac92ed358052ec3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1c7e46e1a5230e3406106b5c9e76b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c41f2c23a026bd6f90160eef3ac24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d33961b0187eb47f7bf87ec6898c51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988242da02c12e2243672c0a633044c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955dd78364c8d4d61fd08a77f1e3ff5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121262dc597e3d16e3dfe11b75e0295290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebf27830adb4ad6cb1f3852d203215291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e815d5566f5450734b007f10b10b6ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1143cc6bdf36ccdd74f8579ed0cb64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc255a8babaa2ce541adb435234f80ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8376c3de304d7d73add7fac34949197295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e260ed1f4a6292c59d75241b0300a0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbfd1e3e7e44dc4b60a1c20aaca0c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3dc35842fa96cd0a1716fff224c4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b7b9224c7e6813291fa75822060a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144d38fd63f9ba88a37ccad7d9a2e95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1fa2372b9bc581cbde6ceb8d4f037301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c1294e4c869bfc214ec754e27d282302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd0213d6c98c2e91623182a269995f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1ff890baa72bb33ccfc685c889354304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1a13bb70725d9aa4bc9ba18afaf66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f124617ae516ad295fec2bb928577ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8224d6e2275aa76800a4f6a4eb778307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf479bff2124c8373be0911076a8fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de94098d59a73e4443a55583550f932309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109e7f33cea209de11a62b0d692750c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca6badebabf8db40232caa8814606c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b8f9819948243c53c7302a8393a66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3459818b668f96a8581e929f6948b13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8b02e9d5a56cd7ad5f72cabaa3c72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3856fd5f13cbe214eddf8272fda82b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87d8a98df6c139b9454156b44b3096316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab69ea1445a7f43b5fbafe6117808e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570373fa7b029115244059c88fb08af0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faf96edb9a39478e52d403c711296b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a59e42f89cb25e660df34a41616570320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14148429f4c3ea385a977a62129eec7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e7124df1dd5bc5be76e1996a0f9e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482399db3b11a5db89b324b1d3c25392323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b196acc257a29aa86048e6fd8f6f0b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac24a214f2a1e5de3a7dc438dc910325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aaf755825a26f7de9e717fc6c0de8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a3e3dac6822b28123c58dded7c6b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d6489252018e87082609cdcd7ab50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569667d6b8ff093e44d0fc7da30c198f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215bd1bee45591aeb7d9d7e47f51d62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668f3e7a327cadf44b156dfbc3230b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744da26f5495b7365355adf3d0e97ba4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90db3fd4360b082b464bd74a1fac72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b47aed2b586387d6b4b96034c1801e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a69f3a376233cce6ff2c2c9c3e329335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f6b79b1a16ff5f6ead846c27ca50f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff972d3f633e187d1f821255b14517337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a8a555e757ac61fd3d03131f5fbcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6074afff4dafbed2815d584f2358923339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f7748c6b77e5ce929456318ae9429340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b01c18f6a8da5d53f8126cf647b48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840655478f8deeac6581a50b4b76d34d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a66213c2e244f1737e86e8ec2e4a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bd18fc6ab9fa60bb5e139debd7392344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239817d1c814ea63d614d9c7fd1d857345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9cb73ec83faabc612bda2a7cfc9d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbab250fd24097eae77085eb37fef3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6493e7d5b63310998bfd66bec7cbc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de871580f86223fe2229ed61882cd71a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a16b5925a7ca4137f7f83e3069b299350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53994c51f256ab317f2cccd9d00b1a66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abdb62b95d5f12d716361378c587fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c420693339239a82117e3120e7cc6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b619c51d25451ec9bd890dc5b661354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f278f98b1219f7720426f7d946588c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8edf20db77bcfe055e5e2f31c77f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68010e02ba060cd01b7006bcef4ed9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8be23852bf748ba82dc252a54d8e8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa0996cd768ee5c8580260ba2eb5da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4a39fd09bea5f2c5bd3c96bab86fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a699dfd538f5799e02fb5f7de0b0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bf0c1bac6b39ed65c5a378f1ff7e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16ae2b80da83253135bc3b0ade9b7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43096e790970d4a0d953a9b490622d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfeda0dc907b231a676fc169abb0d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1c8aa768b061803a57d8e92c89358366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17390b41f3c42a116fca73d09d0d8453367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e16bd44f8940eed28a6202f2367ce5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb4fbb280b48ef4850e2f588065510369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140853f08aaae41707918cbc33c697d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade95ba50408bbe65bce3399e4a1508371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93f3f5b2480cd1a2b2d6f17c4012d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d3f594ef9f1990e99e0ff16bec93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283b154323e14082d2ff1edc99f887e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394976db47be6432672df904a77d5df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0986895d37854a5aa0c461b9ce8dff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c180c81a834967d99fe144436b82e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0b8f176bbebd74f738dd4dd142b8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9800df5a085209182cb101a602772e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a843d195ff4265df9315076d91c8b54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d525d0515c5963e0bbdc701dcff602a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f056037c6057faf567edf44d6f2553382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c72020a187ae440a4408fd907e4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985889e4cef6485367257f25244d50d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced442707c132e8d893387283e0cd6f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015a28f68cc54060e3c0c0f7a1523c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19cdcbeeadd50f098ff5fe0c88fe6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ea7be4085601b733e274683dc4c48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f2c357c7d1e41da6aca7b9f7685fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70a60751cfbe31d929fbf64136f55a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402072ab4ab1dbc6c6a534357cdd7c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270f1fcd669e63f3959aa2297865ba0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519891fa572d31db0e42e49fad8ce9bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ffecefb0dd2daa950df16ed76d519394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36b5739650d00812297a64329310a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f129df69ab2d6398f864b6dc5fb3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534f40deab03d56212279603d373681397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba082170e70f0f47552b94e0500661f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c06d6cffe80d647e0ad2c3d74d47d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4981a81d5765a7e069ed7d72cbd09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6712db918ef988ec911bda4ed0d6bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14988319ba0053ad6304ea9e7bf4a320402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048e9e83f46cba36c071b37508072a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f17b602bebddd79882e9ef0ffdc5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c2876e299ec928ba6b41ca07e47a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daf1fee89eda6ef453f1e2e759b6a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d72249a5a45dc94bf7c3a4c1856b68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6d4e11a3d6456c515aecb276ba794408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64503b3a80a127e27ce8c7a2633bdae9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c39d5ad0be682e09d4dbbfb2ce378410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fe5e04b8884fa75aaefb7d49e4f18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019a077537427a090b3597fbf2bd680412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64372fc165b96dbbc4fdb0f3862b053413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6bc991f4c7f67afe546d5d0437f44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e27e36b7d947b23de5c52caba38c22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e253c97132ac3b272d5cf7066038ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab910f55f8cc0a5991855ee591921f0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b59c1d48bdb79c27096b5c5d9136b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b97751253c9bb1e7424c308d2f1364419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a74b7f96680f3638258ecba6ecb90b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad76eeebedc59bca42f9cfc84757d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd01c1fba7695e48a7d2c9905437ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1f475aaa67a6ec46a475a536a2c0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8ab86dee6f379dd99951397b20fd7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d6f489e742cd196344092e8df7ae0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3e97f11e299543b8412828a4579e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340eae767203277b13557e88966d926427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17387b6d8d0bed7e1e17279cb6e903d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca52b2ceb7f8dc17b5096bb7d7ac2ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ee28c16d59655680690821e91489e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631187a97f8f22da2c62b69364fbecd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc71fc6682a3a606dfb0650615f17e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c318855e4a82027cd9ccbf2bf8d11db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567aca6da23c4dbaf5ddf12bf6c3578434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766fb6473fbd5c53307a56271cc8f25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541b0fcfdfb6fbcea75dfabd37ef602436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3ad022a83f12a5f00b57bc23362f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966df203be64191968e88098b530684438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57197b04d46b0eb0a730476299e7f905439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a35a42b73f2dca05d3a3983ee19a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a1bd084428f1d1cdbd45d1488bfe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ab666d952c4eb2154beae69dad848442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902b8d6e03166154efba6aad8491a3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8698ea61b62eb01fddc5652796cd99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a103a952a7e38026487328f10963b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310093afc9c18c0c698017f4e9dfb430446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8a367cb4c9cd31f6449e2f9d8632b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2334ad91f1efe619ceff304f0abd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4febacd466311230040fc30d3b1111449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f1b8de6bd2c4b4011b4d62572c73d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e433b1d8df26be4d2dfa97796d186451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a200b9f93ada56351dc9b5d7237c11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca07e85c381329e3068ba3fbc707c6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557e2e1deb0780f4ca43d0fdda6f2d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00322ccd1af163312c8debb163467902455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c4f3a2d9fafbaa2f2cb4eecb66de9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07ed56b0b212d3ab36bc5bd20a8b77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb43926c11baa66adde706d72c11da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc9a376288983b7d54adc805ae93b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a4bc5a17f900ba0c1ecf851dff4d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddaf18b52d0dc4ff113d7b1120c399461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1183fe440b22173a39f2090ca214c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6b3b09c8bc257fd6b83ab8fcd636f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbda7f440ccd123042df7853702c761464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863bedeaba0a5774dfe9a0ba99ca326465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d9d1038c92310ccfece8794b2d706466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7996e0e10aa48999dbc13dc6b023beb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdb0241c1904cfb5a5e017fd94f81b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4e1620015a7dc6335a623e7423af9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5369f5ed3da6bb76014d064483632470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1b8f779cd79a4cfa966ccb933c5ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfed81c7d511c943b0e88975ea874e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870cbff4806778bb8ab5e718869b85d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1455079efffae2c626c87e03dbb44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cceee5d769b3e7314689772fe747d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8779610b370dfcefdee232654a4ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f3adefb8e323d2c6e8400dd9bf352477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728b6fe069ae0de4a1cb2c0077f5a26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380abae028db0981c6503537eaf73aaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f5adbb8fac5363bd6041fe00aba23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc81eab0593350a366d63a4d6d43dd1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccfeffb50abebce1401adb5ee79355482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf818bd18a47111b83db486fc67b2df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ab80e4188ef758314c5fb07675797484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ad4cafbde6cafff77e2e59eff2111485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ca8507d975882d9a688a0c35e37f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ddd6dea45836dcb05697e95cda6c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dbf044579ed26a3baadd856153464488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231c0b8fb5e913692b7de00ca983dce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b949aa74aa6bc7dcbd457e6f4129825490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee755566badca220abee6da06e0321491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebfbc471d55fbaeb39ae53914900bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f54e2542802736f6bd2a0396e9bf1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f521a5e9ca2be50ddb2f7e53bc465494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907052cc41acd8254fdf57f7caae473495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0db45ee0c38b33646930f0cd72353496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b534c3f1dc73faeb918eda694d8d66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55b12117c303664c7b8e0bb8b3d2f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a6655c6d8b3e215d4009ea195cbeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbaf2d621ef0aff246fe3d4fde6ee4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11678dd884b50e9f54eda69527e793a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5fefca3e87279bac91b4e8eece013502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5bfd8ff283eef777d6404c26fc0e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0286330cee7a37bf9f5cf335eb0ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f615060176160697ac944d44becad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4c9462fa405876670d2c7534b497e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdbb5767226c2e38de0643dafc71ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f3cb898be74d74c67d96eb5b67794508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a438eb77e8a3a5547256fb655e8ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a5c9981903d8ebf9e6314ef52c1cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aa71df4d872c48688c672e5038cb0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81864bd40b38cd58cebaa5faaec759fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599703cf1c38a7765cd6cbe95998078a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272eb2c938fe3c9c5ea666da445bb3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bf8a413a1bc83c5c5cf05afb94b43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e77ba7bbdf83d097c188631e82f35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5123b39fff79bdf6345032b8b1dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ddbef038916fca685cad598d59919518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28877a0ed24ab5a0ccbd8bb1f9c6558e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e15677904d5f64764e3640c50fa51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f397a1d282fe3842e7b928aad6e9110521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2052c41b20866db9f4fd3e2f3e9f001522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc7a9ff989b2909cea2c4c444173e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c44c49f81d1d8b046321c0894cc720524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e6e08254fde94e4dc31e701f572e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159a08fad88b38626321a8d3c3da3b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c30991169c581ba6f2ea0cc6ef35e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f74e84aa3a541e80fec8e84260b40528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d79f60a87f8080353d23503a54d84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae0ffe9c3d0108eff98cd375ec5f1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b7148f1e2ac6c946f9429e596e51b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e24bafcd786fe2e55a53b924d4f89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fc025ef4efb0fd47f7432f2c3e294533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628685c613f1b8e9b2cf972b2029974534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62e5d12f4e4f900386621bd88d27b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863f54d61ff9e9b8c26f549dc4179ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade836f3928d23a661ceea06d0bb7cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0cd3b98312726650eaf253423e351538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2220c56b9bfded813df5e67b22a515539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76191cbf64ce2cbbfdb61f07dfb2311a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58df39fe07ba0ac4fbecb069c3a1438541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db3ba6834c582c5e10980821536b60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27465a05669a1f7ac2d305f923419378543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aa1ec2b97deae652e68259c087873544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104bb2056baecb4254241c028d55729545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde597b82c8d03248cc42e12d084d4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df4bfc4c92b777d0ddb6959c7b9493547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a395dbd04422cbe50741cbc73a3befb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec50af53f3911b022d1eaffd535331549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff08c6465629110b9f9c1492a5de481550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8abc04b52e9bdcc20c09c1c6bcf63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3e04d50cc5851a19fca93aba3dfd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f2ab556e097f04a4e5cd0f8886e73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221739a6c8475e326544e67878c77dba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984190cbe979d4049a37361413c52c95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dee1956bac3b88e7803acd5d33de2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fb065ac086b20643fc4622bd88a7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d28ae326738c02f3854270e00406d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adf89d6f345c68b0c8192d022f42d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975149c2953b109f2635b6d7941c88a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c846496d1141a7220a4c86197f9c733561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6257a610df05b4470fb419d0df32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e78538ca76064852501e7c3da28ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720d8480e723c14f1b17d49be999eae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936b1c99a8aefce196096f4e85453f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76a73f53d5815f4516849e041fe2ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1061b8a32a00e8a21b25e05e13410d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c0dcd1fa9020629b95c25930a254e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af672f9e9bf63ced9ecdab152f8a429d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7ceffcbd1174f13e003bb21790f7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4937e868a9df6d95f1b43a0317e3f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0946800dc8f380fc89886c61feccee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c68ea99266c8b44509c2d8a8cca4bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000a762da8b81d2b5f10ea2b36dbd4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d9e6c37a37cc999fb7508e14b4b49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392fcf2627db61589591c28ff57283b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd24eee986eb25f09d504623db1aac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897933005f66d6132c2cdc8266b07112578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e55ceb21d22f72f145713d82e2d60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3015db2227cb3a860615fb39d314b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1455755636d40fde2af55cf0b0183581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8581cb6a17d9a3e95cd8041a94bb0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43de4a8bcc39148dbdab0939899ae6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797348878bd219630f8e99be5408faf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926cfd19286af279f14453d8f8ce335585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455258a60920bb2313121ce1636849f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaefdf05596c13afa7191ca8f763912587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac6708c0cc04bec01f7bf170ca6afc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485f7ce8a83e7cdf93a4f6e3eb05563589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7163607ccf41983c451aff909ded85b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04350f5e75a6cb7b17529e25a7e072591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371b5f60c4916451281496f7c3d4fb1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb212007011c91e4d017f7df5c4730c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e75b7170fbe2815b8283c2abe295594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328ebbeab579be3e63841b5a82a1405595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e909eac2965821506b6b3ed20d1058596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d0b0155082e878ea7ecc56bf75d29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767febf1f5de20c7810ba4475bf0b49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b99cc4793dbb51181b2e4f9fdecc6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f409ee25dad70e365e4576f74dc6e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7d40d8775adefe8c6a935fb904531601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af9f44951c71a8b219707be1ae480c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113dbbc186a99e2bb226b418d26999c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53a9c78128c4b0fcbd7b2201c854f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018a419f597893c5d249c729045e4b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd63217305647b64b234128bc32ddb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711652e1cc7458c2141a624ebe43aff8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdb06874b384f663ad91cc9f476ac8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e8044f856cc72e250eb5536b0f73c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9af077bacb3e0410791abfaec1b0c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa2874c034ed385649d400e7b7da2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ba08bff8ba4eb096d386cd2c79934612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd498fd0a0f7f1d155e00bbc3eb767613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e04a693251fae41e8d8ce22f30af4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942dad4f8cf2f856b028b58732419c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d100c98a686eafc8f2ff703f3439103616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21656ebd00b61adf8aacced9b7283257617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386de24842bed0abaefcaf75a2d619d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc513ae3b25babfe134d067d01d92069619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebbd3c662c8f2f5288c7f0f6475b78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8e0ceca73c3176213b0c31139245b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba701504f5a2ab713efcea5738f0d1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad641483428fa21c11f9894412a3a893623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531c614f7e4e95380428071119928df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec573c3dda8e60bab768362bf50ea4e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8cd06875c5164169f10f053f5af49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef8de811ae75cce3809749b04a195f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e1a3f8cfcf334c9dde6ad9870921d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b452af56e0d0acc549dc1c95b47d33b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331427ace52efe7847ae2fb32b4e6da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9deb7d55ff17b7177181b2c38d6de3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae511bbe96bd54142a15d39c0355ab23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4c300a93526d47bb1f659bd3e8ee2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fadce70de1fab9c40a0bf53896407634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7b19161f3faf98bd9d14ce3a0e2ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee68d6d639547dfe66c8495fdaa43f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81de47ca7ada0fe578b06ea61d7177637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd6284778cbd9c0cf41e49c559557638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec20e864b7629606dc362d4d3ef99b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d50442f1904027c3cb750ea5222ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f4e5393748404fab067a5ec36db0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b09530fd78e1b97caf80ec4dff57a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc45f1589c3cfe13128f4c8d353e31b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855c8820513d860b475c49e435f516e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500a1dd7d71d81148e9626854b68bdb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cb97d19ebf73c0f1df43a29fdc19d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11ac681d00298362e62287a58cbf77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b488fdb2edcb059d3bf27a48743f43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7897f990c51bf8b908187ea3422c76f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77423a4d22e81112eacb4145072967650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c80309d59f894504deb4334cb95fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f570304d41e0983c46da001294d998f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f65e6bfc8355cb85f7b989088709653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f668c7219caa2fd1e165ec51077e90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597128f40858537de097d1ac7ff7a042655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f676eb0968e61270372ead08e0ef0c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ee0912745126bc07faf1bf428e99f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1824aacc41b8b013f6ec304265108658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc73b18ffa7d225f907d7c53fced1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544419d52ad71f35e02996ca1001f73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443f31ef561e54704a1e6acd51f8ed6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749f03d5794053daf47fdfcc47dbddf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfe1562fd274d200e5a293015c712c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161a390d1c4eceb37fbf3c51967a5ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df29377f946e87d32ec868b812f220e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22356d62f5d6654afb5552d41070e6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf0789e205fc316874da0388f5c90f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63eeffb9cd44de8f95de7ab867c9783668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb01d7645a4f5bc2ee865b791954bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82639f66feabccf27999866316374178670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd75bc389b4721a33982da93e28544671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bc828b5e3174f57a09e4dec1fab91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8144dca3c7c7083f4d74d0532f0d40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1697fda27e8069024e66e8cd7a4c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba1c30b1f98483ec8a53a1fd97e4cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811be2fffebf85a8e30e398b6b8463ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201833dd9ee6a1223da54d40cc355c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeb9a6ddf18cb14d14140b225f8e7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79561e5f8cce99a5755fa50f304285b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5d9cf506dada47c59f314fcec186d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4329232eb02f1b2f4a820ea78c85fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f089e3c5eff6d7032ce25fc8ff89a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b58d708f7294b8f6810e6779f68508683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1217cb4c25612fc3ef0ac9d02b290a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a858dbaa8343b5ea9bcfa535ef51e7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fd19bc1c620671e1e8801b8d84d49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acef4750906b72a0567c5da20eb703687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6102774c22bebfcab845fd4df9deaf5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff43f082f7cefacc00b6bbbc2e6e34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c28852dfb4364b9c35c036a6d546690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce860d456959ef868e54cdff63732691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30c95c957f17badca2b213bddab42e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ce714fecb58584c641566bd3037b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482754efa2aeb9b7613184386504caf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339963a85ca672ad0b7f3c79995a1a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd6c3ec2a89149119605ee862ed552696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa12f6e9b4f3c46bf27fb9ce14ff751697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acca4a0b4acadf163712916ed3b1006698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14862e44e3b379b94078ad00c63480a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0882b1ebff8aa86ccb634201117586b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc18ae249075476e78545dbda9aa787701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77283c898ccbd623ee27ef93854e3c33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83369889a8de6377ebb5be557986047b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3e582e5095ebc9690afcca7f3a058704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11dd40f02840e2986ae38f8b11650e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cf7e4037b01e65a9317398c237613706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db45eee8064e2e5358dd453d45c9c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09437f78857fdd0e19fa540cd83f847c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d21c3deda1e1619c93c23380c99db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a7e2425a3b43d78a4b825e3b8096e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15469ec71602aa9b1317f8d0b94f04fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d99eac807aa284a250bada1cd0915712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca0c8e97cf7401869c34796514e4f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a238dd68be757f0931dbaaa4c84b9b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dab6818f96d6b58c38b6d8b5d42d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb258bbb8bba423bbff5495f9d1ba4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae4ef6dd93bddbf36fbf711974436e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852ff7c89f7767eeafe55bb5d466dff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0452056254427444a983c20cff64b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca05bfc417b4d1c867e81ca1cf7e3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668d1758eda1536a7600c279d350f45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1a622ed02001d03304ea6a1387859722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dab326cfdf56816e64f88363855c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481449bc577e937ef1e57130d3e515b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e056192a19dad5c2d48ea8a09d20c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66812bc8bfcd52e7a68c647c5efad15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0d095248f495322f39cbb60e0af54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bd6cc13801c3f7e1ad7d94a57aca4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e108fca0276b06c70031c9e837526d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d32fd6aa05781068e540ddaa6ba01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268afcc19ed531b6b9c32c6debe7a380731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48119543dfbe98bdf7b745c7cca41cc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5152ee889a1e1f3c6f5bb012bbd95bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89c41e0e06da6bbb37f9cc6fbee6e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f139f5617537e711f7272c828e45d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f100cd1ffe76e018d268fa90d4bbeb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d63d92cde806fbf1180118335e601737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3bb3e1f529f855b7eda691e9c9c21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4729ca8b1c158ceb03f764b276a7c97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653f24f9c2c5e253038694fadbc5fec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f7ab1f1345a1c197a32c0b57551c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af79199e09e5ee731ef63c5801e784e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b94c69add56211b204e42150776bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e2c8a5917629176968c434d17bf11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4729c8fec27c525c0065569e847477745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7159e78a2414055f5405fe35cf10f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f8f9467e7aca216ee06c368fff12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ec1f8d33240a9281c2918af18aebc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdf355e7386981dc021a30ea5f8843749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162f16754323f176efa32327e7334fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa6fbc3633f73194235c6d73a2ef2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dda0977399138c85e12260a1a2b37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043cbcc3053dc139f4c7aeab8531ab6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e8c8b95e9cc4cc51e46848179f60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b576b6100b295da3602eba6cf93f68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46602de73fd07d04855bffa9611b4af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0239d67f337bc49765639221883a03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc912c2849b16e618b92d8824ab37405758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3485350c682a8bc8fd62e1e697c4085759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277fb61342675a76ea02996c2c0c52d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469996051ea22b86a57736518270627761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddaff6855a6ecda6bdeb99ee0bee7a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1cfb94613a1e154bc353e98b99569763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0b0433a13b194d2484488680dd1c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720808e8eaaca1da5d6efd9c3a663f21765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9bf52281091c0fc87b9ade20bb6c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc522bb83aeff20d46e1d3819e39a8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>