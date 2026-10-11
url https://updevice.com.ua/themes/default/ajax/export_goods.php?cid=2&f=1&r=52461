--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07088e6e67da7701e6ed07d448c8ef0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf9f817d661c89d0f28a003daeb0672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5a31c5481ac30f2ad7c849bc7b72d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accbd0bec3223cb1135337509d2128a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c5587d8d121f13e10888a59b038235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2a2d25295d990f06b1df2950e4e856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21206de27c60d924e81c4deda52794057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af45f541bab7ead203c27eb8b249d378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d953d0830c21c9099873299e233e45e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6889890dfcfe53e34ed6135696b73ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c0734427c0d35356c57335293647811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305bc66a30f2af755c8ea295123c47312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac463b333c940d1d7bc87966d523413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbf0e91529fc23eacdd3528ed61c9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681eb10858d644b34dd6ef652dcc96915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dcbbe7d7e61d0986d11510261d09716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb0a5cb77752bff6a17f9982c2f07717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301c709e463c0a41be90d481735ba8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a57b6e21ea8df6d652fcb58d59235219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef1e0a7a204cf3ca430354ba4dd4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb3d4e8e8fb074922c85aec216c2b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebdcd930539dfd5c7cd25ebaf7f7da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92f545216d0ad0fe2acc7ac87bed1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab131b45b7d0e2a890bfb7f882dc2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068378b12a4718d6e41b33a50419fce025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12668d6c5977f2e92f00ff8a7413ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe85d269f5bafc326c8324c5f23b1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85871cf01b0d2fc15e520bb4d5b6d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc197142250e9958c41632a05e3f6f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513a715793d6040f32a1d4f73a0252430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab992d7c50522c953edafe4d9eedc7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f611e8c8f9d4caaa050f55e238a8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9638eaa6fd72546cf99ff0350557e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f2b5eec5bb7590ef4eee57f03be7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2bdf114639824cdc52887336fe2fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db51ecc8a55c893437a1efd95bd88ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531137ea5e9fb83f0711d9197e01bfe737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6750fa1c75be8c8f4ba8b8e9099d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d96a8bded860d3fc5c24c715c916a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a267f24c16296a6420b7fc3a6c9c94d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02754e2c8298589bb786c444b64f17a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa840c9856b4154daca5c20e43c11c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e379ea80ef23c27e6f6c88e289ce343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d945be703558e991e08ca9af74028c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd59f5c99fcb36ca5f41b70ba38c4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f56d757cde0489f6c8961f8cc3a7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ea2fb3652103f63a35509d618457f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2858a4383abf9a80454c39e8b7308c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c29e54c82c73940d6f649c122ed2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeacdfaaa3c54fa7ea56ab83cc476b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8fe041d39917d247ee9cbf844ef4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21451c58a532fd57f6de1b3756632752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805cb0551939dc554a154c85f89c82d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d75a4117df1cd104aac9dbbacfdcd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d266891e39dc5714c4977da4f6ae20d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d845e17fc8c0bc8238c3dc6755dbbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23999f6b935d67c9ed8b2f65a7424eb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf6d575d514dfa545de6f8e18173ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7098517004f905f739f16ff0c3da85c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d447cd412e6997f368703a0626ac360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbdc9933c35c5fdc23061774f8e9f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb66ee630ed2668bd32541de364ee6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93c432849eeb57a4417db8054ff48163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c515516c38dc2bcbbe99114fb8d2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702125821ae2a58278090f5eb1f81d4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6454a615bd314d24b9b8c5e8e2e17766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b7938295665deb2ee4bfd2343048767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052f0adb8004170ea249a8bd3bc5f5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444884f641bf31bd63cff65fa38ce90469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b4ece69eab031a0fd0d9536a69e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147176838390564d8349475c995060e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee481100e78777a093043e2a1777d5bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ec8fd4c7f734bd3cfc662849ea4e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179cf9bcafabde8879c4263ad08c78574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c05f1787df192d3b99dd3b6966fcd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78b5d9f875512a8cba794da3c0a9aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b66f71c1bba3587c30b0599c61d4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7840eea864a69d31a4007230c3c37f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cb230b1e38d746e9ab6581da0bfa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816f0a03ae5a703394b6befb206f4e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267c80f3a016f07b1a3d2a2ed6cedd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122c643a5fb683be7baa032875351cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfa0e050a6441313f026350e76728683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3662f839cb0daf2b0637c5ab96f2fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01278e9aba33a4023ec6782f9d0f5e7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bb4a24e2c93645da6a42478df6c8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55461388334a4b2de658731bd457d7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c46f77d6d717a926c9d94d2a36a0ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7735420cc729234d5099f2aad9790789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac73461d1fb13ef3c8c1852106c64d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6056d92838f09cf3322bc3565316eed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9237b03fd62127cbebb501a6b8bbe192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7a905655ba582bd66a209fd80086b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216d72f952cc97cb821df69d6e7dee394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc0d6fb4791ddec677d733b2c5098695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000c3652157f43baec76590a0fdfcc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e876c3e70b1eb4afc3e2d10d85ce33e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5c1dd56a77391377d7d19db73ca0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3f56fc515aca332660d29c7e9395199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3653cc796a1b88810dcf7dfa3a940100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2037c1d78b394401091c9633b81b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ab605cf8e12e288f06d277a36f6e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc93e6f87cfe904a8b546022b164bab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a14a8796d4721e09bf23fb251a121104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f1e1aa0178b058415ddb30af02fe2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281969e02a3b2381d3337cf6267c386106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88cb80690134bbff3362ec4d20285b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6327263557187f90d3b8270405b6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28563058e36ae5ddd5eb635f49353173109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906a740d65bdbf4434846e8a4189b26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e30bd69a184d1b3d6638238bc29b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dcdf237d748dfda0bba511f8a457c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f97dafa44d7d11c04a8f31ccbcf95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8ae263fd3f17d3731f44f0075c409114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c0becfc66e09dce492c9e86488781115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4d915328dc1befa555db146e6780e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e535c0028d864bd13a0c0e0709c6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a6a58160720830f15d2e173864b49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc2c349b3ebf978e49a62fd1176589119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d7b239eb4961e60e6bee3bd7e9562120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611085c798e408fb7c7d9e9ba8a9cbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596ae6129e072bd262fbe33afa8ab53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6b98ee23e32eab9c18d9a6aff2f71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abbf5d4210cb03d540f47ad19cfb35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d45ba6e3929d1c0c08ced5f3c9efc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d793c9b0256ddab969c6c6eff3f89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01663b21d360e07f8f73194747748f9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532d371acb9f59951900ff14a251c92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d473608acf3464ac67b16bf7801b1da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5841462186280d9cad364a7014baa89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82403e79892f280c09000af1a8dbe1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925b1125d46f7cf3bac392c7dba26c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4d226df11e20f9ae02d15374c5964133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dbeee3d6633fd43f5231de6f136d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cdaaf5e21dee0ab16c7d9b7eb86d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f8d3d01ef2e16ce234343969e54bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe761dd8694897a2d1f70c2b951104d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bef75ec98ff42cb725629f7fd04ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b66a337072acabe824f771d0288748139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382c9c21cf7f6d5ddc6d71b84af432d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc9fc0aad768fbc6296b96214bdf8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ed035c0648b7fcb530e37ebf37422142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af551bc3f6e1e0947a8c0a71070aceb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda6cd9f207a946db95110a253dd03c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792fb22f33df8e7735aa196251bd462145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae90b590a396aab3334f283cfe4032146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616762c21b3d5858859709bf628aadb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73878422f8a34e0ce782c6d853158e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df841e0221604ca72cbadbe526b097f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58712907322fc793b7a8172e08e832c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147058731df9f7886fbe44e865b749b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ab444d56cf92570f673a35595d61f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83cf56390fc3c8ec364b96399cf9d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa5f32c3ba1a13d966e023b98f5d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1d9f7f33422f46f0767bf67a29378155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48340ccb4ff9876f8d298f318601397156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8c5c24e8459ed331909c22c066902157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f91fa0fe89d5f402db91133dec99ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fec75f17639e7b0bd2a7adbab0f4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80da452bb2db977199820594b53d2d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d57a632ef3878bcc48302feb3bce2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62485b4b0577b6fc18c7bf6a58e4d74e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638252014a072a6868a664265040fdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126b9a0f6caed7dc5aef24ea87ad11e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a68c4d6f08cb9f396a9056a981c1b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ac2ee0d18b7ee55b0089a08d9998a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd118aefe199fe8129ba2d3d45e5ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4683edeb1c7df7e36616f65a5de7e6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b9a7fe20d68b7daca5a773fcec5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a96df3d9b0a5070b20652ec2d0511170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e730c6a776ce470de943ed7cb153789171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbfb942f1c4abc02a0d1f7a807e070172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5be21b84e7f8a4536a0dbfbfd3da7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa4738478067bf78b3b1adb8e0c189174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32e44e2ab51522612f2dde5e327f11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8ec668c7b3ccddc77dc21f60d2190176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198cf8bfae438b09e7569a53e37db80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725d7548903bb7b983c6a5af8cfd3f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255292c1379e3042a65ffaed418746a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a27422ef0038635f947d3d8eb6ae7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d71c42fc08e2dd3d1d414ee37fcf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220cf9ed67317a722d51cb6533e1fae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafffc81d1eb9f7844ad665ec4834950183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e5558a525866b5457e50abc1ba51e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838638a6fc23289010e9b7b23abc0e99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c267e4fbc85bd2dbe150afad802e4d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f36705fc6831e0de19ea6e92427ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd882b1fb11ea71750e7df5375cc05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a84cf8cb80a3b843e37a96506822b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383103ce8588aaff6149b32bedaa924190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498d1c36572e3ba34693e8ae4fbaba9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dff981544e09e6df6645e780fc2417192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c934b317e6fc4ad9b31e02a01069efb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaae6dc3cc7944bdb6e3c207ba54163194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066ae54023389266a6d77427981f1a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735adb234550f89f29de121721bded7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951d47daa8f3a8785951337c02200e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32b5f21b436ddd0a308a7de6361037198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62867d54fe9bd3c1ad71c24479c98f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c60cd111e44a21a332a194c01f0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6464d802ebcd49caf62a4eff6e2ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a50b9d67333150d1027f04f82843a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528089130c7fc8855776103d748c32f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d5e91286a5929ec5ffa185de727d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c55b8c158e2ba1d87487bbb6bc93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d76f9983b8db3cf8d6dbb1dad021bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805109c0b8700c200c7fc76a600f97e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544bc23ae6d8bfec57d438742d846fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fddacbe46c66e90198f8fbca6f353e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869fd7a04be9881b5a56e29deca382b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117189029c76ce6a7ee6ab7ff8a12f10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc91436b4578314edf5ba3d2520a2ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7109859bc21391e90896042e885f55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752202bc88b16f2fa4cd6cbc54e570a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc396e38b845fd049989bc86008198215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926553385f143978a5026577ba0d099216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d6b506e3c16d7ea9b1b9cfe6183bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edda18e13a9fbe3faaec26c78233e6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f3dc8eb78c23ec515a933ee63c5ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f9be012418e5aa05dd4945626c01c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323734412c273faaa7c3b9317f8d905221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511a0b56106878473217d8a6a49833a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f003bb5859a759652fd45c52aaf41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b388bfbe770af89b2852d9e1ea3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5a0cb301d7f7871fc3dd427746493225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771174c8cf81bf30511ce08bcae542f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709020eb57da3fe567b20609470e9f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651ca77e34887aea1d7fdbab511788c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a74a134e7ff203b70cf3c548e4f8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aafb9380f39dc28b3467bd2c1ec43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815dbba025e8feb3a2637abdccbb8e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bfb0a84aace0b7d5925d74808b50d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581cb6b3ac417f4d0b94b26073f1db2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd113893353a3a31594feaf8d235ccfa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5ddbe02e5b9cb2b9661d30d81f5aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b32be69b30d00aa258edbbba8dc2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671559e94b3fc4c711ed9b112e4b5371237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786f67d1da3e6016c0f5aa750d12b69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133092b1d3014f869600395678a5d827239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb20fc10c356ed3fe1a273f5ea05b7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446b28eab66a673ca0a73aea9ccf20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37087c9b0ba7af0c38396965e920b055242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7162430a9bab3e169ddcd3e1b717c2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544150d1666a60e3ca5252a1c48786b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efd54e1268469c32a7638fb84652e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200f589a9225149f4126a864e452f22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2e2514399bdbc2b8b2278bf71c21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cd1d1c87d98d3c840e314e897fa3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8716b59c5b4c23caf261cd311521e47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fd0de46ea27e72353d8f7cf32e609250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee11ff7d323a5f3c2b4ff198b6e290251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db0c18e8e9e9211f217de97dfee8b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa765f902d4181bd17f764c542e0f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38857093f34a8c4edfaca8674e5820f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921abd4c2b334c39c26fbd423a98826255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aed64ffa91bd7caeadf9baf89ca1a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f5199dee7f79679cabab71fd008e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf64e2532c5b8e888f67be9fc00c4e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f81d8c658811f6829d982adaf5b7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145218d817d15447ec8741a27d37efd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b15868756891912f7007a88bdbc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd48a74f130c71db3e4d7d21be8520262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8edf8cec0c4cd1cd0f6d051d24529b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2276c98e21c2211c41f4bf2799460264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3e906401523ce8acde53f267cac68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacdbf97a0b7605e92a80e94345ee29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6dc19b3423735d8ef448ebc45ec27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262e3ceb40fcd972b812190755b0789268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3f2a635cccef4f1f409401768a25e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fc67820e441b20074f4b781a27fb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121af88bd686a12ac0e2e945bb3a8b02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7503e1d571f65d067e3416c56a16635272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183e38659f716074992afb2410df5b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80580369ef46f30d8456106d5b6cfa8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe471dbbf48495637f88b517ec3f9bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7547c414bf27b67b09dda8473eeb1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc2290b7ee49fbc6f63efb4752945c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f906f1553cfa5c346b2613372fac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b8d8a6924b1ea2da6f8f9b5e9b632279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96443364cf8d79812ea71d22f4577296280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462abd5819e5ca3a34e1101a70b52a6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a056734ba0bc97f4305046b81ed60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9cf95cb4a7f9aec50c32bc97a6139283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c061a4379221f417bb68917676422284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba628d3fa177d755ee3a9b66a75da4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563270138548f12f4232da095a8e197b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d30b3f3948aebb8a5fcd15331dbbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b91b854c0786e1beaa84b5742176f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b37a33f750202104bc40486dd6c3ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e52f2a931e711db3a12531fb395fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6bc1e157b34392438c75701c84ad1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b346c10005e9b3b3fa1552ddc088e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4ab39b959962d99e9a46233cea3b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de737173ecf9fee6338139dd7a6a0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0a82403410672e10527ef917c5725295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff86edb63fc7aa56fa3f082d981532f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a4364e9e89cf51bda6f06d7d99a8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d07dc287c5c429ff1a78c7d7b9112298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8883492febb392185ffed49b39db1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7e924329310e84b5156d4b8b93f37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb56442c42ced67d9df7a55b70c56e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290614a71d37db50428f034b8a3a4f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edd5dc7272fdcd7e24b2fdd152d984303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fb9bd8630ab50e00d653da9b9a961304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810744b87b90fee7c04fec0b1e5578f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191732ccab0cef58131eda2a16e422e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e883151c17ac3c00c3eb7cdfa0c23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecf64b716a9f3cbb2517a68dd5d692308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e872dbc7a9dc5f930e7437bd36b78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8155e3b217b74d9e6c29ad16c7b272310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ce42c7f6907835f8dd3ee0461f195311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af6562122bb84798fdfbbf8d5e9414312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6df4a5284e22db2a47cce741380e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e5074a5859cb18f256fec0589315f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386243ef9a8646f6affb885fb2e8d6f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094908fdd91e5392ce9d0cc90fafc77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2b315e167936726dc6ac14225029a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95bccb2ea6360ff78f3b7730d022df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7115b1c2b058a712e1bfc8fc2c8b3f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1022f213c1c6c6b6706d08fd561b80a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f15c7d5adc1b9340eb3393754924dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fe0df1347571d53c25e648700e6b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf77986a11ef1407a947bd8accad92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6659b7de5ed61545d58d0ca69e868324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cd84e521854bd62d60bec44f3fccf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c69f4000577cf251bf8e3ba3096a89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf3f4857bd2a50e8664e4443f6661b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6ac20ff052f9711a295f88d69870328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4ba4eb060e30f3cf1e08ecc78ba23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08433c554a98f3335a863f370d283ca7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6591543b2e648106333aff7e8269f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fd43d9dc2c21b33a99cfdd8b6032f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6583798eb4b9a5de25003d0a95ff92d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a26047ea31826194da402c27e48aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243804c4bd1f3428d452d02c21149b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73119940b0e9c7bfafec82fd8e9206336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71699f675b692c0df1b95983716ef28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bba14c95c1aff8abe3570b3d24796e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce2f5dce97eabe8220ec8c8eb44ad9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3807b24f295e9994fd68f2aaf39729340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8cb14de4a1ad5264d32717c5a5afe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84865613bac5807e7d78560179112909342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da15c36e4c2e4c83d4d08f12e1059d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb7e4a84d013b13a726a2811558ff2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0aa229dfc4fd9d96932e6c2064457345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d0321387a96a0127a5bc2240fff8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cea42f62348c9d822e85cc7b757c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf393f9cbce0508fa385dfd8074b65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcc6c20925f5f5803b84a15a0a192d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96e07e780b93b069568e9e13d12cf3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9828a514ef922234ea26b88724b17c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46882f3521c5c97654ab07a41b9abdf3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7ad211e1c5af2c035b5e99ad93dc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3fbe7ab6c00a2323c3807602ec3ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6728b003d5f1f3625a3919f9d10d2a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c624dcaf5c05c024d46f2159846bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd938c26a6deeb55a7bf1251ce20c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6b47d3cf1e0104a2eade6fff3154e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cc39dbbd5df1de1b58e1ed6dc4725359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2baeadad7eb9ea6ed38ec2d9355c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffb11dc7d9919dd589eec4a21fc91e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68323be680e27aa5b4b649a4e36c1ca2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20c75d309a45790a9de97879cef3a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2513c307b8a5daa2b68feb4737481364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a17e8d4b16b5b9ff4d6b5979fd279f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e3abfdf1fdb80da5f0364e92f34df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec856302aa04bffc7b6fee90764f28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9603e6a563d9a8b7b4cfc12729385368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58670e48c542f5dcd8973b0f3a63d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7162c73a52ecf3e086383c4931350370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b46ffdafbfe657c6574850683fb32e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3df4711e0fee98f6c3ec23939b9d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c8ce9e365779c7027712e600a2434373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f684d2957892fd7696cf66ba257886c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7950e4d373285d6676368caaa446cb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1958f6c41225f0c40b9d49fa4e46b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff422d64ced9d45ba1f9837f65a87837377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e04d0f4c12bd77f63ab842210f67b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3989240d66d64ae8ee3ffc9fa9fac8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df1d9ee4c7c6a6154df52b8dcefdf8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cea5066e7797a20e657009b2cc5b98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2af15969fc2ca634e82c9e669a2b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbc10e6c4f8273195f4670b336aa70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff54b9477e131b9436c114292a23118384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15193078d864e9094c8c9804eee3696385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017648c5e4c2b8859fa46b84b8906d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e952c9c6254f5215612b40291cfc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb6d2d9dbe13663695191a279a553d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b66e9f05c39af47b689dcf3b0f148389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6421ac211159429f63faed4000eb1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d332a856271ddbe64fee2746c282d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149c062c659129a74685b93dabfeaa4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895c9d86becde9973bb94acb1ebcee8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec57de6ff55b0697accd2a6784fe714394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185284ae23c03a252afd56279f5fe79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eacff56f8be3c62dee841b9e5c469396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d742c340b8c6b631c38e970f394461397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b664b19552919285cbaec5b275b63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ba1ed6be6504caeb27c25435f1ed6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad34f78443adfcea619210c4288bc20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb5ffa63e09d36ce7adefe23725eec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4b7f871466b4de7c0143339fdb75f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4832c90bdd7d2113cc492f25a5289403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8378a615ca30a791b847ae9191e77b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e50e30c8b147bf4a00238987cff22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaeae62c7d4a76e45a266f25a07c04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f491a4c6cb3a3f9d76034abb781c9bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17cbc7fc4e508a674ec7c55611d88b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cec3059f275055f40e2b703009120409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7878cf6555172f412bf85b69d9fca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28ab53dcfbc8d53a490cfd4137eb0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4c3713db44c1c60d0d188c3532f6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3fcbb0ba004c86a04c767afad7aa4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b49a907038a96e06cdf6b4a30fba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bc71b91fa7501b6b6c2ce501ecf8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b0755793bc907800940adff647efc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ceda1af0f068bb4bbb593f9e852c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325ef52017aa351309aa1cab583c07d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2794177856417b474fc9ddc1449ae05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890bde1d15c00643731e9cbd7ba7565420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abe4a084830ee6e41878c0edfba6db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d6cf5c1f345121f269e6e0d34b073422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2ed362fab866bfed0a78e6f7e412e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ddb54ede168459c83f87add8b90fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb57451315766b9f709968b820639b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e5ae34aa7fe69dc452b886573e1f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385dab1e46f7a8a5efebcaeafa1feca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f52e6c8d8e14d389cef904d41efd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476743a7edfe8e9062e4c38fbb6aee1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c2d312999eec93a2a6d174494fecc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c2e692e2a4f955d18fabf6079d517431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7300a3a90fdd51a886c2fe79eb22761432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7787930a66cfb1c9c0ae70212a0801b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4ff2c23deeb6e8174b6b146956e4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963523e0118ad72b005ea9462d483ac2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410554992a073296b3bab94347762a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75324f4b1c52eef996e1aede1e1b2d0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b10a582f87c042065c5cac1415e96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e5e25422bbda5785031f57824e0b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0549afaac0868273445b79cadb7859440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62674dccfe7d1fd6049af1faeefc519441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a73b90d41ff83d97c780f8e4a1ca9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50996c28cb3f3d440b30bc5194ca0847443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386d71f41e254a9fd4563e7955aad96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da0b6cd1a689c83f06dc658f98676f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dada5c430fc7579de653f25f25c10f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462515b10ab35e887c49ebe78a5b79f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fed1676871c6c1411f3e4279a9f5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db43d6551b57c38b7f297517a394b86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d541ece61049861d94b54774f1fba40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502bb2ce66ae1672280336ca456b18e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb041720709f990556fd21efb5b6a8bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3572dc77a3d472a119a79f4b2af3c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10126b0ade98261eec89451b0b96c26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e6a58d3af029c700239561fcd0449455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08e3b98b4aed971cce2a00636443a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb10a394af4909d97deb6c2f1c3baa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf5daa220fda3392417c79c5e0a178458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634caafc783c6039f182fbbb173ba51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b159b1fe0362eaae8f7f4f4462cb04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1f9b44e34bd248ece4b4f6dc54c7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb85eee291722c79985dd767dbb61d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f749c5bbe5642912490e55e47796eaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fc4c651233dd44fa80e11cade4a86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692e8773d87f3dbf62f81ed4c7cf2bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8de6a0e7c01b9bad4bfa7679440fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29b699a4cf2cb9226a20104533c1f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7220a9d8f0c89b70fc8ff4b9a8c91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897a95dfe7bcd8306de431e9006c664469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5936a308a65b14f7622ccfdfff584470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660ad8c3f170e259d7d30854f527f04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353049a1296c0f267b44d2af0417cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e595f6621593d029e48484c37e8c61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6fd0379c44e1b7e8a037394a44610474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190dde151f9dd4998eedef340fc858b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18364f07e15369eed8210f4fa773e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157b72ffbc201d81b9c31fd50940fe3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836e987eb3a7e3d948cb99b29124e26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0827599c684fc899cc47df85c9cc4c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2f513c54580fc0fe1a5e2114cbaf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c246c003e16ec46f1ea77b92e3088e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c820f99891117a8b702c33a638b23b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba1f7c959e67b11299811f0e535b75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83a4bb5e0a9a87a67aaab52f6bc889484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead38cfa491fd0d3a30980ed972d8507485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ceaff274792d576d9e3640804407d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c58d39582135889ef15c80e0d778487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9303352ae4ac4936e934c457a350302488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b99b0fe5234163847d325ff30ea64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766199a0ff172c871ea2a3417d6ec1cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac0f23ee88e33f561455cef4e60ba9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ab516731fe498d1ac2f537994bd3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccf377d7a11969846fe0f547fd408d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b2ac5f9c40c05d9851ff39955c5a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df609e42b8d966ee01dcebe7c46aea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f274edfbb3c13e8e07cf958dd6ebd95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec4553d422f66626251c0bea6e6045497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec526529c4fefa5d9f4cbfc9614c6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be78084df2cbe30dc2a85ff2942337499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cb28ce8837e8e315bff339d24c81e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e84e51661e54f03a9019c38a5327d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a69f49a683c720ebd21a380c4d692502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bcb02436a51fdd34ea1a6b4d2234d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee3778c72b6cd6b25923ffb4569851504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f66077d585726b710dbd0e733f6da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423ecd8d51e31575b557f2955fc6d3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d5211e21f098e48b2468aa823d520507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721de8c909ab0ec573f72c7b78c4eaa6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31a3b56b95554ae96596916c71e32d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a76605164fd3f349989fbed3d79dff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c38b9bf466a5554bfe1a650f0091cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4123abc48546464a0b8cab27a5dc31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a3fc1ad21e0092e14b532bfc3d19f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c68d7d9f007c2f4bfcad310bec0ec6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b153d3bf2223e99335ae9f6b546cd5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991ba6e18102e125bac22a9e2f066d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508897b67ed49f6a103a4118bc732457517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd63d2cbe6ebe7762a492cb906bfd2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be025755bba85766d755173f293227519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b4f60bb6758b8e2a34018dbb43145520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9148521ff57096cb155f8123306154521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab11c703f6f451c46edb7ba7725a8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a3b6f3ae5992d66142d04e33062c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233875dd2b127f8217d9ba93117da4b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0ca780c415a6a8496873c227b19ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc6b3dced43839b08e132dcd25769a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13ba4375c09b2d23f24ccbe7d8bc9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cbc91ef5a028fa29a6600e18f8cfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fb700e7f6b930dbc51c1efc56aa7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428890eba28e7a139f241c7429c3ecdf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53d5753b9d12ba112a3c7248d81829531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375312e0445f30e8e0d7094ca3b33801532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69069fafdbf406adcfb30a7895cb26f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b833a5d2c56915387d64eb6d1d26fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ce7d77c6905500094b24a8fb72502535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b8285279a5cb5fb544ec51d724747536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84c3aa569bdc2ab7f2a3cc6b1d710a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a195ac8296fa40fd026c7b00fd5bf13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ac94eb58eeb86de0cb84cb98a625d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f75b12750d382adb06dcdb5193ba47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54903e44d4f52cc1acce48d6ffaff11d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4af400164fc15ce74d2380dc3b4bc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a95c8bb8d4758f15d8cb07c3fd4663543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d08c1e4cbb3539b73a9f2685ee9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed75f4983caf41aaeac4bea68e0f754545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b5e0f54f79aa9d07b7bcacaef06a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bf204f2554837d05c1a51bd1db5eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d8bfc99abb12bf2f311697aacc9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883230647aaa04e702b6b4a3fe4b4f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf3c8ee867bbed2660adcdb14d3732550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519110a5117860ff14ba2ab8650055551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80306e03d0bdd5ec07d8973e04f2a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db2dc3115ff1706720eb31e42ed685553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e23ff313c861becd9cd84358b898b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc008e7544a4d9ad73b005c579a3c60c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6a78d3cfb03ae0cea12df6bcdc8f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718563884c60fe369463e4e5f208d42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144ef59a296e5a54fd1e3630814407d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7281a933ecfdd03821ea3f9e2de48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11781c251c47200ce51e287464a95fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e4dcb615a4fe8c91e10f2ab536b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdd6a0a5775879cc65aee8032fa63a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29be99f54bd7fa689bda78802b0dfc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa07d2cddb1c7ed65f808b366f79d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9d7d4894a6c4e1433186e3792a6c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4ecc4c105099c355b4e939cfaaf2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b807050462079a18ea2c386d2d827567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36aaa28b4a4f7e9af0e505228f82ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173ac6110d048f437e9ad87d9b6719b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf53e12058337d8e58f41a286575ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e309e3322c5dea2d21d7b3da60fa7ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883c9e574119abd595c06629613c1ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620e3fb247e703b1fb258e1e3562f09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6844d0b8ab75b2ba60267f93cd6334574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67325ac78b4f6f461da8bbd55f4e39e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270d795ee8a615b6f6f96146702a770576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1eb8fd6c48321a1be30888d2443ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315b1b6dedac6e53195e02ef2281d8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2980a20b510e61f5dc341702c342656579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bde91c1c65fa0e36bb65f0c11e4a38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14509e82d2f510d57c7d8a37429a0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a4806f717f2a55622dc4f37441e48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f9be94a1e40b62dfd17887ebaf23b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bdb208c94473ea4d14063ff2ee13d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c921821064e00ccc86181bd43866660585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c04f3b7071239abbed039db6e1a599586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afee714e7352e8ed7cecae65bd91e11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77780b7c90fbb376222158b0d08395f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f93d055315cc4cd50dfa4818303f2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7ff312a141c40341c9feb315785b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c0242324b7f38308a44238b72eb6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e193a1d476b86a884f621cba9798d19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dabfb5bb066c4765cc5cbd39a2cc11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee37242b45b51dbde3de550cb262d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5beac8b8d07bacfd6e2ef58ccd63b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b34837015866f3afe1fdc6e021ea3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90eccb590eab29445c124e1023766b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe69754396703f4265415283651ae3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9861908fc71ea5c0f139a22064ccb8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcca19f1ad0fefea4cc9f59f9aaed42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee15aeb38d7298309b936107a6f7636601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606108ea35ba1d4ef5c5f62cd25823f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfc0d2d2b19b87eaec18e7194dc3fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd55d90c5c3e0c5ac16d7cf849f884f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a713ab68a10b845b448934f91c588605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240965d82097b7fca344eb80cd795fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e945bd7fab2bff04fca628ae174923a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc52780fee5e02bb6aeced45b0653a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ea29381a45272bef84b4e8ec961f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365592a798ab21e834a5080e67e3c68b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e869491284ed81da4c0dfd76d056d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae217acc74d0ddbbabaf9f6c19622b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d00f4841f48a6b6e8bb754e92e3487613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356a2973a0f3b093ee356a617609afd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e6547f487bb2d8764007bb656b582615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d8001b256298f54e28589358090f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69ddf7369b0f21537cb45c00c57fa9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c1f77b31a81cb3c820461902a4313618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15eaeb3409292f2934c01a405ee58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a67e97e745d0964bfc3f12575e151620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634d68f2921ad0accae77ea691cc09f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fd9a36ba1058b17a6e82362789225622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef366bb23b444c1c9d1cbecba0c6fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb925dc93563ea4e089505826b90d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3b73a54202a4962d4130af2bc7a10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d815b045ee20ad374cd44dc428c89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382c513a85b488ab1853b672c60c1c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd687537b3f5da96811640e6e3eef14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c514134001178cc2d1ddf016e982b89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e81e12985c720f7b2a08ef00274ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767685cb1f5a99d35ea5610c6c321418631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5174e9413ab65035e23bf43ed1a1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43fe6f0122f294743de431380e40f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef191918aaa835c6b43a7cddd5c7e07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04c7a74db9dcdf59956bf546fe66c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9df9abb4c9560e44b6dc9e02bc0cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5c869aa529fd0375288417503c120637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266acc63137946cfbae2d6868bbf024638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931941e8807a6c1d08bb048686b04ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e3b1b3a98730001e3e46356633c5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d19ec4d11bf96f11bc03a728680d11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b298a433ff652af3849d2631e9b20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d526bbb637c5808942c37179cedcf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13669d851dc612e9943741e35f30ce27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3e9b248063574848f7c340d3b6d1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dd4f453c5b50acd38bb5528274fba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a84678dc62addc04c628e315d6ca4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa81e9e9207541be8b8048aaeeca22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea87ccd13f777c114756ff92e3efc8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7510964c4f71d09ef13a7386f77676650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119bb2c1458805054e29a0701097859651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1763d2dc539119ed26ebb0e2f54e0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c94526cba08acef0a2961be4d74c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21637ca26fbfbd3920ad8dccc33f7e75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc047d313aa295f2e27462af9e1020655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d12528280ada47b31d21583b38c6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d840c5ab17aeffc3bc8530a5250ff61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc5b6e9bc7515f655c6410f3006531658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0bf968fad8ce71fecfb33c5e78b05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f70f09cb4e331af90af323c25758cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ff6e6401862c051886f3a20654420661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624a96371dd4e4d2416db5ef19f27ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f00d568a3cd1d38250aeae57de3dd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089a3a741546f595c92b24696d8944c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff7d474c34d67678c41ecfe371796c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aac4c50283c21727c4a7b7306c42e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634339573d04c8ed0f797e6284d0eef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b48db56cd6abeb8a9656f630794be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eab79d5e6e6066445324f5b4e14f20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d699bd8c4a60430a466d3e53a57fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d9a2d9c2b523dadc16d645ef11b01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca44d899cc5a2aa94a4ac5a662200b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077be240de0df8f122d4c7c580d39e7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d31f8a91936e3ff9dbe232e6196b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070841a120d97239f8e5abce0450139675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598612d691ae5690318a0ed255c7b34d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c8f8ae10ffae2eecde8e9d411a57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71323ffad69086fdf9ae6007e3fafa12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f236b6671c98f5128b2befebf6e2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a492834efa1aba88bbaf5b7a9e98ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b87acfb6b62082e31317c027918d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc81e175a87d2b8b3bc2844e89ada1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d6ab552f1cd9fec978281be679bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d9a98c4532125c1e36dba20f880ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4434bd908d03e8727158fb7d13f3d93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c8d64979204393af08f2be5e549f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d79c8a7fe0eb2fe24ce05eb33615bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812fcb9c1a40c5edd956f4c8173261b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e63bad5ce610e160ff52043ca49d9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e0493cc33d946fc21adb31de86c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da57751727c3bbf3c8263ccca7f8a2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e0bcfe3f56542b730cd43adf3675c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac5256ab5d4680796c5a69ccdae085693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b36ceb8d304b9c2330769b31a8217c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454abf601dd46d86789a8e83e08c79f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1c1eb9eea707056a0182b23bb88e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268710c0c73ccbd5d2602aa61e24741697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12589f796be6928505895b1ed6e93d2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f43cc3b620ac7bd3a504445e3aba42699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6e1dd7069479bdfadaef59d84ca42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83385317a29cc7ece5ac05570669e4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22e5e1c5b2e669867631127da72d7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dd066e0b7344ffa8b9f882354a3fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b95f80dc5e78306ccd15a11cb6eb5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecf8c5623cbc3864e5631ed7dc0b2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2e3a3852ac7a53a6ddbd7d273d5d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f97801e6d12395d56972a5673494707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccd142f6f63cf4ea513318c346bba6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204e7b9e598a92c823db4116aa224da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb19d3533a5f70d72269797602b135710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8b23a5dec0971c557835e530d7e1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e2942c493d25b977131f250a3d1f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60570ecb13eb909d0acf9ab953cc706713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03af95eb7a165881ff215986bb26e2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b11f382e25f0b5057c60aa727a88d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471c9c4c5f48c0993256bc6c4fef502716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f844fb9d64ee919cac606730b257f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f80c7b7c2347681ee007f3e66f3f07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dc794469970e8df0cdbc8fcfb352e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe0d6c7f9cf6231f0c9037aef69fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35857d5c1db0f7dd3dbdd1eb7cfc253721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34716a571b22f1f240612d9b7bfebc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb64827589f45e95919f01ef73850c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe2fda6febefb63056204c42191dc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dfd49b5a619e85e4b9a4f60581fa4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321dbf303e628d4cd88a2e49788acd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a9e23a634d48ccf9e019e19c089ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae554a2a955fb8798cca63537228b18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771047e1bf334485c9d8247675807cbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ca7b602fc75ebaf51a6e4e3aba07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4ae8f482e28cef8a1b3410408e01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923f6e36d7429313ca09c3c5917b944732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ba7515c1846c7d1e9c7e7d38e7b7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5df4e47936d5a66778e9e281cf9e3f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792673d3a379e15a444a874659834cd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2ea6224cacd420ee7e4a36a6e8ab6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e057a8257549b1bf50f8aa94b4fadf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15efee4b219b96e937566458cdba52e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f88d5e9ce97203578b7f9281eb5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fc78c57276412e39c0fe0e2234dba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dc744e6ab5cb7c334f7df759e3273741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c69b945968855571781de09542bf2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73e693d940cde675762ff2c4702bd9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb374e9cbba42e66f9d2c6230233c50c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf230b85f9a18b373637ac175d1cc06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc51e210b1b3ce4d5a47dddfea3c5a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb7de57db89f7786992ede344e28b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08432b2ca92d894c5ea2463644b6468e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e30847ba07ef61fd35ffbbf72aab4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e416301fd73941aeb7edca3a13a5020750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4a4931acb01521888e1d35484697a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3c068dad4d4bbc73bf2a3c788f1d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28975076b635151ad84716fa408f9964753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261289a07fe78b16948d59669fc9c20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864fa5597a3b5b21b744a142f99da1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f90cc90cd748f64bfb1f624f5c7ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e09ca6b4eb3b46a7cd91760a427a9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaee62ff028007212f91b54af2733c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8bec3731082e586594f86078f4a21759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415e3f155e0f134829bb427a29b4d5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166914d7b7d03e90bebaeb69a5e81a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddbc8d6d9be70664513d897050f7fd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9db256859fe4a8bf6319d7e841d40763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71500afb8e561143eaa300ecb17469764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bec87e23b415fcbb64dd3bd8f8cd2d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096bcd74f05d511803e5b381a5e15c8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da707b1d55281cd818628c10ceea9401767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3e51f1359938b42db0a894cbe4249768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1435a6e84f6fabd95edc82ab857b0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b452b26d888aa21b7bf2e256491312770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3446532d6c0f1f2e7461719c35605771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ecd17b56e5ff50b3e05d0dbbbc528772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc37d30644dc85070e6ab7ecf604b8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bccaaeb8f2848c1f621f10485452d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd35537e91d0294be104297c8ad4a6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea8d3a8331b7501cb15738a4f2087b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f44a5d9b47e37cd50feb3ad9510ab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c804a68a964b66eddc45a0e9696455778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dca9a201a69a5798301f2e43346744779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd697b657fa039cd9fc5480dcb7dab1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c89de8bcdfab9a109ab4c2a6ef289781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d2fbfa450084b0fa118d7171ec699782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7625c3cc24c666fe8b7191050411c51783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52362277de283cb4f851132b02ab59784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c5eba871fd6f6118db231cc622902785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4a0fffbe90400ba0fed7f0fa49240786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39b7a9db694be23757ca96ecb6a9a9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81517c520a2cfebe5f05df6ece9396e5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac73486c080dd7705cb30b271beba15789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ccf025321c448e1b09ca1edf8fd2a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cc3156d56453c6efd1adbb1678c53791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c7cbd3df10402f653508c92e1b2b8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56290b13a9ffedaa2485fd270329db0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773b196e789b17b7940ec2f15712ac6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efe8b138a2642bcf021d6a44f8b8fb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0479dede3cd56736f8d71f02e57204796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154bbe4c9e26d94897650c10330454b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5b859b95f78eeba07133ca5a7b77c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1e80190245ee02a9e94ba71080021799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4d6b1d54fcead83d4567cb4b9ae91800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e09112c873c00ed4dfcf70fb10db8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c86d72d395e3bd8c57fb853679bde802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aea42c6b6027853ea839e3da94d64d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc40505d40e67a7d062c3f088860690804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76639af95f59d613d194fb8661ea324805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020c1ae5714803d5b919bdbf3bde2da806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada4948dcd2e5d645d07e74ba967dd7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffad567e9fe86d774f3e5f37a438a9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fae81c7673f8ac0388bf65cd96849809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc31fdc20f605dae621534f9c3a043810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec73dac39e34ede459693eaa016c3c9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5cc7259b849e35d84ed4d0382c7f6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f76662ee5a08d7547a397e33f34c9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c857c381ea14a169350ef09c082a9f7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f95b3b9f407fd43e7d6a664f85b5f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30303b6e6de7609907c05a8ee6d4146816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bb9df6ab1c308c4bca2ac777304ae817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e34b7c0ed78fee303359967725db4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db6edba71f24ab33431a496e03459b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348364e94a5ce75d54d3fb2bae857f6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc706bb0506aea1c86fbfcbb4cb5faf821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bf31b3f07221ee33f7da1e4ac7c65822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75f3ef4c9d93add98ba6d0804cac11823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03649e9289d715951f7acf1a8002451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d64ccb1d34bf29d00b369d3ac3bbba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893489e24bf15bb98da3b3ce25a795c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4c6c796e37efb0548c39a1eb5df344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cffbe6502925dbd8a37fc0fb6325745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86702dc539b90dde253268958d95266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5437dd1ab5f1c6bc0759968774d327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73900ab99e44e97dbfe6eafbc4dfecf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfa522c50abe97a14c5866a85f56b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449373a3a9f37882f200a8dfeb4826110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217e0912ffc129e80a892cd1268fce311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d11edda2d4a914f69dd616e979ac912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67efa704eae12cf07c2104cf44dd6f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512caf74d83cc575bb246e36ff71ace014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b72e223451c1ec05c7762c9a76a0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951552530c78f9408289f17923dcfc9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aac59b89092c4cab052cdaafc4fd5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc09c34d2aa0ea27365ff9ae8266f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6753b4d879bdebf575b9baaa9f136ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079d8cb4bc3198c308b1641200503e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbae29150025cda296d759497a10f7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94280a5239f16e53b840d28225092f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57758c7d09fde55fcc88eb9b19afef4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d06cf4c2b318ee382b724e9473841f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77796ca861294a70987f639d6d9133825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aa8ea058549bfda322bc5cdfd1a7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b1727d8595ef5f124c455fd2f677a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42304a5fa45ccc88309a2e2916f94a1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43b96e358610c46dad4bc356ef051f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661ea37ab76907f96a353040e02858930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52318a9bcdc9aba616fd30e180020031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bec6e73739cf7cc00769ad0e7cbc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e3f7180a15897a76590beca103b6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fca400a03bf27649b6f8a0f1aa8d5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765748eff0c06c81abaaede4195c5e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb42ca12c8ba257a1697513b1ceb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0650759b6117788140bf069ae4c2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb180b34b06129717b9714bdcb585d5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20779efed99637008231a05226386f7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09154e2e6700e8906259e637cc8d3ec540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874b43d908f64755dfa9f5474779cde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2feb3cca395bf4ff53a1c7670bfd6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b189ad20b0f2b45fdffb387aa404e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136e98205cc8ceb8f37396e361d246744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fed150dad99dcac5aad0e07a616a7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace897904ea713d041e7691cabaea7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fa8d24f737775ff78b1669385c65947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139c194fb6b46c4e18e3db38c8af15048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b867eee7c4945eba18a3f103ebc36e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ecbad4e9d2fed2b29e0049aded7a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b44eb05f12ac880f22c717c932f7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df1c1bffe794ea7b5eb88e607d391652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1371105403156911adbd6ef8338738e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca752517cae563a4bb63df8ff328ef454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e35015f4238635f4c7933a3d7564dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cf7ff8281ec427d364520e712dff856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eade24288222e58d9e26798018ad057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9b25c19110b3494bc21fa802e2d3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9ba3b19d5956c6c8654c91551fedf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef4e5ca1ff571315953b7a7fd5b32360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054ab8e91db1a9ae233a6e82308535161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa535b657fe1690f70b0e4d116be00262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7f00a28ea52eef42df0da54906aff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bcb54284d0c25e7ee7888bbcf59d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a8fe6b9083d04de8c71c41337438865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3605a40e36bd74decb9010257f79df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03abd714f5428e911b2f6dfe4203f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c001755f1899381d0679000b496fe8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a9a56c15ac7389f6a0707b748414669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217e5994e0fb4b4073a4f360847300070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fabddef7c274f9cf4c2d4b2eabba5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674e2ce8bce5eb66037fa3bf27824b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a6e0233913be162cc21a36b4e1dbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55808587516c34b6cc591067258b81b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dd70788f1deb7a79ab76c2b06207a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837a73694b4f5fb2220261db126709a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3ca1bdf1d94df6960fae8d4a935dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a743a8dd1c2d5cd742a788f638e975778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815bba093104095b059417f75603d4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d934288a30d6357cf19da3cad0f52780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6e155dec3f36addc3c032d00aba1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112ad68bcd31dd3694b737529c79ce782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3728c79714cc895a6c15ca9a4b2d2b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd544649993ac852c0f75d31918687784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1da9ba587432253c8e8e2a2243ea285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1144aa8f64ac9b70974db49629530286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d7f92d201b6817142445b0544247587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6c6e3e836896500f4d3352e022a5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f5f144c3fdd5f7ba8104096ef322789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2221b4e9bd0d07900e09935ce5002390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5527961a8625a9e5b78a3b1037496e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9efff7f64d595de61bb7af59e848992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5615ff84cb3c5831334de02a1f472793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6416c237302039e7c2f5ed00c8ed2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0a937942d5b8a48be4b1c5ec34fd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530d5bdba14d01c711fd889b57e602896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0b06f558749359224778629dceff697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fe006f3cb33fec830e23ba59b9b4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f485ec7b752f3dfe2790536390d63799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a2042947b6a9c44cd20845068004e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb582e07de7a496c670fa2b99eb4c2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd863a72077ab5aa8d565964a7b922cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01b1f53e4900181a26d2b756dfa280103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe70bb72f7d9fc14737bd7c1c8a5c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900504d413aaaa192896a9347fbca98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eee7f4e99d653909e9be8f1924c3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71879c150f3879f92fe7e4ba876b2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978fc921643afabc9ffba334ec6cfde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f7541b7c177d89ec41cd3616758f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df8ee88e674f3961c4d8251ee08827110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829e8b2eea43bfa33b899769b36f948111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d780e8357375220fad6cbd649b860112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32e654bad186aa12aea62c7b0a7687113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac60172eafcf1ba8331afd13579baa0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a70c1545a200b4d81d9b7b2d3fa5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083f824734943a5168c0b24806d55da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be007048640ffd7fff0658aa00d1ca8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f399f10619865cc144a904f2f2b7e59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c8e84bf85bce9f1e749278b92a2c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dda514c89f3c0d639905ce1cebfdf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4021156292d1c99f7b73ca78a32b25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96748e3483406816b77ab9985643c6d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c7024fc5fb112309e3409ae2ab494123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174dec642f8aedd573d15e3670071d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563a0033d7678d064579fa49c82144d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec48b148169d8baff7fc9ddfd0928e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9cbc4cd570997c42def98e071c719127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b8be5352e1684c1a7a272e802615c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2160c7c75251fc4eb19232a73b6d285129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b1186426df34d6b5d5a6b19e6ea19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf273b0e778e18acc5c2d615c63bc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322bbf8ea08d76715988a151010f1b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a17c7d7b32944197c5101c86acf37c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eff672321c17e7c4750fc9fb3a25b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f594a3d4d4cf8df7abd67573802ac6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcaa53b966201fcf8f5fc0dc28fb2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421876d93aff771bd8f438ddb93af45b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e212637a157593a44e830f16c9e97a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83dbc0f718e724a4f1d84718f7199a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48ab9a2e24471fa398d58fa1d124bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2b16ef2b894c3b6a7a420fcf949e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cfb464f7ef3f97273e64b6e8686eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116711f456c8cc8ed0bb10f6fe7d3631143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5996e736594a87fae8f440332e4f48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809559032fe41905386891e54a8ef9af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70991572c373b350636188b5994747c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3128eea18d263faee97411e39916a05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bf828a6ab279ee0afc282c30bd1c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65419616d6bd1e8395df4ee0d39d1fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f138866a95bfb9462cc55f4f1364b17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392bd61a8ae8a4928cc635f321d062b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b3e31436b4b31a9f23b13eb7eaae8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671eb2bd492b129f61ae6636c9908dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ad2f4dc53ed07bef22cd9c33c0b5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2084d9cb1fc95732724371c6699c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5cba4c14a2ab911b0dc8508f05d7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfc991c4acda9c7799dbf805430bd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94da8a48d12d7ae025de71d26fa21d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdc9ded8e2f457be341cd7ee9d4b8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78718fcf11aecf2dc465f290c27349b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6185a65c487b76cec68ef78ccbfbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa6aabb608a4b2758557b053a5c45c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cff37b300a7c7adcdac12ced4342e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dbeb57fd01827aeeff9743efc9bb5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233271603df83f5d8cf964f69befa4bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a52a5f77d4ac5caa12fc3524d09874166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841396787e8ac61dcbf0591bc969306a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71839436ac189ef8cef9931c87e4b351168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71450e0f36ed9e3c11a3a7bc3db2b7bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba79c1da5a06f65af600bd7287d1d4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a238b801220af93909ac0dd7d302888171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37904b5ef7d10fbd4e830979a1165b4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405b7ff2baad486385275b9a9ea995e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa16e32d17987fced7ea64e9de2360174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6abf4d61652efc9e0bd244a8ff8f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ef73316b6ef99c857e8c8e241eb36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe92051ccc0af06d3306671507665f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98b541d36fcd5cef170a789f8bc0df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a79f8bfc836719cecd9d57e3e5ec71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7a6f79d2bfe7b57e783fa54bdad68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d937f4a310893f450864c7b99ac6a9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4d635d1cec6c71fb697d59b9634ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95eafedddab86290965f9e43a36d026183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c0d24e5e8076f8a1c7052f02a4045184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6db95479b92acf8f9ab9015322332185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dfbb8813681e18a5a258bbac35391186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81fe1733f42a9e5689746fd530392a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ef8c8aaf0c4b3a2abd9ee8516a2c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af8cc85bf184da9fa50201318f820c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883f0c778716df9073f025fa00ce0f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447f2563b9b35ff5c619d234411b1a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c6d187545b95cf3711becd1b4d8b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e86c0090418a3e3033a066b5432d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315bcac9b619e71147f199c5c7bf532194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ff02201e0c356668daf9f36681a2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be22ed474ba11a6bbadaaa07e4fa7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcfc011f33899a33cdc9b85f34b2d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7c73c56d3acc832ab1cb05a3cde10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7a5f15a6108c013800cd55f070a41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9340a9e69677d991c5bf91ddb644b9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7497e43db9258afe9bd6eba8810c9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e870c659b4819f7a952dce3981737e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde08ca74ee3656418c49c7b10ca422a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e53085bce3ace8704767cba684ca30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734ead23016eebc91b7caa9ea97036d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3beba65ba6b8e85c9dabf61647474c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165cf86c2aacc68704cd15f9e6a9533207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a492d9a49c65856216d0c67c4e522208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b4e7850b9867b3e063b0090871fd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de05e55f8b2934683f56325efce118210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b143c55290d508c7f09e503163b529211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea031823e2478e78e13e80cc878f0dac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d569a6b45a592f26796ad70041c36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88869bbce90bbdbf765d87150c633a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b11589a1818dec5c39b481139c6bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd062d7d9dfedf2611e98b34edbf291216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201bbb2a1476a55fd3dd092b3a63f4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305615b4720d1ca88d3bf0d30f5d1737218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a708e6e6ca5aa47082d19590bae2826219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77fdd73abc884f950a7a5577ccf8a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232ceda2820d1f87da54817ef8ce827221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0166efaf954c8641d07c8f12391b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a80431a6972f9be73bc840ebd2469223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223e3fc2e5ad530e326f8ef17777f2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7d12ceae9d33c643de41815212f8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e486febf49bf80796f9fef1db4f532226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03953b8ac0c2105af8a47ea4371b1443227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969319b72a3c94f90650397a9c9df0ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434de2dbb9328cbcf1176bf07078129229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9ea03286243a9b6a5e03f44942c53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30803fb64e6678f25931d1d7eac232231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200346ba68c5510cecc952f172e206c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc341bc1483342f39ec4d3d51a7a2ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f94e660f1240b99ac642a3a21a0a90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8fa881a34e500c388ef9e683896bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f042954a8fadb0463df35b37fb27515236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6afa1cd7e470f204bb0125a6c72150237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377291f54cff4d5e3be36c2a1c8dab9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7621caa56afee805f2141b4412b2af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06227db73ee260f01bdcaf052b5cc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354934d60dddb7fdb8622f0d3a3946d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89499a44879dabff4def4fa3f0bd0921242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b85ba06f53d270d5bff131fbd3c15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77018cfe52a1c9056bdaa7f34e37b94d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce2b7f4b08998c74df0dc8afe821de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d93d28ec937b57eec9cf4644d013d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870fb8473dcefdafc86a3281b9faeac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c7ceebcbe9d4ec10c645e69e7d235248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206293da3bf929f4e9f8c23fc08e930249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34f673e1041320b6d6a860c9863077250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91351cda89f970e8c0e36a4267fd618e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64836a5ac74feb7f599bf921dd12a1b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33292b6a5ce4fa9e86c6e0bb090318fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08ced567690f869dd8e74488d52d5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814af09cf13dec099a6a47f3de0758ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3179538049615d077b70710b09b2d56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518ae59f481cd1798160037127c4278257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8838412670dca95cbba1d99bbb1d72f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75f6b1c1723ba6531229f177269f7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be72b1ac83e86edb830d63fb65dc443260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efb9396595cfce71f56cdd90d15302261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f244c436c7519b367602cac54aea940262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77fc515bb928cf71106282be4f6bdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2a436ad0a76f08e1045d5a6199c9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ed56f4dd689383e719a518ecd7b3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012e7f321abcd7a000d53dd47c08b07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae12c06749b163c57946265584f6698267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea792548b0a12ef2bef6a0dbea8dee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970249a8c5adb752c5eb682e938dc77b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d5fc7fe1e761f10d09e50660c141270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efb5de9fb57ba4c0cbf0b61fc87cef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a72e5aecfffbd8538403aeb62d93e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807789b98b0223fd448adf29301e26d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1eb4799c33956c7074ad7c29ea343274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da3e14231ef9f8452a8e2db74cde65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d57bd9040d3e3459ab882acec76c8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2d5120449072022ad04046e826c34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301f255e00c6966e011df9e961b5da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a22066eeeed89c07f5e6a94e2efff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da70b576cf5228d7ae33f4e6f9ecb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abec0c259268fced0afdbd5d6b9ca40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df5885ad68dbe13a68e50ebfefac6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d022b6c9e135fa83c89c9aefd52ee91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b159cc0efde1866e1c8efbaa2c118284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dfe69701613cb87bb54ccd2080666285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435026eb84498712e7e1b142f2eec53e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaf1f1f42fad313b32c4748216e1c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e7083ad883dcde3c580b5f16bed6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9804d3452d41ac5d5dd4ed8ee22a8df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd3b1a651c344b1bff00aad2191647290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3c7a942f11f9990e59405c6e334ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc26c01f42f1d9d0f6efcd1ea80c28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a934d395c2cf7d392a20290cfa10cd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744f589b3c8596b4fb8a01cb1c46fb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74327971fff3eb04e0a000160d39e379295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74d86f83022227d0744b5b61676168296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8a2dc8581601722bb0284b4c26903297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835100569b01e157956c5477226b1ac8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f775b3c1f9fb2c27b56126302b3398299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd43422be8a31d8c18e0d1c61090b36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8480e83dec9500ca35d17e5579e7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723c3ef8536826ef96e3d49d18c97ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df79e6646d823bf8621b37a65c986c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42a182dcd5f14b8d8e4f1869851663304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b7a14bd64197d12a00acb9cfe151c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be97323b08bd02d83c0fc2257653fb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c426844e6c10e30ddc01066e69c96c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031280af719171c0c5a8da4956065f1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954ef498c028329ba2754a654f8eba6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9980e508a53399d7c0ee06c3a8296310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe98685e9e97202fbdef3ee5717058311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c82eb636859c499169c8b8a132b47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2efe8dfc15253c572a6697bd61f55f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fae966cb081bf712efce17001db5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805c362339ba681b4c40dea28a76055315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a410418484578ae545730a7508011ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc56ced0c9be27737d984d881add4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965136d2b639e47724d99598d9a13f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15884af735993278e9f2a11394bd3c08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a594da5e231e81ba132e3bbe3f401d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e1c0e640c7e0bae5148352195bd5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b8211841f0711db11c6eb2a8f6eb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8028447a25894dec72df1875362dbe0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757bb1f7962976262b26aea57e8996b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fd97e5136775ec744e40001e985b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c888d92c34a4a416397d29e1f2364326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217670dc6f6cb2ffb72cd3ed7ca27fd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d8f55ae016d2bba92d31b930b9a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c25d0f82656d0919af0724a5d5616b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06203db7dd8cbe3475677567193865330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b634169103b88a84c558f665fbf84f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50a15d9a46aa62a7d7bf616a3aa268332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40e0e417f32d8f1574499b27848675333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8ce14fb6d0bad40feaf76d9f8223f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02990ad903151243c1058b204b2c34e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c999868d75a11cfc20c2dfc5f483fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723bcfb41bcc578bf0e5c1b57bf00a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989cbb07ca38431560e8c23cd725df5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258f910491e56e64d9c60f027c88120339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176f7f29481c1c29e2ae06a7b7b7532340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631b90db1e26e957cc9e7c444e876fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5367a205b12680453eba31d8f5006342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f20b65cea444949d4d9bde59c9dcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f94ae10749c3ef4550a07ffcf8ded344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79661de91ab73d05afff2ea8a6a20e43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3ea834758a0b72058c913e88e1c37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5ed1ccb8b16d4fb5483514a72673b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3cfb0cca7d2377fc986eea0746876348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4026e1e0d2602fde596ef398005e41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0d6bb55b5b1fcd83bf7dbadcf620a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94652eab2d0a74238d75293f6c2e34f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eac3ecb690c173f62af2ba145523f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b6765df777632dbac806c39d09adc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6602bc1ccba5af56e5acc610d1ca159354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071960233cdc1efcc3847d1df4c77c1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b772a26930a3dafbfc9b09bfa8638356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e44e2342b23da3563049f0b5db8752357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1de90602ea97720d506e2809d91bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd910c4922b5e94c9b6f933380a2466359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6ce727cd51bfe73d0d79e1e99e922360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06b89ae5ef45d84fdf678c65380b30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c04216e64e9251eba807d47b8bea28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a3c312b2476aed7a11f6c682ffd33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2b4f0ec671cfdd11ea9bfb4fd532d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f8521a923b50c600f57e143cc2b9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a138a584218f87fe77b1cfe0b050f97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141518b475ac1a38712b5b7b4c6537ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a1488b17c3ea1a4a2f05d38097ddf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b3044c1e549e6243dbc21a3b9bd57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2d5dc0ac5580d1b7ea84ca83a2e72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988ff28311ba4a70e487bc2d2e4e94d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f31ca0d6fc8e87cb639557648ed21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc282f92a00da3a19c9624313454b365373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aea3d550f9aae42dc6b86d567417f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c795ef62566e75a9ea9620c8ed7b08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1277acb6a0020ea6fef4008b32e5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2c3bd30d101bba736f16708ebc96f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f11e3ea07b901daebf313fa603c40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518aae9e793e859af7cd794b7ea9ea3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06a103ac9dfc852e12a032da01670b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff50a02569ad5a94ca7a89e21d84957381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe4ce02470914098c4b800f9f9de7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300af1dfb594c8118455855b621e152383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f488579709193af573b48a9c67ccf2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a66be9a3fe3abf17dfc17e3fa5357385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331af0409c6dd7a5ede6eb6ac80e1f6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ab230d6820e901badeb066cddfa91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119937eddd3ba491fe6a8868a6cc782388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd4cae228ecbaf763244bcad80d683389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24ea665625e9e1f728489fb2bbecdc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de04276bdc26145f097474982a138f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ae2166502034ae1a5f2ca24397c41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe20cc4933a6e4c1516c7361fbab696393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a0142e35e8eca823b0a565c2ecb34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc84e9e33108397c92c5b7d8d232374395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b5a425b15cc89d25dc0aa7fbe29c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62acc71f81ad5bbc56f03e240baff6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f88722a0823a7dcbebcb04db949523398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837f32e6f31236e5a5f025432b90e99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdfe6549f33f76d3a2dc4efb3830e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72efd892e24b1e1134b18d8ea65a5b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3369a950fb77447d3ab509b9a1742a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544e42165b383d3bd7c11e4c1b9ad3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d19d62c030d9de87e00138916fe11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3a669409823b0fada6d73d1a8ef12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f6279f297ccb15f5c651a7d8be5dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c5a1d24e0578464804d617f360261407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92148b4f712f6a443a22fdb2e6e742e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e83619c6018889746f08545bb09f95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788dc6dde99d48f459927ca061627d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42d28846302c2d0be8d86fa774dce2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee606f0d71552a7dad618f84d1c5744d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bdeb8430510fd9b9f1aad0b73f097413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06c3c5cfdb5fb2d78944fe0298bb3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bbd3303004f9a776ce7d887196f72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff131ba99fbf3457de07c91a8e81939416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980a8883758e92b183b2f2c68255a91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d494f529b89e5a4e0c8df44a068ea1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accc2d5706a0531db21896dc3bf8cbc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ed86a43494e30eceeaf24357b11bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cf879fc3a7322781084057d576498421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8a101c07909682b9df9ab75851cf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219097ba2be59f0a4d3016009f8692f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8baa95a832e9df49c9234467fa0387424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57e47a7ce46c0f8de639d84d1a4d19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cea8f35207f96554c02441130982c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5e3e07b48c0c15cad41db048af1e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f5de6fa3a527b7a21497a1c60e3c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff5cde066cab4e6d7813096f5bc0ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1d62251686503d94fc8686a97a733430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d214629945766f5a20ef8c703ab3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752a50dc88e556e59e033cdbf7b6cb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b14c5bcc0fa35c39badff77352371433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5455d2e9e42454d096d1872267f08f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0037e94c731ade18f1fe33a7d1809435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233332e277fc8dc22ed97a4116eefa4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d16bb9cf39becf96511e149ec47ad0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632552e71eed010746875ed237d2761438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf155ff5c3677a0e8956514aa5d0241439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067e0690b3fdb59943d756e8d5cba6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32343295059af9e49f92f93578bdded6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fd6a5483323fae5001afa09c46e06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a725a09112c90442a79374323a42d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a05ebc225ac5f973d365cd1415950444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5af8ec3bd920284255f631af06202445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713f58c78f243fc9dfcec410c655f55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f943ad584c4ffb1e7648e51e21b19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7df1ab825571e6e9acec7374f9269f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b920bf3511f889a9b126f2dfea38c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d8dbb6a776078412e98820fab4a2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d46b835de459dc08163ddebad34af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead64f88c2c619202cfb1adfa98aea2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ff9fe37150ae6589406b9967e7ba4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462af87b099cc42014e6f6b47420c4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05a8150f64fe121e636cb12e63c35d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f59312da77d68fddfef96b0d973b05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e509679388ad6f9df45a08d3a9a36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431127fb0a5697b190018f38c4b5c5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60929fbdf304d5316e01611a3493a249459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e48ad0ba2bdb95ea9b09ec2b66cd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddcc3d22471296930809607c8c0017461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ad80c458bf5a686bf9fced7ba290e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d2559bfd3b42837a53001fdf2da22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ac9fe111d62e1c3aa05b06d5a9ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e0988da3eb484e90b11f0018e59a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b831244f6c08d1fb99afd7ccd87570f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751747f7f3e974e19f89e741d50d504467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e117fc90884e3c8d0c3d50119e2d1a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16348f85443f598907cfc417aa9b324f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68c97e721a16ad38f02f9a9e6a6508470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e17bb415b99405ca4956139592097471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa50a0c2539c25c1a26abbc4e7b9240472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fff3d06be32f9226177b2205ae0244473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289bdeacb1cb625e97dda4fceb1b115474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b15050d8fdac7aa468781d89fa9634475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a225efcb62d413d03cf7ed597523f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a16d100f7ca4d5ad7f40b6f7a634b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67528fa7498af33dd93c92938553248a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f32ce84456573849688910e3394340479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a56f7e761dca602954eca208ecdda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8556460cffc1786d1ea3f9b19ab3a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ff91c09e36940b6ce934af9832ba5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4f5b515bcaa91481c555897eff327483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791446362ecaa8eb80ad1295c63f646484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061a57208bcfb6019cbbf03205e2806485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c044fa04d552e1d9bfaeef032f47d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b954439d8578f67799fa9f1a0c75b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60bdc30bfe8a828a3969e020503a9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473695ad26130c9832111a4fe945e9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7096592631ab7ec41c51b9c29f491490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251ab1e7515e43480725d1c75125c24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79536d8ef23eea73aad6ad29ecdd46bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed17953a0aa8d80cedb4f4c3d4ea9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745e58f3eb9324873d4675c5c2106d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c0cac686d7f3a9ef0a9dee8580ab7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9141e64f94e25bfdf8c37924caf29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f328628ab730afecd453bcff3fc633497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669de531dd3102bdaa1793a0d4e50fb8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d83d8ffd161546f3c81ba427dc587499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a7c9ecd34e5fda0cab12410a28320500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac55094365f371c5a5bf639dee3e9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e77f9da3b7942d09b6d61376cf89d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ebe6c28e80b503913d7d777a161c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd67a2177e878659db85fbe6e8957b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5477fb91b7dc3a4da1c9b7ad6fd9dbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90220561933062a785fe4df17ed1e84f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ee9b9a965f54ee948b321babd09c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6ce4969fc5149295300751b5e2999508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107caf182b9e94906c6a82b8c7d76d44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c212ca76edf2be6b79e331950ab379510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee849989a73ce035ff542ff456c54d34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40155153351cbedc4b212e772199a80d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cf56b5873c171fdecaa202e8349bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e0dfe51d7a411775d00fbdfdf908514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4512c5c424912e7e556ddf338e0f3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43c339b383ca497e5f1ce87e782c9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ab6cfffa70569018fd1d5c84a775e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f252abbd1204b0ec8ac442af3b61ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5df7965fcf1a535a3011a3abdea10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b655c0dfea37f9495ff5d04df7f94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1fff29dc88c5bb9be2c491b49c572521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f07c5ac39bf1dd2a895de7877aa737522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004f133fc73001ae8b00569e92c824a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ad91eec22bbc4d3a08e3c00977a5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3ed31250eded9889963c4c226023b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf42708a328c065ddcfb147d3703724526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca50201ff059080f31fea6be209a936527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeea21130f276a786ce6b75e4af7beb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ab3720157ec51e87807aa45f2571c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d97f73a729b2dfd8e9bbcad1de6e7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6593ad9d045abeb2369bcbe4df514e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc5b152089254602cd5fd08fe5c54f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494d8075964ed6860a085329731cb74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248967776d2ae7bf4930ef6e317d4b28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee4852cd605e372d0c9875771816d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2c7ae82e7b2ad2e7b0f68431bca6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760f77068312b7e97da483860d6630c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f58d58223d528bcf1656fe5eed7c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867177edfa384083d945fdafba0ddace539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb131d974200dbbe309df18f509cc9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1270c9127c9d8ce5bd2c3cec5e3a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91b19708060a2951edf6cf1a67dd45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16830ea66363b9f92e2bd63d10ac00e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb236bb42ad35d26655715fbc0d5640d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343c19dbb4a72db6b507677ea57d15d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db191310d2877f04846515583f57a27e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033dee5e4919c926bf993fdde9ab6c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9adf88d0bec6ecdae3b0b481688b79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0932d85196f640147138a81f2f1d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456dbe51fa31ce60fa59a15b85ed4f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360e92e85bf7454fc6d4bd2849cc197551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7d163e70101c27f2e8cb274bc9f37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd9f4d0136308372c039abf4dbc3bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa18c39d4d7b0ef063aaa03314912554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcc774451e9ce6b0e055a66c8ba09b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d2870324ee62d1aeaf014714c7578556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3b383d59c52a3bf15d72d46e5aaa5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a5394d8f8edca040ceeae49abdc08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72313a769713f419186f8cf941d870559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be37b822c76a466edd67d395f7dd6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8b7720904272164a7d65369e35748561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451e4d3c768867bb527624412d4ebef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364af4c2877c2c287c6aca545ac41d1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4cb3dac4f61e6d0ea4a30230a0ed9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c92ba8c3afd4ae21db45943c3fbc5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcbbab610cb1c3de17721077127d6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c8235e856b8599d796ea591760999567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe9effc0e914440b400b545fb0ae8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb2ec31032ee4c3403f187d91cdf77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d664310c81546dbbf9ca3c83083bb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe856dc49809b48bbf551c736e63f62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3cda1842d0ac322c43470f7762bd3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3310ae03702df0cb33f449249e5e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f2baf6d3f5f935c0337b18579b889574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8a62375ba51ca70fa136d8087e819575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167fd4dbad0656c6ed838e13478d021576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19055566696818d435f75756f549286a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f2cb911a6dc97853f7da0101a5471578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ab3fcd094865a6eb74d856798259579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabfeccedd7f57840b4eeaa7ba58cc8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd79c6d6566b20a9082641ef3b0986581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7eb53aea379bccdb7054b708b12a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b474f38d6d34f9f8c9a4d4251e5b4db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375767013476d18a2a2a9ae3f3cb807584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff9f97f564bcdf5b1905be642c0c37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79dbdde2cbce2cc4b8a2bda23b0c2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45e2d1a096a7980c1d66f198626070587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df20c8329512e8d86ea17f1183d1bb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae84057e731770c8d48b89a55dd7491589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f47c160a72a66e034cc29e6e01d96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e515d4d3fc8ca9e5fdb8d4d7a946b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f5a4653659e0cfdeb2a0d276ed103592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad145d847d6c6f708950a03f52a4d9ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47ece0216d33de94a628ca665a552a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c1020b06b6a310def30c170b1657f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f98f47eb0e812acf87d51dc36252a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba41981ecfc42913627457b68bfafa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb4e887af022f274c89eb9dd5469c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74e1e9937f7f7d607a45e20fb5ebaf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95454fad011eef2707f2f00a817271a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4a50ebc1ab909bf77626ff430f0fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99764e22f9e749b62ba05da8b40f94f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e3f095cf866ee6587f4669f6a0d03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5964125ffd43d83e1456536e903adcb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c6346f7836811739a91370fa908d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7bf7000d9128c83648c13caae6776606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb2fd99876148de6620720064cfe32607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e79111a5e3d3170c178682da79e560608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89272298dd8541bf309233a5635ed6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14753defd7a302df7ba65e015c6bf8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71b8ea472e798847e5855771f84bac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657b9b5489c93d948457b949035b261612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f107393d664b5e0d31416b498991fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216941971b9f0a748633cc6a1088746614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf35c65d0fb47252f6db17e4e872983615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aab6f80fda625afb681f30bcc9e29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359e7ceb132145151f7e70bea2007d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee172056e73483fb0349b2966ecc4ec1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff0f013b499272e8a6ce812e7409bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97244184a4b5b3a3d068a5e99567c49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065465a199747402303f188f80eb1e65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e32f4a6a9561cf631dc2b0f5f00066622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea8f6ad6632f0e7ceaa88c789dd58e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7158c46ee0280d690f23e0d038afe9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299edd55a02f82c0d0df70a34c0ee3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e665d7e5bb7dd0c51d3a4d6bf988f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d7b4a88d143b1cd7704574b3c85d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22895a01e6b66c742088718cd40f8821628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664623c26e2fd12f9e5eb3845432d739629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29255cf800e295f224ab5147df8a12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212532a370437d65ff4fd91768875f38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03bcfa3307d989503814958b509b18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f43cc65b0847197f59b789085fa40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8da08731df8565f7433d015a8ff81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623f5d066b2adb678c793b2f34b3e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc04a647789fb16d1691e2674e81b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada69785eda2b33994a77e4974fc5ce0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87df63374253ca6250abf78f3a29b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89517df40f2a53ed303bc29f6f50e0ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92433b593dba0d3ffa3cc2d16330a64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e7a46b31ed048c79790664c9945c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd49821560e3d095b6e65d5ac7b52c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd019d3ef7d902afe9fb7cd996d87607643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df01ce83e59d9c1a94a976aba1863da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090377470641a7cb56fcf403f2460a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c9bb5f46f38f36758c919c83a72bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906614b6eed3794454e64b0b5a3d9d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235bfe0876ab140cdff400228a55b74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a10796f2312b819db28a42da7b4961649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c915f2cd46472767fd7a2f3f111d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18c4773ed5b9ae083a68bf8ed96337651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3115a15768d7816956289f28dc56e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1cb7f92fce2f517953b39665af028653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec116129a2f1bba73271752db5a9f4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f287af1874b3ef0231afc6c211b7b49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b9929e98b1f21477ec91316fbc1bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daed8ed4b4a7f3821c855cf277b715657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c48eda2dc5fc7cdbf37323e1d5844658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13644011816b20895126be2f1e08ea4e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b5c591ce8b1e7cd83a3ad889ec4e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229875b240f6c8d676cefbfeb53be11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68661fb6ceeace6a4047c1da72a298f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d20c06939a000f440ced90ebe8166e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d634e039e97b3ac0243b6549ff6e29664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2588d40f319e25cdeb1dbde725d424665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c78958a338e39a3769e7375e93123b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17686a0f002a345a0c511543426b6d7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dad864fbc0a1ed7b3631d7dbccbf4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf140542ff6799989eb4f84e93c7e5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65757fbafc7cebca450be783500f86e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef3a5a392e9dc65aa1dd92c7c80954671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debcc224a7eb65496c86b3d1b50a93c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a190ba1c6018e61bd3bb4457ab4bb01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1b462d223c57aa6e8d2f09c0e5798674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceb7cd82cad9f45030142987cc06d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dcb32f3fb529241ffd7bd795cd8b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df91468d624b033b2c25ba9a87b8ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd16dee0342bc6a71cc73282b300905678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa0901528ca0de373f398577c268bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcf0829c242cdfbc71468d67f6c8c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1fedc26b04d2050b65bad44f131e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bc9c2a90b0a35dec7b61a3259a481682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca23f99e67c03b8061024df7615d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55174d2ecf75fd60498c23d397a066be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef4fe31a39096c010face4b7189ec0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ed5f86d6d3af1b74d18e726712110686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25725c4cb01fb4225350cbc626b721c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7829cc081dc336841c292af3b4e71f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c742c1a75adc67b699c98bbaaa54a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a738e786a5ad6db0183034f05d2a3ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0dd0ad570140ff8b68e953bdd9b7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3974082a6aa2a398297c64f9b5bd1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7824fc0e88cb6fcec4fbee6d1a609693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2794eb3fb2f789698383888b8ffdf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2191a4f409392bee82109ea57f5c8be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa6b77ebdb9d3073fc50520a269e55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a164c4cf760db57287e96c680255d71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b9476fb516269cd21012479e3c58e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bd937c10733119c04ccb7bb2c88e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb14239cfcde38b12ed2d53982016c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e1dab5c80bf124bdfb8f175a17f3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be6e6c976be9ef2f643ace7d65213e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ff2a3d7dd644e7e68b949ba653fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e43d51853cac3da38901e5883a5a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ab7b99bf09949869e3685168158ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5b6b7d4a4afde68d7ce8dd1d23ff4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57455e5b95ac6913cffda33908e3f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3794942e8efa76d73799d1a70aa65c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfeafb574bef98a190151804e931c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445d69cb6363b8cadd9a107a0e790b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eafbfcb5cdd3e8402bfdfb1597ea8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24678cba6858316c115f1092433245c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4f493e0a536d1d2ce6d912fb2dea9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba844c2430cef22a446f3e414c06757714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ee9152b077a759d7f254052563df1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e4f5c4ddc5ff2b1ad27431333903f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c02bb13ba02fd533f9e915838890717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6767332d0430a2af54da2b9e703be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b99239e8d3ce39df4c7cb2ac9c963719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560deb66c5e17570b68412ea71b162b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895f299bfd92b8d82f3921aea17f301721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511ab3d155f61c9ecada3758f3f13ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be2fa428e73e64288f9ba099b07b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d3be46d75fb970c2fb6a6a09341c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e42b6e09951198be7ff1f920c4dc9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ae558bc1a6e2d438ee86a2ae23d36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474939c0c4a441f60f55ffa6238e1c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f956995ae08831f3209f51413392728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d40ce07ed6ef5833d9964317c3f04d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f39c672b7b4c9d1489aa5c6e701321730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62ab9e8f8970704dfa8d014431abdf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cb6ca9c69a472db68b003aeec5360732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d834c3a72ddd9aad80891cbbef6587733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd48e9543699ba1f3b8e174448dc347734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69abcc4f16d3e4a4f8cf4d2415e5e07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe510fd7119aafca6ec7a46ac990b2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb104bf2af41febaf57bfcaf7cf7f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb69bbf9b8f31fef2a392af5b381b40738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada9fd405348d0f640c5d2b4ab1f087739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754203b8bdeb36b1c085598e1c4fe3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1f04b4422359e8395fcf6b8d958f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0651b66ab48a928e11983f7370d93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68536a79cdacf7bd09eff6da76f49f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee467ca9087cdaf2591261bfc224523744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd6eda62d1d6ce4d17eb8ce36ebc11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feb7666d0a82da29e0b9b6b602c8f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ff0f518034fa40afa24cfe8d7f03b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba3ad772fc2c08525f06b54f4172d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7737d2024f5c39500e55ea9228c922749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6fa527b361189d4c1ee58b36dfa2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9921628beda3e28ed03b325c5d3e305751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b8fd3f096a95202f76b4d363e0f63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ae433a533ae9e31c8e9bac681c49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f10fa1a9fb4305491436b4776d0a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016331a9a1abe69f0daf45a9122eb2eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e13fd425bfdcaecb396dadb53f4f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643d7c3701c944b4918eb2a851dc7fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f285a88952187cc43fb813c97e0b1f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a8c941fc1a0fb2edf5447ac99782f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651f8581dfb18dcfb84d10aa7a25e5d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37bac673720013513f07953190c5f3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feac432933bd994c80080544cefbed1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc162e45aad9fddb4353ff97b63edc1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e710aebf49b0b9b500edc60004c29b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3c99e92b81a51fed56cbc830b63c1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6867f6929aea46d0f3137f3e8912099766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb75bf1887f672b7500ed211991c46767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>