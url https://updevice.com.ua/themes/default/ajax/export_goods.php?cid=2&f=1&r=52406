--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0c1457c7036a376c845c13c18325c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2bc01f4cfc5a00dbf8f38d1f7b1ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59056f508b7c4e865358ea45a14105f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee11e663e6b02acab759e5efe7532b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82144b5dbfbe512f3489c4bb296ae9fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bece9bd43759d2fa306ee1b2878396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103be45992eab1337de2e52eb118eb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a696cced5f28ddbb36bc68c3cc85ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c5eacf21e6c521c5f380d2ad682879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591da2853bb8d1b7d954e86ac27ba3c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b209433f9dbfab6227686f684bdb41711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daf7916097b23f9c186b005fd6386012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0655e86fb6ec37afe8fea74a3385ca813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8b0b8f0b67d42e6037353d6d0177614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df110f78b824798676182458a9dc4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f54648409fbddd4a2d33a6d1ef560e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56ef2ba08226974cbb3cb8002e52aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f229edbd7a57207a24bad7cfe6a0fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179374f5d42d8bfaf929d90aebbce8c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b82794d28b468cafaa88b36523d5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec280b37ccefcb40d256071fc865e8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89432801d9a786db3278bca594dc81ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a5cb800c2d9f66f6448a602ca0cf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49f4f1131d0db5906e33e2baefc96c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e743a539ffdbcdd51f26ac0c9678925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3a4d1d4f666f44a87b024310973fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3ed5e63bededf99cebb025dc7bab427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90189d3e4ecbb5757826b104197f6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1217daf9ac3e77d36fca318b92947629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417998b9ed835250e36c71fe2db922f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebde0ded5a16c0f8ed2d25b2dbaa57b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915a2b79861841234c9ee3cede4af2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2e7dc96c59ccbf9fa45c7cc51cbd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485713a8487cb0e77093c9011bac27a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b074a8f5454f6230b9c7f34c09d1d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb7ddf4c7ba573999c08f8c3be906b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477552f5ee96ed57024b3adeccd5fa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9685819d67115d53e91c45e9c1c362638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af75429df093917289375494cb1f0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cee7144e590ccc95efa746066c43940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ee32a66fdc3f990d5d66375e8c5a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af151fbb829de3ee18209a69f204542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fc4351035d26ba08d8abb1d0a183143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80d113d4d37e9edb87cf2424c8583944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3c28279afcc468befb1a5dd09712a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8f42c4762205dcb92a21625c095f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431841646a3ce6525d8f478f2f04ca8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d3393ecbef4e4b6ee94578a51db4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2aeecd63b8448458cc348c107308b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858fd6d3d85fa442de8ab66ac7085cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468e2f579a0f800047e5832ebc03ada51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af0a3858f56cb82c516373e5fec3a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2f22d1ae6b59993497906d5ff4c2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bc90b432ce547e016f7e1fabb4c6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb057008a929ab7bcf3e31336b0ea7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc535d25e42c731e48a3696a2c3a211056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fc8f6e134d47909e4d59c90fd1f8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175a7f987d48b89f8a0f833b9f6ed3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564824667c95210ef694f115c268fab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ddb01f1906dc653000d49b6ff049060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613165a352cdde578e80fe18cdd547461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7511e9872a075549cdea51b0c80430562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aa0dfa7304b3e9dfe76b856cd274163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbb8859cc6b9f78d21516b26b0bfa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba4e4c1a3ebe1905e38510091f632365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a4b469bbd8f799fdf8026ee64724666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddd883d1b6feef1bf6058aa78ff13b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d635e324332f6dcdc0cd0bf1c21bce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f1acffa7f5334af512c17d1c11cb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72096a37ff676bf4a54910eabba2470e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1995cf39764d14a39d4a56d8f800971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f1180a1af010af72cb10ff5dee39272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025505088c50b26d237d362c26fbd7bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772641a03faef29951b17e058c0b726874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22894b0d9d4b1dea3d3a1e9581d3bec275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1815b457b39ba5882e6fbc613ad1d7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3649ae1ea7ad7ae88a6f3b2fda26277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b649b83f0642204235cb870f79ea978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ddd8d7e1d455ce028fc566edfe1a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee7df9f80e7b1c039b1cf32539e43c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfe3cf444451e93dd186600ec83e4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d043916d4e1a2a9ffb16dac424914682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa227ec6ef24efd4a437276ea59bff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b9483d4dd022c3751fd849e76874784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47985931cbb7a7689ac5cd774e014aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aa0102c702ceb28a7a483f5bd81a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bb803b2a54b6679bfdfd816752f4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc624edd42dc5746a7a11e8114967e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf424fc5e59616e3f6a914a4c9a279bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c65bb02e81998b15c0bce0ef5fa7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5b6dd1e97aabadc5b0d4ca82a1c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a20269e1e4abd36c7c9eb84b83a7a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb7ea8aba1b51123e1e82f792d73e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2715e358a2f410fa87f73b9673de0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2191adad84abe2ea40518c78ed62295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77da9ebab48efb5b930c2f81a9a47996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e1fceb38da2609c6e4db7b83adc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77766aec03ab6bf645baa9801dd00ed098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527f15a1a302fd564e75538f6e78ffc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae84722de1f86358e0d8d3966cd1a23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e46f2c04f57e2c75948d6e68d640fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f083bb678148db335cd02992c6cdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2403a1e8baf1cb2bbe4a5fa3ff7f258103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3274225166a2d7143475288c5700c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5466db6e2dee791696ff04dfd4821105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5d70aa7c43d5f742d538eba320d09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aa5463bf42d30ab3707e5f3202b0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e9a387e329833b424e261bc056b10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8004b15e9295305662133d238f3a70d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10671f814b542492131dac9e439286110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cec6b6654deadb8c3dbea251108242111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03247d2867093946b7dce19c54f4ea7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757c712405b21a1e6ebb7dc658a90c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db5cd9a9c3d2395d256232a69eaa75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f9f13b8973460a59fc809fac85923115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a1c7d739f6377da824cbb11aefd86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea59d1a82113473be3ae8ba5ee7ecd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883f03c316839601f82feb2d7c5040c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac2ccb1975adbaa53c8a7aa07a1d19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c78032be468b59608c719b5f2a88b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4be1aa2f6b5b0304d50efc4b03b5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db640c980b6bf7f83a40f4ab2b47551f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd7de8edd0595aa09410f85f758358123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a58e4ed0f24dd658653d6f0e48121124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b18a91b4e250348f8c07f1c6c0021125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3387fda56510e4af262ec48b42cbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996f76f00b0fdc402a4a41c99ed50bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950aa9eb13008540062cee81fc25f13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b489656218af3bb0377c5f216071be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817c00a7e4a6d38a5bc41a12a3ac754130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669821f0b5ea6e54db5c6d4f872c36a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc874e02e3d37f2357623b94dc6c3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3d6bf37532284c4776858e9bee2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf83d7586e9dfb7b66e2bd4b573ec6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15560198b04895a8825eb6b15b18bd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb59b0e0ada70923aa1e4e6439f449136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322fc2c9f5ddc771b86dd57bdaef86a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1932aab984b39a6f0f0dbd2457e2d59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a0e5fc5c755279dc842ed95ad482a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e55cd2b98fafa5f8437a7693175ea7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b13af8cf1b71735711c44cb61f05ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf63a4a202d1229a4d96c0befdd38a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63bc8af8db3e71a9459d44a5f6b8d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2327ffbe8d18f60432bbb8abc7bf2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6ff9dc27528874d91fc0a82d5e5e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a2b51ddd90d262ad9980ab686e3f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4289a8ea714808b304dc0940f20efc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620b4f659032201b976650b93ed77e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea1d0ead8b96b564b4875157ca3606149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6b6e59645ec763ce647667d19cc64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f758713a77b61dd3d6e40d1d47d016151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02a38f3e87dd8af19b6b36688466df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6d512650cea0dc28dc8324b1add95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e21fcfd408060850872a3351099c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be73856ba119e6ae2cd56734716768155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3502aa9acd57dfb22bcedb85fb81e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c14158f289847d03036b35194ca562157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cd0637beac1d137274e1e8992f149158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a106c88fd23674060da729304492a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113787e07e36bafc894c954fa879dfdd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b7b362ffdfa5265583abe1c0bf312161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad247bbb2242ab48d5d3aa5f3ca91e48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4907b60f9e7fc55eb799ebc4b84cfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f07d5f7a44010d7fd90647a17e25f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35646f362fd3e3e69ffc7e25dca5c39a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42a060a5495e15096ac9d61a2a801c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a5213e01563d998d1ddcdbc0f3d67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a317efc8248755652d06a22f0b913168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c3789c13f0881d31a75aa4e9a22b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6d0e0ed4315df4b6d947e9e485994170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac538395f6a206e42d1a3a0dd99b6d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ced39696edf89a9d7d4c9a0c32f008172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ac6caed608b5b3045e70fbc18e2ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0c34aeca7a0be6dcd25e75aacf73d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ddc7b2f2eb27038072151b4b54faa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02660017184b5ebe1cec8fd67012b8cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56458ef5d4ab9bd15826bc281d631b77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255f2016936adc208f5b4108a09e652178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b548b1f2f58a496c6accb00cd6bfc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a22c306a53f44260d38918ab9225b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2fd820743d1b6fae89949cacba842181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac118ff066661b49a80f27e2c006266f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8e2ff18cd30a5baed2133b7b1fffe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea67daa1cbcf2d9a39d077e7f10005184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dcff7635877fcbdc8dc70601df68d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe20a44791e12eb3015aa9912eb0a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff851ec479c6919498037b360044bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6e69f67326a2114a0320d9452506f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61ca108c63707b9270efe9802f6db7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea854ddc111b4e30ad3ac8b1e328d91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03894b80fb33b927788a3ba8660643fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2920c80d7920b686b0e8f3dc6aa96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c970a01a472eda21b439872e9ee6e80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2afccd41310bbde496ac557b881fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaee7fac2c12010c8a7bc097434a94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26894cb250e8ac63937896471828323d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde388ac3ac049fd17875860f475abb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07932d6c968ca9d025d4c04c0d623fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5264214b65261fd8a2cc9cad6005b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22283ce1408f0743c503d0b6c36c33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0bb2ba724ec6aa91f90521154db35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf62cb9d69ed1e4156731bc18adb54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd051e8335be2ebfda7e5f88debb1939203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc18edae03978e0b44c20870862cc2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66b59cab44719a36cd216fb0b9db76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98c2d1af1837d268b21c31cf041cbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a6c62af128346dd94d83b0f8599a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ea0b230183f5a744ed528cad32d44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f875942a53a47526b3395da78e36f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e31cb1743e1dc082686eb14471377210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658515f8ac0cc3ff34bfd75b6ab8d37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a23c2e9c344fb78018dc859a5a026212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f3afd8a36af95f854b7f5c5804d93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dd97897da56d5e738d8bf91c728b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cea77112b6c93adf3d08901c5c1d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53511cd7fa35044b143a29e795daff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d09460466a61e91fc5fe408a870d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c8a9d5ae6d9f4877176a453d790d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb1677002265561a800be3279eefed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb85e132e67b905f24a050fa5fc714220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93277e59de9c0af4e695ef21a12da9ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92f27ca3d4ff06ac37e904cbd2162c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2e4c3dc4095be49dfb5a9dc173a0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecada827269f6d0cba526b7565286e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b2e23a5c4c684b91237962599e858225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941b62c079713a3dad099d94daf36ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d7dbdd26b5fea335eed0f298d6a0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89909c28e8b01a4fea1b7b86bab25f90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa2d2ed27d8f49e913c77af9c1593e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392479f631d43adf69c27897148babd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01185b832a118f8f8fb645e8d7367872231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a582ba7f878e5f7390e479a73b8815232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a91171e5f1e32557ddf88b767c5e73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8ab48a476559527e57246cf0875a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4396b98da5f18f776a374eae6eb350f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedeba732c9e5554aab811884e8c02e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922723be4a389725482f3c043fa0a86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aadf4a4b2e76b13a63d6dbb56dec2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0462dbb5fd9a01f71fb510516f5edce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a99926ef689e1864118f57aabbc09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361ccb4ab7f7b6bee2f9b60035d1483241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae1e9559ad2f799c6d60baa3f3ec4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685b715030a0689416f697644c64f7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9762aefd61f7e5173585b4b2ae935244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d87741f9ab790c3051939ebfaa87dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709083e417deec0a121355f887f33e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d41f58f847fdc2f28b2ecdd5fa1d24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a7d9891ba6a1e3018a59311c8c54b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e853b2f63180210eab5df4f7d8a78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d2be49ff984677c3ac549645ba52b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1c0eb2ab4429fa0ddcd1c677de4a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be8149ca7ee05d8de5c31893ddc814252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e443ca909691ddded12b793bd0a70d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e188e511db7b919e3e1b5b65354dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7429dde6f239d4aaa2beade7fb091e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71d3e138273b07c9d5245d79ad433b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d92e6dd992cb9db84a405720dc2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0031d255291adcae7bd43839d4ed0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b453a9f77512583f9dd4fd4b35fccd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d24cf02369852d88a23d91b69d80d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac94ad34d139da9c27eea59b1770cdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512db95a6a6d1ec701ffcd159d5c617262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829294120b8f7f3d92957c2e09fbba06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0745dd384a67390b1ea7a5a5d2215e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23cd9ab3fd44babfb10eb524c32f6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c65f2c9fc3c32df05b282507574796266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32a02bc1e33ba2cd3106ad57a4685b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a066da353b713d65cec953d2af24f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c1e0713ed4050a13a81d59e883072269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c8f3a9331e1bb4edabd4a44ba7fae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f27299a8b6ed3f2775644b77086464271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada3b4cb67f648159d97fcb44ef6911272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b3c1e565f9d5eb14efb42236d2899273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e6ef92ad51a6794c025514f3efc41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097dbd63bc7f74b82ae16b605e26276275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03f5a9337d80bd7438997a142fd12d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a52a4f0181fe4d21444825d4091db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae88810c5606e9ae8c56d5a5cf99947278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea7ee87a1106653a604e5640e993eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d469e158c5e8f0472f446d8c1b7d62c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb8d5ee987551b3194e7888389f61f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fafe09188b0f5e980c9f25cd6bcd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678199ca482454016d37d850ae68b38f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01ad9c3151e51a12cfa62df6850e76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ea8755fc973ef561e2e9c5adb890e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02170ca0b9107fed1c02a08381eddda1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1404177168be00088d702008a8f31a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075b74e3d1f7bfe5c97b43be2737cc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a775ad6aecb950b2227be82fec3f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f942bc35825de45d08c49f53653cb88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13715a66eed4c6c0dae73e91c43e91c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc416afa436813c74b7a724b2b66c4fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026401a5634871e17161adffcbe2b671293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6bcd068a7e7b3775a9cf0905f3740294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edb013e7db78916d50db0b3f95a4ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c32a11977c6a1423a39fd9e31a8e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dd35a0f5ba09dd4d6f9a1b12e3992297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c034317d8347b3d3e302c3b5a9ddc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d717e7fa3300e9a728185cec180c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68d691b0b808905f068940b53cee71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073417797a0c8591b67337318ff04893301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a70d2412de487f5e75c97fa8ebc86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714c3286b7cb04d5003ef2c4421e815303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398d183ac6d00f8a5e9e8eaee4088e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cedaf98a22c9b8529a9e6a6d65660d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5ac4b473b40c635b9f11c8381d7e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0af722a0e83aad76eee23345799491307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d7768cea116c8abb306c0f94d5d6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17d44d4f3ff167a387bb4672540e7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0845d3ee7dd9f289a4747f21aa033310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25260cb91f779fb6204643735ac5d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38d7bb5c10ce889f5ff7804fa79a03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf965c4a1967d97197cc8b09750f88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217a3b73d73977874a227c35923656d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c07d84da9203f770f39bdee5166ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c268126f265081812fb3cb0346a1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846a0778f77c3032b7c34aab8a1d2f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa555536fb3ba9ba78fff1a9c9f652318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0c8e1785619893935d4945e081550319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc3888c18df8f4b39484c4ac065457320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f93b9f2560fe19e6846693b94ddaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf8fb0cd85907cf2bc9b49388cf2ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5264f29d20371baf5786238c278b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493b7868458bff023e0d65872865dcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb7bea4c84eccfce161efb4e628719325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5429585ba09d5c1e2f806b949526f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fc16aa216454db60ccad7690a3e5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358e5959d7228f79f5965c2da6bff36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316d53240d9c2cf228e2246920755ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4763f925f7c767591cd87443f2b777330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411730608b374c6922e320cc4f3d879d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08755bf65ae3bf8877c544ba46a99c80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ca2227ac0d42b7a2893da80c44585333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab464ab0e480a72d9aecb9b3f263c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348fabfeacbb441d816e554263064c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89b567a46a6d230bef3c25bf40691d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c475d16d731f68370a887052c7453337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9ad467c22b9d1239e085ec850b9dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae9a39e097b777eaaa871f2865f83e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1f7964a500bfc7c5356523629d579340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c102ed913623b85033781ea4529904341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439109546af169a4dabf371e5a5b5b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d397fd87673cccba12af70da2d200343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1967dc406458390a983b68fb5fe09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd35626f79986d8bc2908427700f868345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2f558b0b82cfbfc8181cd0d05c995346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d1fe14f29f0ef3b2682314c837dc4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18fefd6d8b94c2e0924e64fc42f2d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ccb67b273f7b304232e69d4634fc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3bfc2a6fd5185bd0b6477cc234438350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f2c696ad8da88ec3a8d4298fc49f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb673643ea261fc4d654828e626ab8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec79fc679d851b62972ad3554a99482353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d232c6ed379928ed0119c9e9ef8b941354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ba4f69ab9839f88de6814cc6217e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12268f048d5bb2079562c16fa55e171c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85257887265794c741356d3623b7e3d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6e1ddbb9a109ee1ca17c894903745358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ea0cb1907d557cc1e878cb3c4d631359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32117132ced85fc7f1390271d0e668360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79799d5ae522ca20dd9d8ca1b647c111361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7987e2ec353c4ada0188b4f0451ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deeafe51a264e9190bdf6c22a2dc15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85131d5c7aeeb4371875651c73b4e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fb661d49fb88f7bf32b23544b3a74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e97b0b94557dd9637871c59134c5da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aeb3a562b6f59af25eb68db0dbf0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bd54ea94c12b2327e3532ea438d05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa45dd87faea46731d17d2854725a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faca6da5d1fbd538039a26a620f69a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa525dc3181a632967a1d3966776e95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7882354298487c827042eedb63aa3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1a457b4293a7c6d75a89e8f58be97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235282a9e96e2c472e39616363e1b7c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4ade0598c05fe974948fcdfbffbd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c0647d5fd762241941799f5d6e73a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac499002117b5eb8891523075b47b73c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe4d5667ea419ee75ab30b8ca327e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d848abf2abae3805b1b9abaa51ed62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c462bbb4059ba9ff2ad0d7f61a6d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd1e6f2651f4cdc94d1f12a75fe9c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aa46efe777f83e50de60cc5ccebcf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb5713a324b5b3f65546a49698fe28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f09c801da13d54f8dc82d16c6ae03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ed28d68d08097b925729b66e3f3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd6a28f66845d2a3251ad5413348a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c3c561eed9309c321f12ea4985d44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c831bbb6e4d15e3490c83c6957704388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eece9f31ef1830716164e07dce871389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ec8c96ec7249605f488c65d5fb713390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1531aa077f0cab9201596f975f5398391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22818de4e4f48ef3e3b81922c885bb78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a0377b3b85ec9cfb8d067cb52969a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b07c824a9601d0aecf4f7705b9228394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa40a61f8147ad69794e64f01704ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd6ee2b8a21b8c8c62e06b81acbc16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee75ee61412fe3025c229f431e71718397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9064c61a31803c8b6b693b34c002b28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a0411f03dfdf23354d185e7a05cc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3635b79c85143597d0178dc1a67cf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900d68714561154e8193eff9121e481401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eb8acd2f170a6b0335514801c0c92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8e5d413f4247b4c3be543289dddc6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445ccb710f57a0fa41bba3a90da3d00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0055270bb748ea7da1dfd0b977e9ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c92748dfdf4cd8f4cb2a4b465ec398406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1cb81cebb00b29c70281d96ee9642407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da666c091bd087cae2dc6ffe8471ed65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402699b88754e2e6674e59c15c730121409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ff06ff0ccca7c7f5681f6d145bcc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794cb013aceb79af5406542765ee6f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4640f506157b93082a11c43edbee2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e07f911ce589ccd6f51ab30bb6a6f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d76ec8e55cbfd21422d62686af2fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9e6ce98ba5327fad0598ae50c9002415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefb3735568475bc4cd7b57d5647db5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf05985e48f60605d7c0aa190dc860417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d21407a83c53eca14f6a9b97060ad8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd1d0caf5a45b2e9b6277a493cac32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909b7df028d51563e120dbe458332fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774acae80a57d93dccd7e7138b4cbea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328161be4ec025f0520eb172a96cda4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac65b0875d88687c7ac9a5fe37abc84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039544254e975b1872e8ab05192bc908424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3253977f46e3bba3fdd7ea19ecc56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa3a26b6a661d34e12a39bfc6805c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b00b0798639e7f6aba136cd49f578427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa154a9691fdf9f22785bf87d75d8cd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab10ab57151a10a2c8705d211b9caf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13caed6e40a0254bb233a1029bac26c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c6f5814bb57daec09995ad13cdcf6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dae8d88eb682d9e62a29d4070b8f63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6af85cca1d617d607425a8be3f7a03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b49599dd68c87da1bb5df631cc594434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13072f3e67510361308ec3ab5e2a0cf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701d7fd111b7c876f8c15b08ad195a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89809e4fae068a526c2f73394e259448437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394b34d3f352edcb91f648df57899bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4287f45eaf9a280580e04d31994120439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfced0b56009c302ca8e76239c996bf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b28f875d73e522ea35a370408e03c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dfc9b7008c70d0ea9bd429241db62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61e184dde354dd57a542cb78b635fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3da5703dabe7629d4eec0d186b3584444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219860e4326e0ecc8c221afead84c99b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbcddd621d44abc33a4716088c4ef5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0a1c27271f942aafe4c7988f1dba6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd878dc2df0976f0099949449167a87d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0886a8b9e89b212964846d4fa563f85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd0eafa20c9a3e769a0a61d9e14116450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066abd2b17e37c098e252ce8c9803d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda4e9223b41757541aa71d7cbc1cab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb4ffda01f6a742a3c32beaa635992453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c2030c2d408dec2a031acc127fb4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ab5bb4bde58e0e913ea33d5a6b06e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766afc3cf79fa80c2de24e982ba77a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914ac0c8e9abd12f4dc3d5ed07a7b85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990561d68ee0a49d8bc90b33e01ff8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7770484a6987bb3fba2f2afedcbb2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1e9347ad10ff276923d6ee0569081460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eb4a66d4a623130f75154da010e46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d091f66446ddcf3927af411d05200462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68636bd2291ef3051b30ca7d329d4820463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773900af8b2405af02957162b448edf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f022dcb456fff4c42f67f054f58ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a0f54015212d11404d15d5a258ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a434aca39690d30535adadda65320c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732295ebf479ee773746d4e00d7d49f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c998d40ae77d565effe292fd9722b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c477d09702c73a9bcace81e79ccb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6533c43a8db97e9aa2b4333faeb5dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba8989d8c758eb90a5b355ae93d979472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd716ca28d2d6b086632cf2d79ad086473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe7205685a3a2c87dee3d1d8682df0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaefe382d01350df415a51afea979e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8d69d1ef52037146204c6e8e4f494476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cdf8875d29e7b42066ff4baeb71b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025e2c15476db42cf1f324da74493a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3ba7f22e27cc4a9820365065b5133479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af309995f07f1fd638e4bfeac8e643ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95331202aa889230fc4b04d98a6627481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37961b1994c10cbc77f0c9aed0a81793482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b961fe0eaabbd536e7c04f35c48c4c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533b536bca5ccdff32123c28ca35d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75227f0fd70abdbdcef85961cf2eaff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2b604b2460c9fcf319b86792f7b4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee10fedbd40c14dd48029369dd6724a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5e9da011689f94bd56fd2324b3385488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc156d5a087a26e77f1744b1a1d01f4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385f27d8276e4c774feeb1068fd0ca2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3998427cb3ef6f82aca444a8ff5633491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9001706ce5e3ca8a556e853dae87d27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb785650e154e1752c86c1d95af4b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c240d98b36d82d4e8ad6e477a3bf49e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38062a3b62f99073f276317bdb80a86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a0e762a1da3d26b07fb95bf0a5599496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be48eff57d6f137ed0492a97eb4a30d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd72c38c914664fa06dd72edce5a797498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e667c50f90e8e01bd7d656faa34f22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a5df4488c018228c0dec371ef7f50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3861722217084480970ca10d5370841501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef89d281b7a4df33c71a5d8bc920bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b8cda770085dd0e339dbe52d34dd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca121aac66fd95a2aba3d66f65d7e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae254b42fc3a2cdaeecc9be0183be9f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c2f7c144ddf6f400595b34e583bc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecefd73a2e1dfc0998e37c57ad8295507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b11249139ea42c2a4936c31f022e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1e682167c2a670ed071298140b400509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d14f998db4486749c8d2e7037af544510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931accf4b442482390eceb189354650511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa0e72ad1cf91f27c0815b81c3251b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9505cb9f271b6e636f09dacc27e39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a5b3807d05a134393bad77953ff53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6527c05a602f1e420068399f888b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b215a113b2f4b63f00d863774573e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633915f6e0ddefc3ae37a52e2dc17042517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d3e030ff1298e5490b6f6c401b4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849d663a8c60cc5ca5f215e546b9227519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db19d5b2084c0d1d3423d7be619cb68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f6ef28954bb77c06bfc1ea89470e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb4c299dda4b091e2f29edde302e3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7529e9702054be3fa5323c31a921a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0dc504edbf402c2a54ede40bc47cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecdba38bc7abcb0bec2ea0f72853f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226294348b6dd8f43f03fccc5723f819526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68955d2f4c6dda79fb3f44c78d124cbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556496d3efac2db091142789e947ae14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d8f5943e91ef87564072bdc68af2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47a6315beb3516d5b985f95234af5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221260252641a6654c6d46a5a3e65d87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec64b2858c64b5475b2a1d824504468532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e56d2022728c9fde3e87cf06f1854533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c11c86d560d87a17411dcc63d328bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe734efc1c668652b7d9331b8338e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281979773289119b4724ee743b2adfc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cee1c046f18ef7f12628aed55aa38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84778f37d87fb9a39233b93f4810e4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d602b93e8b6fdee3f653f95cfc988539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce96e59fb252d0b21e786f3dc960e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba6c5a9465793ca026a7c151a712e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15b4280ea5c2ce960360a99aae707f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96daa8bc70ad7dc849e203c64270324543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de78978270a861fd0e5930424dde7df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb1d65ef05a7fed543f861b59dcb6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4189b7c4ff14bb485d355f8c40dbff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d2ad66190d7e2436ea31e459f5751547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee9a5bd3409618634325895a894749548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae845c001b8264747506ffac14c1045549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca8916bdb8a98f01d71c1ac0b89f3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be439a5a8abc1506c4ae86f41477a29f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c4f4b9d1ac4a95739559022af8b90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556bab0efcbff7ba02460e339a764dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc80188289030942a80440e7bc41b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0ee3445928ac8ee8aacc4c065294e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0024d4334539bb6898c9c6f11487fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04858d24b0c92ed8f9b8a7bdde02e959557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0a628f706287db1be4202d7a28970558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afa1483da9d09221ff500aa603bdf8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea7ce1b0b1f2ee30bc9cdc2c4fbeea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a2992b7d9d3b4c349e5604cf46dc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcafdf17dff5148c1e50e29fc133d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57532ed68f02f6e779b446588a6380cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e6ca973105f18aaf60c2e6369405b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf48b33f2bc0a53b177f070da7d0803565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b19dee328f659c6c2acce7fdd574b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1de50ba45cf030532ec9d9e595c2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b7351719005c53d4fef31967c5c81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e56fdb5ccf6eea3b63ebf509c0011569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cdb1356044957fbe06950514aff16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48549b3fd2b2071671fe2302490b63b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8451b533a05a95acaf77346d57fcdf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dcf9b267c41827e98ee31fd2be111573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b823192171935c4459cd5828601e33e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d5acfc962c5b084f6897c1599ec7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c102113d9846c192892ea47394bf29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254b70aa08ed2718f8a42f729c20eae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e853905bd1d7c5800c9c746db67cca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36635bee87140abc1ee74c37be6bac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc8f07bb4f4f8bdab8619c6d39cf38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206929df8ef5bfd8007b6b9ca77ed0a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5b8e74ec41f35579f963095368850582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c46f4a79e944c8a9ca782d180c747583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094c3551a0cf367bc6442a04bd1ebb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c57e4227edb87fb1bcb7276da91520585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a259d18fffb17d2b4ff3c3fbac5c899586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ee699705ca1fd37b839eff2b4df60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d9685c8de8245d4f5c2af40ec4376588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851728576cb472c056af3667546c6cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31fe30b4bdfd4152b328c435e96986590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd89fff4fb0472a5035ad9d98f233d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbbd0e3c8f3692044a79a0ac0f8a63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fda012faa71b630612f010fff2356593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d95d0ff964769600f710ac808e24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140fb1649196a3bdbe839bdd2c2d8b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b930d51090e2c6b468ff00a0051f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fd7dd9d56e7c82d3af81c0856877a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4712666760612ed2447966a32501b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f98b5a6433100a07f22ea094a39559599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f8b7039a2168ac97fa62b1694d1dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e29ce1ffd9573020b84ad483e415b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e56d4f02a5d0708bf628855bb17601602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc308ed7ef90d94da0b8ac05708147603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf8a405de66e324b7da5c7a480bbf0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09115748deca6d780e6556e9b2553fa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a71b3e8f8f7f0321a5ed525abae3f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ccb13efc130359e306594ff83fad3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb54ebcf8a34818ab95fd9abd3fee7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7449b31603391b43bfc81cd9223c48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a99676acc7947db9dfa8a1e5252ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc856f452dba059a6e85a0b32d6b4719611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1978134faa1837f06f0375d62f305ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284b6eaa446cf1af2f5e3e391fb73f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae03331c13d83a333b8c8ac4326016614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd32aa8093a5488e09bdb67f0d77510615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b69dfe5c291585f2c0e24728044d6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81280a3eeda881ebb2548395effbabe9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa50a65ef5e043a4f7dd0f3d8878f06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a850b53be3a38eefb0f1cb71ab4094619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981990508b3cb31e08aa9670d0350e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37374f647427fdb408836e9e09afbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3905a7b2361ea7fe6ce614f9ad5da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b762c0d6ce2e66a4eab50a30440c09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55675495a44f32f18df820ded3fc777b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130292f4e2e354c415224dd9af5ea85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522df0b6c7760476f9206fb9ed2b527626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251601a1e4844561adc9a14ee9db026627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1f9cfc5c1669aa83a8245c9cb9f19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f61a2c20470fe9eaaab711d80994b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797620627340a63c0d128ae68d407776630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1cb76f58f5bae090f22bdb6341525631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a7742d7fa8fd45a81030d98ba1c00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53511e85d61b920f43586f66c280425633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6fe1a83125d30e690a895c9bf8cee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde04372ca322d9c57cca75e813e40d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6496df1d5978e62fe8261dc88caf48c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb52cc39728065c157a472ca845aab8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d257adcacc157a060ce03571c07a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cb51e21935d81eee89e6eafe5c6a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e86021781d2075bbe1ae1bba366a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd59916d504276da49297b54c86a7e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918a03abc4f9273759459551efe4b01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eaa7963b0d8c4ab2850ea4ff4e128643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbd4a52fa4cff71e2742efedba1ad3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d9576e3ba9baf3dcbce8091a3d7ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa5a345fbc9ebbd9637322ba9cd822646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ac1edd1d5d09a6f49e2c87298b42a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85068ca8ebdbd18d28d0add8ebaf3ced648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c526dc2c6c050138a80b1885514f225649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29198af9fba9340cc33aa3476584aa9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649690000d4ec7ade690a6ae0d2dd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e90ff27b741bfaa64fbd2f52255d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21438c867af4c0c7329f01ec1f254915653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722b5f102c0ce0b4921b18e6f915926654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bb49e155299223af5903bd27c1a56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752b1b36d82c4ba352b95a88df6daa6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3f92cb42c9eeac0e2ee14bf245dde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a79935533624379881a8cbb051169658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d0420f0d3cdd3b548e6ad5e0114bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86cf516cefcb7a5a000b606ca6870a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94636db74ca86e58dabd769a7c3b4bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46a88532150ad02cdf3e006347bc02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7fb7eecdd89b170b9a24f408d8aa3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040ceca8247e646e9976cfc75716d9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e67ce2783b73880217a17b0d0e4dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae93c6f9c00a50c932a76fec681a94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d840b317a99b25eb60aee46b696e21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7b3e5e3e09db3fc45d41489fa4fbb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee918d4960b0e016ebd6eb575671e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ae890ad417f7d3404d6aaf2b6468c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515fd8fe1245d69719717f2fadb3815671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d86aaa4bbbb766d43d38da18743ddb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2388e1f9ee3dfa43a6ed0b5cc427e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4da02986d186e13cdd4130359461a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ac61faabf92dc0310df975d8c8c4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e00270d2304228e06a331befd961d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d23fb9e56fd78dab13e26205f9f42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee321c1f85f1e5bfac302c85c84859678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f7bb6b476ddaa20ca32495469a9bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc95b59827852739befaa4e4d5b466d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd28bfe805f6ffc752a76c4d99545c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b980d092dc1dcc5ea71149a8f9f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78aa3e2eab42006a37fcc9ef7967e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd2afea78bca069e6074672e01c599684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d42d2bd1f575686d50cbe35971c53685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7bc29e2abf4b60a9c7b83582ece56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0d5299c2622e0a974f5e283dbc2d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7ca0325bf780ccdca3de5a6877395688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9221f8bbe8f1b86d89be7b78916559689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc66272242e595b3b808a05c45bbf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47659a2bfd5d9f1fdcb4a58ddb8e6bd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413acd10f4c7f79d447fbce3d62381a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56fcb49035960967da5d89d4430b0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d745a0fec718ce179ff53f6942f9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92931f2ea0ade02c46f5c5f09bce7fc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34caeaae038aa4137fd03bcdda2cbb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ef68f1a81a2b3fa9427705d0b202b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d1e83029e96b2c2ad452ededd8b7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e1ab29d972b0ef510fe94430dd710699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911b29547b352030f30f28398b6f262700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad22213b8b9bf6fa82a409737cab3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666758d6ece523ad29f4e927118ece6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab57131adbfff413c4b746b0818cc1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16727a5b25a373c76c4c5c7dd25ee31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef631a26a3710d83ea131b46a3553e6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e0bb8d68261f331660aeb74dd3793706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e2879a98ffead942277ea8820ed9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c51bc67524f1371f4fdbe7206d3e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a97ae159a78ff851fd517deaacee6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8076884fedd7b9f5b7aa6d90a12dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f857a3bfc3ec8efc9318169831f99b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef5809929a7433b5bbf6ab5ae6ba7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d403ba2a360bb47191f9e72f1b6703713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dbf57f19211e1c9793339ae57705c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20e2a1e45c045328292b875660c3e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f2ee7382c3f962e1ec015a02d1926716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b4db070e4536b91433636259a7465717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85b1a99e0371090f34ebed96b6aadd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fcf92f90fbc41e6503cf710bf803b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9617b6eaeaccad146016846420213e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847614524ab0e7bd57ef08f3f4f13fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f6b9efd8888abbe3139aea567f422722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccd6f6468aaa0d02984f2af949bd9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c922fea4afbd0e64b7b735a0902e08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41f75d7c40e23cbe92a7e66814c300725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e4c725cee1a01cfc718ac33976b07726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3c3afe49aca543d2524c310ed5d30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d1105d5240289eafe0e334ced7c3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9c503c96fde411c411323938f7685729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b4f3f0df31fc94f4ef672e436fdff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea233a3e93779ec1007d62d546f0f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61a3c75e00d10bdb055e1eda75aa4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680cb6004b974019b3a7c7eb0c3601b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145943bd2ceff944e8500769d529e7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01896b9996fc1de1942f22ce4f6ddb81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a209216296e838395b69c7de71d6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58dbfab77a7764c33227c74279c8b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0c957e245e9e58e1d4c5fc89dab4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9a97a51501ad86a471050b82e8d9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac9eae10d1b6995c65d74793172a0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735519cd348d7498655b5bacaefb112741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9073d5da45dd4d54ccba659a5bca32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00e62ff4adcad346f39664f1a09edf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79ecfa72647cb80c45c713be38c4cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079304e6490351c92686c4ab870174d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a178694c1bb2964d1ceaf03435e74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60871d3359101b7e8e411d0724d5ec1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4909d95f7cccb9ee71c737e5d52888748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50301826c41f1303141e34363eb692b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d63451247fe51af5cfe4e6724c3eb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea01675bf3af7dc19127e43a04e2723751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e93dcf1862910a39cbae07b761bd4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aef12c8eff5f72f17ad66afbff4a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97040fd4396599a3380ea4fc380a3af5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1a8282c3db6a2a51f0f9142bf7bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802559099d314e7bc33bbd032e94e310756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e91340c172dc3db8fffc8bf0e6cda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb14cfa828a2fd3d63619ece86b6d30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5d82150e144e97a882eb5bdf375fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6ea20bb909a6e1aed51fe69f22c26760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656402e15245cd514fd73762fb404712761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96348d8b2be092a71ca38227d63e4ea8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040bf2365ea9e6b24c57280ec602506763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5ebe8be81aa8bd8ef009e27caa4f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1db3f7993b8f3e85da561f428cfa9f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecc3ab15f849bf0b03ee2a8a7d306c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3facb9cceb16472ac492c7924ab6a4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdac55bde93f8cb85f351ccb2368df7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f84610419b32ed2cf243e9523cf4a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b1e9e2122c62ebabe88abc02890d8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3373fb9000637187ce83f7c8059db771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4faf23c8a3946105e6670bae94592772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03630c0af2e34eb55fa5085760fa5d88773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7b663110ba487ae968935c0fb1dd1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862aa4d7d2e21edf999775d78a8e09f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fba52f9eae5866987d7f412bd621f6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be019fb0f83e3b7a21f213f6c59ba7c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf31779605b4942183d577242b8694778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2100beb2c46a4f97eb8e0d1c1767cf8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05013e714cdf14cd349da728b9828f87780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63ea8ea7377317d470747129017495781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f7eb83cffeb55663d51bb96e3a92e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75106d775f0e6bcb3bcde956e044d996783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6067a70129fb655fba9bf1a8edec64f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9243de16af8b560c4aec36938670845785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adee2f37b00f1bdda1760274c18ed19786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdf8c5a58e6aed114ce592038cd131787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168e9c3bf77bff7d0fd84d87b1d0ada788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acae63dc21e04a233a419411b8acc1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583bb00696347ff688a1dab5e67b6ad790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1305cebea8d6d117161df0655429646791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a92d4a84432ff64b0bcbef8ea5f0dd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fca5e941eb6cf5ac314959d317387793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060020904cfcbbb79a90d7aae645df53794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029e888e2abe2a3f237bc55b9d3c3e1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a54848a69e3e9398784066da522fa2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88ea30679e1fce8173cef10d5aaa0e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf818debe7f59c62567eb47865c73917798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b85f7665b65dea0bcc59d09754c76799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06003c92150f32d269d4f0c56be00e6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71927be3aa784103f2c4b6f5a43af618801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6991d16b87d5be32c4b255ae9a528802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322819e9141a91ef46dd23992430b80803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671fa6dd746c5466d66c953abf1b42f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6795aab3720346920d25a54638f02af805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404e31783218cf4536b79725faa9c2d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c0ae4b9061f0fadbf253f58cfa99f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee52215e1f17df68eedcca9844f1e64808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1afa4681dfe040c9d0919232e25c4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116d45dbbad3335eddf538b4872c7d6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34f37992663f5bc3d9b685c49a657a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f3f1dbe4fa6289288d472c88e946a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1aa071f35236990055f2bcbdd9df6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168624b9c6edc5e081c0e85b3c384b31814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271ae48a5b727cd68871c4341320766815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2f7d65117715f8b6a8311ceba551e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccc4cbe0c4acbf09876bb35d031c44817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57ceb2442e18004f9ec4d79ff1852a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78128e7f99d8ea533bfc9210151ce897819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e24f64937e072e6d74dbaa3326cf90820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2233f5fbc95564870a15a07e01fd9821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641ef2650e22d4a7a95c7dea96291701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696166a8160c22a3eef726530388d80c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc459a3c0bc8ac8605444beea74794a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a37c19e00cd8557158892c4dd104b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a14b9e4935e50a091e4ff5f529f705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6728aa6a4bfdc2a49561cdae62c396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6179d0bf695ac39059851a0bfe1ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519ffacd05cb8012a47799f30b72c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dfb6f04377e7210500a681ff714109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30024d41e6fa1e5d1f50058954668810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdf79bfd35fbfd7919b68d381a586911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace219a47df4cfbf834244b3e14e12b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9246f4cd3fa835d4f77031fa288e3bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229528cf9a58f9f8e6ca1ba11c28c67114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78038df7f6401d94e15dd4d037b9744715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeda332cb74b084e1cc6540b95638dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c484acd6c79d7edb33f11dee5b52e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec4a4c1843d06c8bfe4494738eef0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c415f97766f331193211a00ea583cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e35379792d51374e7e510e8ab8818420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b892d068ec72658a19a473b3a944621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e1926c161533539393fb0740db2ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849a5d08e24aa35f9f918d290bf13da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fb4d186c82bb92390d56f6a54a4b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf66c11c8909866ec8308eae69784125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaa17b60b36621e49e8c8815553fa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d93c271a5a93f834dfdd8a70e8d7ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8675dc667f6501f2b045b7c87e05ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa6910a4f22dab6b9a7c4eb5260ffb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6658695e91deb15391180fd53ffbb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2da297982b260d946179b41aee6a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51409319a32cecc7c753557da2c2944d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4d10259ff1a63f632f5bfdf48fd3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d80e7f998a6f9cf30f4c5a1898ceb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552995b827fdcdf4b74e9fccee32e6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d654c45f8777f0a8a777b71327f0b2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0469d8b57f3d89ef238e2f1386787f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f3bfef47d7ac6234a5bc51af23a7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56d1d1651bc86144e5b82aa59db91539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99d2489767efe36d6ce8b45a0c807f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eabfb1fd7d38b7c07f849c32e8a4ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc4aaf92a9de015cd26b7ee0593a9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e34e5af858fbe4047a61364dd8e6a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa9c91dc5ca0b398c0a4705700513a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c81e1cc178f02bac7a56a2c09e354a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233042c8df3a0319247cfa5e20ab37c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bd2dc23948ab7f3ff3e57690b224e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04ca0405f8bc318dc7e4bcd638240048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85589915c1fdb626d72bc303f7ab18c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d27b416269f4645ca0a62b82d0c42450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3055e34bebb9d6b8d4ef9d34c6066a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492d51b72915696004a0f2317ca31152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874de8047ec11c5719114f612f57680153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bddece53514925dc707e8de67ac5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f456aeb925a7211824e288f3ec23ecf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de0f009d4edb7932b9f4b57bdbae6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a217002a2d0f76bc224e885ea3ad6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a4518c08c75a21386f7fe14a242b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fdc77ed6c8767a8861b4b3599abb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50356b60c591d3bb6d93517dcc13c4fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9e424c1ef952d53c4e65da07181e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2de1e41ff2d7c0523b23846184d35362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50772f9a0aa43509ff6173854323f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faab4083aceeb0bf613c6442e2361f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b6c58d91d80dd8a2ce759e1d9dcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff901c0e0827837c3b5cf5d64abed2d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3039faf16d6fe286524f13ca695d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b64dc5dbd4593f5b4bb59c1d9b75e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245296cb8e33fe37cdc2a129d3d24ac169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681db3804ddd8fd0f6c11b90f8df76b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd56a3018815bb8b32c6d8e4f32f4fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baab8f6158f235c2e8dd7b476afdc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a161dbed62cd1b880a839f2b1a812f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe2dfde3d8f60281dccf7b6ec92ae574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a02a258a44f4eb0f4e6cee66120d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58412574d8e46059170d6f9207a3d3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf1dd1edeeb9cabc9fd0476b59a61b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e6ea725092c73056699d7d1e3ecb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfc5b3f2990eb99b657f9e8cf5bff079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227563c6f48846321fd98a95e9d6d3cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cb7b5d9930237de5cf27bcbce37f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3716452dce0aef97d7c4dc2c1dd9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541d342214f7d7c419298527ee568e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465b3536ab37f6ec146b9d7eb91c1a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3a32d30ab58b95ef74b45ccbcc92285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6011f84a5f03b8fdeb2433afe2b04ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dee21f19b65adbca30090cf1e60ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d6f21ee06bae55753a4f9ae275a4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f97b8e8881cf58dca1c352c884552689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e674dd677bf7428f3d2f59b8979c2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a43f16526eeb39b10c5f29bddb36b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dc238e97dd8bd378745427789761992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762edfab9d6d7d820521263d2f5e006393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b57ce3ee52f7687d0523fbc37b077a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f713c1541a194e879f4926813c8cab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c1998d2008668ea33c0f46a2751ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a03fbe9b613d43431b4ebf27e5af2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f96825e1a95044593d36cd2550d5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8607c26cc7a49d3f7bf505b35b12e4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640e1c586da79b94360a905fae8a0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8060395ef5e36a45e3a4f6a6dd761f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6053f690c7c19e5554ee7ea3e334740102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738adde4807194ef9ea35f19cf69105c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6ea63162b7756c3487a933daa85b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb29d30e4758868f950f32829b74cc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8af15a819ed8d9d061f2722ea0c0e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64750cdd6993d764b98c7c32f96a262b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dda14b86dc59c6a28db3ab56f3925108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0841afcad429ea34c864a7030b1f12f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffefefbc440418e504c768338878f92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eefdf4254eb519b72ebdf35aea041111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7961f6cff8ab9f3dd308ee5eba135a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc985cb60f0947e4910259571b2f831113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcca9d0137d497ac325c2ac448ad0a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37783d81135f5d601d292e7f5f1fe69b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcec77900fadfadb2aefaa22b1cdec0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7533d8aaf6daf27dfba70b1ae551d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640739190ee75003300bd357b9cd20e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9784ee3bc57f93278763b176c93805119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852440e3abe25ad47411376214d6c0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915b4a4c03afeac6d59bff7f11128b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a5b36e05a1d36fe69a5a3f75320f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457097ce92ec869e01f45bc9e250eb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050f7f37748f62defb31ba592e42344124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6972bea145e7e2d56a1648786fb12b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e37f02179d31baf8721e780f85c0a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5659d1a9020fab2e3317d1b1cf5eb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363e76e187d728e3215764c1744ea7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b2f1d0ee51ddca2dfffc2d23f7f6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d679a5d000c6dc2bd150645479e607130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9806d8b199a4f8c6dc82a70a782e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46792ffbf28a8753cf97b9f9fd589bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406af1a4b1e59beee52633d1a1bb613133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53741f941b9580632a364c2621ef38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9936a1796ec6f901a7c0c3bf2b0bc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbc53067813ec77b3104ca505aba14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09c0ab85a8dd697caf9fdaf3d70e15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b788eec352334909068e6caf002a599138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0824b82cb68909e357dc4667172761c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c93fbfc463dce1b26558dbc4d117d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fc5d174ad688e0611158dfeb0bf7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b566399ab1949668b848a8eecab54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f76fab66f0ac6c6e03d71494f0eb24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02141049855f7fa5e9035c541d254041144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b484acdc49cc29f1e6ffddcd4ebc36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b1bdb912819e17c57640623a97034146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cd1c1659cb8780b325f3cc03bc996147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d12e1c018e48b671f400f64d26bd7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83ced434cb10e190f098d6e6c15612149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cfda66acac9654152ed1ef9a0dea3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9ac29bbc4dbadcdc6f3e1bca4572c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae52a1a33fb213aed1413f9cb37b96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25677d18cc0b2a25af767d7823da8660153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd7c40cf262516530e61f860f4383154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dfe0ae49163262b81f25d6d753b0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84dcbf25d4de603e34cf495f59451c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3f068ac63cb7f4cf4d092e11c2fca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b11e15ef8b501d0a29da5d8c3ae6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7ddda124c4fd61e54a5d618e74551159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41064404c55eb23258382dfe80c7cb81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f640c888c89ea7c2bbbbf53a1381c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06793ddaab7895d92d3545cde83104162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a15c95bb41654ba8a760cbfb62511163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699dca3dfb42ce461c95dc1d2d00281164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc5343d9a640ee6e933584950d14f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b945f4c027259165858c27d9a5fa81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad1dd939798485569a1089a3ae64e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd8837ba55e075883a55bba58a5e76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede1d9304bd0cd66a310e2d239058ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045579af1ba7ab705cc80d7d3b2e68d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2438dc839f4b4c9ffbf105f8958140171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808e5137dc487da4ac32aa41db66736172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0347ed00920cc22a1d982eb58fe99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c39d09dd55d9d93fc19fd6a2666154174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4f24a57718bc09ad0cf0f2f4d638d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aba8e4340b969c210d0acc128dc798176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08834178517573db274cb596c98bad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecf1322951086ff3fdc48c492b77a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe808251fe83ef9a598ccbf842c193179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdf23c66eed3a9f439e8aa3b1d7112180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedda61c73a53b2f10074bc90cda25c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275d0bd31d628ce3e2a056b3129c2fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43089969a388957afd98cf3173aeb26f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac43b4c3561c2bf8e3fb2b1733c3d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610268b980ecfaeb9ae29bcf358dead185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088080aa6f3d7f03d1e52ec3257dc44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd993822bbebd7e2bce5643e512daffa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654da7e0540bf4d3605a93a3272905f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05188bedd01729bbddd06fecc29b03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aefb7ed678a71e36edc9ee36b70e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508000fb6f1f330c3b7db19ac2f0dc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee7acc47521f3228f02e6b1a31a5dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196cf408178c4e832637087afde8bd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3930ef8cf806294171870b624cb238194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ec9a6ff24cf0ac49cd086e2bec73e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed5353139443c1eb8a6ee0b24b1104196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f4f07eaea5a179d2dfb45371e501a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69536f45b46f6c563169bf0c6af0aa41198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d782fe57dc5c03fcd73c469b84722199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435f7618de25ed72e1cefbe123b7223200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab1d28f634fcabfae7032bcd24a5ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc2838cb55ba7e2fc7aa383196cac1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9c8e38e906736e263cc7bfdec3688203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4f1f9cb3d23d29181cb7960a75908204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85ac6044c03af21c1c3cd68d685870205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be447d8cb5b2d7b195935184e8daf6cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a1cfd514516f1868c6e8f8c704f1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb11f037b3c4db971aa5c5b75622023208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb3efbdea22d6b027e56c0dd32f345209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334d55e22d41e8c49347ea46e6af009210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feb83902d55c778e587664c91b243c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47353d1a5f332f89ed1e24c71d84a9b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62b0d87ed76984775af055cd2c5566213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd38b61bd5f20653844eeb5ab7ca5fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcac97a2ee09dac5e569a1e1d2a0c42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c04feddf6708c0d5bee69cb481c650216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcd34268973009b7fa91014f2d789a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5426736c77e33b51f388963ae4903218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6d46dd54165538bb15f7cbf9e6cd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f413a63fd8a27a3317f9b77ca97ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7e9c3fe18aecf3b9e45676a83ea1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23153e0366f108ab718aef8fdd079f93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031b1f5298aa78ca3b6abb71c54c31f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ceafa93ed2d55b5e42cd6d42aba1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37be85e967281d29c8b6f8e9cbacdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaa26e7969f1a304b3229d3777b174226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe171922c725ff76ed7123969c4c46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf5760098815d9a7055d6e2bf28280228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dd8acb1f3381439944bf3cb8e46d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c8fa1c3444390c28957c4bc2806ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef9d7d569a41e56cf6005ce1d6571e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a18ee14b6749b1b5e1bcf2ab3a8d87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30de3d10a508f6b6bfd44ad37ab9aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c94a9d5fd4b1029762bff8345d3b0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53b2927685fba26ceed63d9514d90e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455b7349869d84573100904c9d21afd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ee0348bdffb7b7294f84cf88ae1ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497a7c4cf8d87a0c83f33f79e15cc8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb259843b1056a0321843205cd9c185239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9376974fa6ed88615dbd003f80fac87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dce863e5a54eacd9678d766eb68ffe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81b6d738e7a5b3ca8e3f72b967fa31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fedaa319afe6b386fd34cfd33083d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b26110a636bc2cca4d833bedde00a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3898442338585df2d2df7a6193fefef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f12e846b3a69f4910da6b1cbd90af8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedef7c31b7025adc0a7f73674889e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad070064d0293ce0533fd5b93075a6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dd9741886c21304a4ff3c9b9c1fc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14d69e532ae8db3f4a9f72db56f6f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7fd97a61681f5eba23ac858fd7d32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d5669337420ecb4dfdc1a8857fbff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b97060cdf59587659742b693449e1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d4c1bc8c341bd0aae51a4012e2c35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398eac5dd12548f0bda6fc1d86c2cab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae5a1d32a5dab6c33818e0db0f88f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e85c98aa17306e75594d863b4365b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4830f4ed766f32792bd903511dc38c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c91940d6a51ec2a3388cb03b6328b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceb5fc41c5ae0068c78b3d4d35d307260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d597193bf7be0767800a9270cdb427261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d06297e69c9f315425c9e7efeda39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09185c5b2fa9a9137f17d44ee6c4ddba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bc6b6c21219bb6d9f4fc607c212c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f96eea2b03ea1164f8cad13c26d4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de805d275077238d3e12854c711bfd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222730df1da493b9a85bba53df773fbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b028b6f20267ac9c9a47c24ee68d28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06d21e9464fe3625c82a107fbc7cf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2586a56ecfb320447146d6cf4729d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279d34a5f6e2849cbb3b2829e2cd4ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c581b025be0e83d5c85916524f1748272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d21ee4336e983ce57f9835c553f06e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e3d67e9c43f190b2386d79e3421cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda5731ed125de6759c165c77857e84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136af98ec06c16ae849dacb2aeeea78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6533ceb2db6f4bdc25007ef8cd1fcc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986677c83bacce09cc97154d85879fbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c643c5bc340449c9010d7f4baf3a6e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0e0fd9e75561c0149ecbdc5bc2ed1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6dd9bd0e8a7f6dd089f3fd78a8abe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b133b68d9db4f89ea8f64ce35994e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9003a9d1734889e01b5a37aca70e35d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bb8a06dd261eeb0b60722998d3fed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcd419321e7050c6851e1271ba14ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c0891349ef56ed2db213c978842cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1d38a7fe5ce4a2d2445eacde77ae9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420681cb27356ea6c101b1eac59d800288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058a036deffed4d31ce624a85664736289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ada97335fbba6ef94f99272f812f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2f8f95bf550d297203bfd3e93294f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e312f4a7f13692d49fdcb804dd73c18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884621432428e75708d1c84b734052b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd7796aa59ae2dfc2fdff5948be638294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ddd2aaf4f70e078443eac490f44d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cda5a0bee56f4081443fb0d9ff091f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086e040976d3fecc3809a5bbb2a8f06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991f9ecd40762a38f7f25c4e736460a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76a9a84755007470ccbec57179c5ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0c8359ea23d10e63d95d2107b8623300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aad02de5b04f9e5d8842f38455a90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911ba0581c8386cad64f03d1dc7d347302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77f2e68c86f6358e97b7300d17d5ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa21fb3595018af2457e9f8f6b6dd1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16dcbaeb75327052a64743864967e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd185c4b461d9bfe2db05baba8754a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b045cc5db74a63d7e15a2481132d844307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53f1781f631f5234a2c061b7742a1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36128c35771cf23dcf9b2bbfb92872309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9666a5323217c75dff32b70debc917310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302353d949421efb85aba1d554832c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e50577134cc4f2644d0df163dc2539312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990432af3f9d47499001983f7a3d615313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3aa6f867371cc84e95b7ac9564dd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b609ad2201ca9b55ac5659c5df15a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a43532eaf4d7dd7229f3b9fa85fef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9c90e64fd789ebfc269bb6153e706317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bf0fd95f9840259e47c9a59cc3642318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a468d12e348777735be06bf7f7324319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf9b9f1555d3366573d76e1fa0718b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c083475f6ccfe95f1098cc56554ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750f8ce4f71c3f4adb0f53e354c19a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0988487509a9a71b4d6bd28231772323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec54a4818dc671a61256e1ac044a39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ca8164ebd5e763e2893b730474986325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596d94ed605070ad63233193f75d671326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31156d405d2e4ed78f5774aebb436d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c184ab50afdf9c18581327d0bfbc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453beb1ebe66d3b30c7d432d8aa9e7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe97939317cda7b933f4e738da1f73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089adfea286f0db4d688f8d07a89a1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d2704406180beebddff5b99477675332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd3eef46e1f1bf86fa255222a2131333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2e458e12ef59d21cc312789e18bb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254c628b67eed3b85ad58d230e23ea2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be411c1eac57b0de115d127ab7fb49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116599fca7f128330c23b71e04d71ff3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7258662a93ca5b8627f3b0191091f26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e39d7db774e6227e614f400ff87cff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044221f9a1dba44fc34db86c2f4c117c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea00c711e3eebc4657bea5fa2048abe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db212c0ddfaabface9b9cfa67db1de92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c818c32075dc59dbca5cb58488cd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165153a4b16af2f77f3333404eb7657344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381101bc0a97531910173ccf9b2f338345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da183d6a2e303bd7a7426ed3eeceda5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b317eb43b168fdd6a81ebb57394174347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b124c3697af2968c19ebb171c3e03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9c4e92f5eabf91cb4255857e7e4a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ce3383a62a141054ed195326f6bf0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697b2df3c93a0cf8c9914ab29560fa9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d35635c61bfaef69e4177c308fe77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d0f2ab9b71866363a2cdb3e333b19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f290c86b1d2e658e8271059eccbcc2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f19e17c1b23ac2743a485044e47df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04494fa025b3fbdc3b621ada551fcce9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525422e72118366fb8ff542b3180b94d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70133e5578f8c2852647dad6cd3693358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90490d883c1139464710e03a1da1d1ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d21eba95f03b97b101c1fe9e97429c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac14f150fa6895abf74c80cdaff659361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ded76adf960a3907bb1be2dcc021c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeeab428bf0847bdc935944145bcd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b351e88ee05e4f1740fd96db7a89bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dd6cd8f856cfd26077e957facdeda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3cb37b0b3fa763a3b3226468cca13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62603128de0db89b4506c0d28eb9181e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82974aadc85d11a6355d857911bdbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903747a6e5cf188177a877ffe127a9a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6c440463679772f46cc17b3b1e406370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ceb924ad442571140f72e13d886cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f68d966915a83ae7e28327f8946c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185817b5aac8714305267234f64cd98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e39d01a4e3e15166fbed1d147240fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c364380a159ea44ae392b48e7713bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b3497eb84bd1731b1ec1cdaa060fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46675f8a6015127313cdd64d20868f92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2766d54048c40199779642cce2abc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708544f377e358c1fefc280d023bcee0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b48e56232ef72d9542d13fe982e98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a60ac5aa30718df2b37be4f8ee50e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f11db3db18296422e85b67a64907d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379d779d34bd8be517f25dab758d375383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f87a891b5f02e8c50473af2dcac96e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ac99612d25269f5fcbbf3a7d3221e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbae2a918fac5c42f7b5e73464fd14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51092913257d0ca5610ba9dfc26402f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9985a04db08512945199f6649355f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cc099a604e0a739adaad61680ed65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767be5c143a128dd416b6f2daaefdd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79cb48251cb3a02ee94c12e029daa1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce53b96dc8b322316c64c5fb6632875392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da264e7a99f3b3cd448ab901a5053e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2a15b7e11c6885d8f67850580870b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a2773960d3191df8836be63ffe7b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac0452efd842eccb43a23d3137c483396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f61878736a17960065ff56574a578f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640e3ddeca44d8e124f44d4481c05a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ee0fe7aad0d9d2d8e6b9cd742253b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aadd08b9af1ab2136528136fde169e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3678042578155eb091029f47c8493c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad244f8fcd8206d2bd1a035d6a666a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25edcb96939c9c97362645dd70f0fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9d42243daa79ae6f332f7bbcad06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8ee9d9c52aa533439f2f48f2f0cf6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca22c61d09666dfef2fd4124e944bdf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdb90facc5f7d8cdc6ab752da26830407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c933b9842558906dd400275df4fe268408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36d5032dfc087bdb6c2f1f95d5dc22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f7d16d1c2c2d1222122c15d713fb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1734337355c5461d167e660cb829c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d44a3fed9b590afb1f9e4e19ce89e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a17fb57ab0ddf3765d2ebdf5f7ab20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055ecbe5ca44a93d1e906c46f5410a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd38d1573768f0e627585d4cbf1601415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329276ce22ec58311e4ef589ee21ec7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7281cbb3ce91928d35c32bcfa2d11d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e5549f80577578cfbe7df71b1981f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e620a4576dbbcce001d32c8e0bd01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bee5a25942122467ff74b6341b274420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775e086ee4fb8d06a01950c867d4d47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b6fd67d440809e49b901385a6217a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a46b5ffeaede6924b3746128993c0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10de40ad8b25f6e16b0d25a60ec359d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d1bd21ce4d507aad98913e71db271425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6400b07f25f169bb3cc6436a69e3c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7b218da7b9cbdcade6c0706066b3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981224ff8b7827a1880ce57bf855062d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd279c0e0f91c530e3c081f1298bf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93a121d08851423e88f93f750af7ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a752cd9f96453ff9f6af696179ffd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42cd86bd49cb2da9807e5a97ff2a95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f9e2134e6edbda68a72ff0ac526e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056be7506964a479541ea783e5496ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e09430f5db03c1ff28a49326338a2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dd9360e1c0c18ec1be7ad970fb246436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c812d0a2e696029f802b1dd12c247437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e6b29194e6e2e8fa4331b5f26d62e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93595f9cb56e305c44b154013068d1fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be675af53d46c253e0ffd1bfe0e3e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb271a056b8244d8e15a607a597d22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0289df2838626860f4cea8189f1ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdc7b3cb1a55058a0f44c3561df2ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46036b95f683e10bc23f476e1672cf8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea551c1d45d8f35c58b479f628facd9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384124c24697b2fbac0b8febee7b01b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fbb232308c78fc0002e724c31027f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3453f7dc09f632d21a3ba22c4f1d13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52a4f22acf73ab6755cc6c0861b36c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2221b6e4130a380fa529ff6305760450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f01f50f2e9f5ccb8706ef08b6f8fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dcb1375ee30b8dfa8ec5788266539452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079600075e81b463beb13d3dab2e415453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ead20f0a34522fdbabec81afd9265454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0cc493e5a284c7869898b2c5073e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4594cbabec53d013e3b92282968993456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e7683741cb3c2850ffea5ad7f6e6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27293e893788d9ae5402749ddb65983458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfe53f7e2ac9aab7ae84ea10065b3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae05041de59f6bd2c6095ddcf3ca74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba9ab668f7906b6c9d321b0bc0d344461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cf900d9482e5a0c130c835fba66bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa15cade93c318593587e0f998388c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069b57aaaeb0ed14b33abc4c2ea8eba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcbe599395c5c3dcecf29cca0d2fc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d97d4541fb65776ec013109fcd98fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a592fea9921c9cd9a0d64024c11147467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9b9f5754e205768dea72d0eaa8168468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d9977a31e8580fe1c0bc0a28ff416469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251df047f0537d737deb35415d24f0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354592ea9c798406d5d11068003654a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42791920807ececa5a3975a7edf903472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78129d87116f9b07c5020fc908d3e35a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d4a80e4cd1b6c04dec3542169f387474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d48c9106591c315fee9a3996cb748475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f2e96517ffe06312efa2c68214018476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a72205ee129486941b60950673a51b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a3b2f5c61fa71c44d98a97a5225c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255c9fae1a64e8191e849f369636049479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb53d88f6c5a1827e211ac2c000e5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197f95708331e847c7789e72e05cdb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e211d194f5ae91e8812075731c6e38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80787126030cb15d2243a945471138f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4da053f8582fdc509aad54b739c0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96f10f8f6587cce2e6f0bf0e94dc75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a2197d2960fcaa662637592dd7f59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c5664eda8ce4698c89eb6ddbb5e4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e60da61fb42391c12d7be5d6418e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286eb0da34113d3b5439bb7df824a9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aace63bfc584431f586c24728cb4c10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184f529d17b021d3aba6fe6cdf15895491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc6af54c3192f3c893a13f11860df2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd8f0f506014c89dc2860b9dce9d51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a9ad513a236ff66757ddc9173b78c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498721e3ea3805ec982f4dbe7d1d715495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5bb7680ad5fa3fe59c44ceb42d2cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e89caa7f1c676bb711fe530318b4c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e33b57daccf70d976aec2c135ae43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cf7d098214250d347ed7545c2f40b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b337c38221a30bd1bdd95eb1aa55f2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb8dfa361fce45cbe992b55de3b5ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927d8d64f90d4dc2428efc44a1eacc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d69c810f3d00f63961dac754d1475b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb678953a7d6d3472e710ddbd26deae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b4731619d8957bbfbb6f9b86288e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea95d05a84563c4bdb42732c06d03c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362e621f1b99036436cf4230bdbaa12507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cfddecaf848dcaa466a1f3904e4b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e57ce6bdd910a8a2758989556cc52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c907b6b205a5f2f41eab19f084192510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8d199f05d5f613792ce84f46e5bd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37700c6e62ddfd190e9decdffdb0756f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f6ad6c0010822d840591829eebc66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbfaa453d71f2deed60ad11331361e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a9f6bf94aa20ae3ba2098f50e192f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587fdb688d55169993bd88009348b55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f28bd92d0a0f90e81a546110cc196e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863972d97c2c39e5a212814dd9ea44e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f0ecdd80c75bb45d5c7fa161ce8a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9f7c9a12edf6fecd810689f47397d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ce8ed0d2f3af15a4ee0aee13180bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64e1f30e30aebd40525e92e7960355522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48e4ee0ed8babc51e9108ebd24c3d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b85f8073e78c0ea6b6f7e4915a98e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927b4c92bdec674992b4860ef251a63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dd0616915b1d01a6a4ded41327f94526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab3ae60ec1950afb7db6e93de996d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7c0776c80859a49d9bf1fa1be458f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa08c4f01d7140ad5097cf048902df2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e5793a9375f3e964708ec49092ba6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78d0e91c0309d585d98659140bfec5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bdf4cdce9ab4119a9d060b4a29909532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005221d250b7ca2554c56274b4bd8217533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe1985b6958e628fa65293beaea59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c533efc2307cf341c95898d3606bde535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514c8b09c652147c64b521cb33dcac9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d928e6f4de0eb05f6be7ffb8fd99e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91092854385049047f84bc571ebdd27b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2532a5935b253411a223c97ab5897539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51845f6d8e1a05006c34ca1203bc30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2113b23017c1a0d6cf111a170a31eb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1def635d6631c309ad18c0be65e1768542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454ddb02675523b1ac49f4854e79b14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e70e49901a2151a69ff0ddae58ecc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e374528e3dfedff7d1ac96b65b9a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274a825deeda8b219b8d33acefce461546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36b51a610d5bac28d0cc02e411ce39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6b66ec163f669f15df87c326ef684548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09691bd8cdb148fc75ce6ab1879cd94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c426bc6a833767e1906baf6d5e019b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c32e5ab15821b772144be3939c006551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc042ef0d0a144e54dea5319d9be364b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa90e9d4fe5640aca661010143f078553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded9aabf3081733b4c1c3fddd4694d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df725a3103df4622913ca9f3131b87c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15601c3d658d734862c6ae35e4c8749c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f810c0689d6f772edcc593595dac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad278149a54b44aa96fbbf3108799445558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463632d43e5eb635efeffba7c97da58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b056ec5b0ca35f0551ae20ec43ab62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed063ec45b18905a2fcc7a8c61086c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94066a57433d5f3caef5e4255acc13d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e51262eb75e3000534a1d486627155563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21abd4832f4458a50e5f9165f325d24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be749c1fd345041fb7a1dbfa6639a511565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de19862bd799cd023714689b76b2cfc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe67f8697cf31249217027239c1b64b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9b0934161b432e9a7380f6b9f6f8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582dffaa75236ef3639602d45a57701569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d75846a30a7cebc614d681a8b90bed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90697412d79d64da3d0c14f89423b069571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e4abfca64aeeb73bdef4abe3bcf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df891c47fcd0cc7f3dfbb0bd54e62bf2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209f723e453c5405d9195dadfd01251574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e9fbd46cf9ebfc19a08fa0f5e7ebf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6654497e9b9aac9c69848a8c2c106576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88061fec10180364ec09188de0d5bf7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b304b6bc3c80db0d21d14a87122c6a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae0556d57b7b1f401961cab1ab7d96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bae72ce300979ca27c06754205b40a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0aaa325c83a09cdef7dc48702f4bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2681fd2f62cb8f15f3f42c8f24f11af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df94f2db676e4cf503d5081f27dec17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ab9ef700ebc9f4393f35a34a43e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5dde4d794050e21c9cb387b38c0b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a6d51c2e155de9cdec7daebdfca9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dd33950067bbdd59f553625eb7993587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d507e132719b52350f8369c57a428f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc3b0d62905080f3465b3fa27dc7cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412759dd7f1eb1993c12dc3f2667fdf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7006668072e8d5c25d89797be9ea91c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fcd020851bdc46e28fe158932d908592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73692b1389902f64adebb6d76d3cf1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c392c5eb88f6ce8799ff524c3913d17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71e1d7c20421d69ac169b8780cafb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85721b6c1d7054fb9caffba2215420596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035e1f0baa92e3cc0f94e79b3d28363597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405bdefe943b1817c3e4ecc99eaf757598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9209d07764132e14ea7a36de223b218599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aecdad4efc1f6da72f845a4fb42a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e277023f4a814aa1a937509d1cefaac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2bca5308e0a09a6b4264a24995922602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec287749fa29d393dabcf49d5931c95b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896978fce1b02760fddfe9a75d17cf61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79026b7c16ff4ec97abc1900ab4d79a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56909fefbd0cb02fdee2ee3758fdaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24f8f59f432277ab951be005192721607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebc0db36fb7369d8660cf41e197077608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329720859c536ef6f92e3dbb96db9c78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac2f6ab8adda2e336b4b3c5c538b9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a178f3a043e044c95d325250d13123c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69160de1a8648d02a7b1b6e81e8f3bba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b6b0be3268b4ca4f98fe59b5106a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c092e28c21e8a1cf038edd16ebf0cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8affafcff64fa582477b4ece905b466615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e706da470ade01fbaf1c856daeb7c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0b7e961787801fa7a8db2eebc6ce4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfd9fca64b90cade722a0592b81bcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e652da8f476274f09cc9a403f62e875619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a50fe30f31c3aeb7249fc6fc0b736620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b96d8ec475e77adef41d296d62f6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634753204e88cd147338e35f18576b77622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387091019ed1060e593893488c231e6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e630b52cd11ff0c069a8bf362f80db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c547c50cc837e92a34b2c60c92b1102625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b022d93d853d332a726741cd552117626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8022ea712f4793da5896cae2ce0e00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0c55be72ffec4119f187106d826d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8a8ddf5a7ef58582ee392b739e917629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8ba0a17013fb337413821255ee6a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95449285ce55bd1324ac7a3d00bcbb5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505630cd4b1f92d8de26156d1c43afb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc271bcc39fe21e614dfe47cc91569f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b7c0d9326d988298d749c6531f346634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986f1186b5d59cb2e5c5d3999e2a0fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb337780cf3b960d983e505ac01f5eec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9a9e999dc41323599c28845d8af03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078641fb936fa03985995d736200a197638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd503255860133d5d7f6a9f007e78c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fe6a87a08a054e07d40d87f787214640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edb8ebaed5f4ea730f279bab05ce43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5df3d1737e46ce7779d71f61294ada642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05e0e9178af94f0872006d26b33750643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3777436c84c6d9189eeedc262521c8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf2d075854a1e5d6ed16519f6a0952645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb33c5757ff79495d0e1c3a967e685646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fce504ed9eb9200603f44fe2d9a1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b12e73df2a98ec9dcd8ab4c0c66c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccae406fd5039849135724c19ae610e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddab3b66697ef78017017c4338d47ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2267f68e2133bac064912ff4d8d66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f15fc2d5e59e6ae9470ab9d5b0465c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa0dcd17c04f1ed05dd3efb9ae3691653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090ed505477532055a7b84b503bd4a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2df0e0b02d7aad14a3df3348c8446655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d302a05a0bad4714928fec8f41565656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb0e5ff8fa8b27e188c7df7460d79a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49941c0c029bd121321fd12049d07a78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb29ff816be947f69c80aa158f6e578659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21d68f05e45bf6e0ba7a5ef988dba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ae5cba6f8b8c0f876ff1be47cb605661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ca37a531236ac481f45c12b4ad501662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10411c514123c7cf6791facbc68bb6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fdc8e62d323c27cb33fa219bfd3be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caca71e3270e6a3c5c44d0d4174dcb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5229aba9521138ffce5fb89d28f02e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166045258165a02b6b0e36614bef7d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eea91fb59c93fffb96c8ad9bbdb492668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b289072788a5f9ed444cc0eaaf1affa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f102ddcfb85b416d549626481c41ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057d1cdec2e041329334c746b47ed14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e634be42d6205ad9c9e9cc2253b3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bfe635adf57b48cf5a6fc906e0786673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17727fb0079e12607d5e74805e747dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f499281e70ab661b5c77b41ae83a761675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e06201854416c490e5b181fe3479676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32456f910419e5b6bb36dc66751225de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74df6eb21d5c94e5b9e79678b0a383b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79a18d7ab864e5b986008bcb098b0b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304af36b256d413d90edb17a73d0c2aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca267f79d60b365730f987b9ca8ac93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e05e56292d7fc53ca275756bbc690e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98b1645f0ebb4587be867d557b62a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f258832a4ba59d6e3329bede1d9b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b4e660afd2c6027873847f93f4590685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a516c2cf9ea78db13aa62ee5a009182686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87e5abe10fa8fcf0f9cd3b9946ea2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3428f8cf8f163da262b56fab2b286688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea9082961066fc697d6834bb28ff00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6389c622f17fb0da1d56d980ccd84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d46b3351e64efff766a78fa96c78b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814b9405c5759cf3856f661c4fe90ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012185118ff092f446bd5fbd071dbe9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6be02ec120c1e6c3f59a01b0585a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f84b703038736bb7c08266159dfc8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a18ca4e546118f97cfe99e4d6498696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dcbe062ffda3c2b7b7b2a82b13a05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0de76fa439451e9f328dc2c12c3c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7983114b90ba77458c51ff227d482699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30716874926bf6bd52ce9fc6f6926855700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a31f085c8bda1bec89bb015843cd0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9045fe19cf53f2287b91a8d7291ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073f933fe960d855033a5f8852b33b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701b0624b5de695622cc3c63afa3f8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bae6fce744a2dee6455e7d6093059f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856dda52943d9002642d3afdac77fd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354f6c31e04fad917853ecbe414a773707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c139bae283b60094ba2331eb29b9515708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833695c924d3117403901924186cf736709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf01e8044fc847f4c210ae97ad5eb51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd577863f683d81d8453632af767c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48066f54a8a24bca24743a7e3c049815712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb911c2fcfee47f4e285d872f2ca969f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0a3cf2cff06b75c73acb20c406171714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc49f5c4d5ed05439af9d87cbbb1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f92b37bd75fd741e702931e0a099716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c4b99847212389f1ac6bebb3ea180717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55375983178c707763acf5ac4d126e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4deb0a1dfe1f16396bb65370af874719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeee5cec4fe07a37d71ab8528ef397720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d952e59e5fcccaf9c3695a5867f9c14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5546eab20cb26dc42c5385061914ac6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6c8b2c9ab090fec00c6f2fd18616723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a52db7fe24a054e45eb616b24c8e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61053fff7a607907778ab6d05be4f82a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89e620c1793c479ba0de5574132d5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b439f9ad3dfb460711456508e8064727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e77b8c899451cd092cc479f3f53fa8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9d0c47d1ab438f8665760cbd91cbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cda28558af500e52b2294925f6aa5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128b9b0ab4bc0074ea566f7f9c7ae1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aab7071e0ffb463cd91fda7c490009732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99393850853143f7004bca7a2c6c05f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43032c3f5fb6720215ce1de9682f4cf1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ad08fa2b020cbeab5fba024afe6ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1298114ab544cec0e3d1cdff3098b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8ed22281a2146fa6622206a512923737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9dad4290fd06d823a62fd3a5a59e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89b8bf2f4eb674be338e353e96f95e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1815ce533287b47d6c5231e0d02f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953c78476e68d79735eaef230c29f6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4167f4d71b68c276b37f866e84e6a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101e49944d844fb11af90e77b700ebb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673f43fae3912b42b8b81cd08d7e8fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99050e404c0723eed030aca13f0d4f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f36066a9ff5a44d24e5cfeafb532e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9824d88ff362d2c34660dc7bdbbb8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f77dadda8dd4034229828f606d427c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b3d3600dd2ef69bca4228fb5e2587749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96649b59a84daa551a10ea1adbff990750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafc68d609a41d8a448ab578ae7e973751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84543534ddd23d851181ca7770858e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0323362b568b06132b7dd0b12b77a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f539d51717f246485fe28b1c2347c1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945d6188c04067a8342044af0692fda755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb332a2e46c305b7fc017f2712c9f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e416dc7c00a1f69a0248dd616aff44c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2f02d43322ca558b3b004b88f74c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b376f967fcef3e334926da916b0985759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23716c01bb61e8c4696a983dd8e6e066760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430b2a68e3010e04cd523110a7b0389761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a206ebef70e386488ab5d540e43739762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58300fd1fb5bfcfcdacbe56581e283d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdb0eacc4bae96619c39669f556fa5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb3a082321ed119665866ca49ce54b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ed99868b2396821f1ff288eaa7fa8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a385c70954fd9f99366abed474783767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>