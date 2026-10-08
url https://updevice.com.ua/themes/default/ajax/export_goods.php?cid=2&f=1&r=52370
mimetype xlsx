--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b0a00683f7df2003be641f613a241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852191a4e84f631ce3d4451be2dfeaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6ba6140ecfb1a48aa3fc5d21886863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289eb6f150593a86d1b844114c904844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccd9f8bbe6061cffead80d8999d2a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5306d589339cf213f120649fd2705e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d27900e1214f453d6e5ac880f99e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141ff604e20d831c3644bb939a2c3848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88c158fb6c421bb69c6116aca8f3279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a22bb38af23d0c2019005b49b03c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868aeb70bbdf2ddccbcbd79163a43ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de98779da562f079fa9677bd9d5776f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecfc5e2d5ce586be956b1d7c5d2f7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415da940ffe861377e569e0290388cf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba198d945ed6fc60f92a5587485235215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c2fe23f75274e8ba26506f3f24e3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e092668fcc1c21a750f9f4835abad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5a8dc1797221a69ded3cc23b0ed5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4729322099bcebd1914f178b802ccc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591e9809cc99614d0403918484a97c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07ddbe6e2794667a07aa84802694d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd7dbea0f33a76b6623f2c4ae1213b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd6c56ff44ffb921c4ecca0c055d9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134a398cff8f94d7773357ce1535db624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3503bd38bd50bf331c41f9e2b61b4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b266995712663f66fb02d2047c4e0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3032fa6baab99f431e6f5724a5e24427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524c4b89e21f91f7f2f495cc0a1739528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40412526136ed33e0c8484c4a978c42029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1eb1f02a3c2eca2cb62d85a9f5c8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6807c5fecb40b7e3abf60a66c3fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce07604b215261ed0b3f2aa8646a86332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a489087df3f66df4e3155ee24628c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745a37846c07e6032021737dd5b83c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32056db7a62c186addca97c4988c9d5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae095d8aace58d68c73db9f84718e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7f6bfbde28db70321ad2e5e28ed1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd43fd93c433e4596697384601aa2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d390af9eb903b45a753b92deb645e2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485d449cb4f2fb8e450bb9018886ba140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a92d4a4109824264978fc6a6df1cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd233f2bd76c0d64ac1e9ff8849ab3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecacdaac8d7ee815aec5f00788edde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7373ddfbc3492f7ac9d96f6262d0a9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f221fe485a08568f8485cca523de5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd94ce4114a2c63ebb19504903fa1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7e2c0cbe85824bbb746c6ca49f54247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0582c0de43de6ef0ee4ee92262ccd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c798a9564489237331cd2da269bedbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b81f3d6048eae318e2c2ee55645050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70249b3088e9555ffa744798f144b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fac54d6b7e6cbbb54d6056a97cd1a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2368cdeec3ef935f04588fe0377888e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a191f256f2b992961364bf86fbc930454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e67b7c58a2b35e36804ad2c5e7a51355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d906ec8b38614a52ab8c7eb50f83956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7f5a2fe391e9a28a49ee819f46ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73ea8e6a589c210dbbdce28d37501e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f393f9a4a8c813db5b0b34d50d8f90659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08aebd6c0b1e3938c3a60764baec9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a320ddb129589a79e2bd63d46fba161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb713d89e5e38753ec9894e4a87e9b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233530a4286f80e90bb1bff0e7ec355763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7ba1b28853f0d327b64eb8f044a8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65d6275d72ab07d1287d11e2db156965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e5904c77bc3b0f47e94865fa7947166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee3667dd21c75bf60e92e0c3aa0f2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cff8677c2fa1008e57b950c943a7b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79ba7d64e12179cde6030a3f9ab02969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a10e3fbf82b907fcad0504ead3350970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d9c6c0166c5e7240481bf80625a6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96fbfcc5abd4f65aa39d1abf1a624372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50ff8f6ab8a4d524fc3caf62abd8c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0f214e9fe8542121eb6714521319774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7933d37012c83676b2b7906dcbe8a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5ca2bbfd2717366d824bef8359f3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a648d7a278d6b0da7263b52c5547b5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ef24f744532044ca3719230d5e86b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c8ddf9aa41bf6073750cd2bb977e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6db88fdb6cccbebd9306e9e4761f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d57c5e01ab3c3c591002fb8a13b75581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0ca1556da4030e05f6fd89f0011082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c53f52b4d20e09daf5459941fa0ec883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8052d720ceb67ccd47b1ca1a8246184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544486b24f65f1e3a2fb3371a41b7b8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eff864305ffb7f12ce287fec60c4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57869959bad341338c7794eb3f8d136187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3381280615994c2383ae078115d2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db5bf8d53eb591be03d2b5b17a4bcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd96c196d274091c0f33dd5ec179dde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b76e25da06c0bf4ec920c95c8ac7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1eb32352434a2b6bbc4a69042408992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4390dc36f7824eae9c18bbbe47a9c4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11503ff4cc36d81e119c6f04a620146194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819658c670bbf532764f91b80b66cdb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492a5a6b1673561ddc237dde08f229b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9ec13f52b7c6c49b532d1ef21187d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba9ccc63881c3d0e8a76507073f5d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12974ce47445747fe1360376c6ab0c5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e665a8764cb7502bc0d1d72c83057100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2993cb97d3d680496e14b950ae50261101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de57510ca97f3c3fc29223d7a6bb732102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489082a85c486669a14f784d49bb8621103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1df31e53c801cd398253032de3c943104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787919fecef060482dd24de0be253be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb3845f03ba0effbfcb1b21c9bebd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb58fbb0bc7b221a5fc4fad57aaca3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8e610dd0d49265dc0354178d4aa36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e8821665e110c3a410f4050a3b3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e1379315e169aa96e64e80b8215ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960db1c48d03b59ddd46a355682486d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ea069c996910ca94f09bf00b75cb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c382ad7884968271651aa5f2ad2bcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09c5369404cf403e8478f9a9af784e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fac3a5ee240c7c4e8dbf3df505bb57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db05fedfcd74be2e5eba50104a177116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ef17ec27dec05c1c08dbffd9b1b63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1815bdf774924914091d369a75861d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f5b28c76b1219f2505cd6cfa7e63d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f515897daac385ba02548ab94a4820120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048d106bc04cca5dcb9b32e85de2840121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978bd85a6b8bc12f5beb2350978bc42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930d0bf4f619c035808cd0b1773f1f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff62dfbd64ca80c08dc9dd59fd779d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1caf022f8cb3780a28629660109f93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4446928106bcb96bbb19789f15f52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cc4f39b690dff60fc0b58ae971858127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921bef0f1869935aa9832943ed4e69f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c0395f4aca4b398a1e5a927cad5e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e420587ec0ad384756183b77f7f477f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c798677435eaa1e8f3d03614ea4beb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e2d01f76192c879d5bd76e2559236132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41932ae2db3e6372757f4ea2101c12c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a363fdf8933855f2671cd673bf7f42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7a6610631faadecb6326edc13976d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9495d0bc23d8de4d0ffa150b21c875136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a4609a0ed04cd3c24ddaebec46db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c23fa115eefaea82e3d12b2fddce2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb771a29f6d87c8dfd72ab991cbdafd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b697c404448f15f9c0f84c6759b5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bf85fd4f462b04922b80a83eda855141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c639c920f998171efa014378af4a9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f7f9782066f37a824d1ebd0cc5d04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6cef9b566dc7fe81e6c445f5523ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6191188eaade87f62b6de1b6f35a97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be043143e1ecae593a895d482ba5581146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d91db2d44c6d2ba016b543e164ef6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10cd1b1d530460fa78215856e49333148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60352e509a5e06af53b6a3eb8807f790149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca81254840dfc81b3a1ed6e11a5f6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1121a7cf091be12c88477e610165485151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c910f95631b160c7dd1e9de3bdf82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217de9a5947b3d08bcbb78edfc858325153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c35d4a732ed81a13b11bc4c710c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d938d2877c634b3805acc7b9a09a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb88fc6f6e18e360044588dc5c0189156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e9f919cfb4a17b0f04dcc74522528157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969e410fb0ee226f7e9c5f239ae7ddc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14133c63f75ccfdca6abdf9539d49dc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416502b8ef5c1deb143b0ed79c4de05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ba5100a6625a7f2bb3df20bf6765e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b86eeb9f34b6b6c66a6e54f1a82e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8658aeb981f0d3372b06d701fdd6d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d1eeabbb6b15b465345f2017994f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0819bc7c51f56fdb3734b17ad4689165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478d28ac39509d5d99760b2ff12fedc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74dac4738ba921474a5a470f009cb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad605deadc157b48d12066d0f825032f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c635bc496cad4109b7d1a7ad9bad596169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925600e8a1acbc7a50ae431b174f5f61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53987bfbd556c1ce23d329ee2145ff3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfb071feb6ac5ffbfef882cd73d796172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13676776c4c767f6019a88b070fa0b2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61f3505896e1d40a7986759fefaba7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace90fe00f0c63d7fc90a61affe39f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea44f6c01c4fb566cc06af463b32d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c280996c31ab4a54d8f6a753eda03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e522660e76f72960385878066378b6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fb477b1b0b807b5ea8d114d60c83c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62022746a5023a100454e2a454cfdc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf88e03ff2d2d9b240dfb958d7dcad0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244c3365a3c29e2e707c2c647c9d911182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bace272993ee70648d5ac094660d78a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8340a1732caf968215d790550bcca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5711e99fedc3e3573481fd9603d91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736b6f71d3a3588f9c547133ca14f0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc9ae25aaecc72e374f6f9013fe11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749347195d0fcc7eaac34c212f54252188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c5f79e0b4aa08979d089c79eada4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27927bbb479139f8baf483d732d85753190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc04c5c3e7039b3c78d153b8eb26c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df73c9e8f9ae114a06d3d667a742a37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa5cfb49b4cb08dcf62f59f31c26cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937064eed6db4e3d5e641cff53ef02e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5db6c18fd104b45220d34cf015c30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7df4d9364fd793df0c792c05d8b4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0f70c160ab2779bd6d50240960109197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8c582f3e1ae8255677e3be9e82dce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6ac5b0dce5ae81a78bae2897e01ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b9ccf78dc5a589c5cd57c2700912a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a746af29738240abe116dbf9800d58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811ffb022f8a160a075b7f7c3af76cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df034e7149a3d055068e3b590ab83f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcd6042d2cdf8de66a192a0d6a2690204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f6f83d1b895e65a8fc8a61938bc2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60cb378f015cdbc6b5fce064fb004d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cb17bf720bb267bb2bb1914fa9f94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58163b6ccabf11ecec813192ba9d0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1802cae5006b8db84a2860a5e910657209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313327d03e2e77ea4169ccd7cd6b839210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109f3cd22d822d0ff90ce8c7dbc9e02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e7b228f1c0d8621c37d20bfe15a5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9f752f3b7d4985d307a762794b8f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39fc46bc2e8c6c7bfd8ec178461cda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5a0b628039416425222ffe68084f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a881bfb53de537a3414a73b270b64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2714b659bc4311d87a7cfcb3a95b71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f226f914a57670193ef99ba4f8562218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a5eeca027022196929a117f4e8f46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37b051402a1d14fe5061e5b36ed14d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57278a2d3e75678ca17a71c9c092357221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa21e41f68f060af3b9f1a95ad1662222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf776b93ce60d638cd1c3cbf39bf2578223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f179a36616c229415285a5eb99924d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86496c14c34e3396fd7cc649c6168cf5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a526b4abe3ed4a5dc626745ebea3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84951dc950c724bc19e981dedff6be8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2f0a89b60bd642e59d4d74e3aacaf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34bc9dff6c8c1372dfd4c89d1df447229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ef07a29593e328a49b39fcf21101f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef9bc45ea17654bb5eb61cf433bcc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1795c94829f98e358fdc3a2697068232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559fd26d65a4133d0f7b686e1b35ff2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e3d779890c614321bed4cd091f557234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619d49084678342f22331f986a273f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac908f9491d3f16b1eba91fb3dd0a46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7205a4256f2aed45c1ec31fccb723a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe65344d6e123f435fe29e9250ad73c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df02e9e3066b5435e0fcaa4d0747d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34eba9193cdaadc65ce6e14c676d7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c02ddb211d336d867db43ca022f06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdec5c3abfa17c598ffb2d1e1ec78a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04456902fd136cbd611ccf20d72e1146243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63b5d93251ac461c26d87a5c92c8cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29c676bad3245987c1233be242be5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d3db0c16d2dc5417b3a9e3721eb40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff5664208779380870ba41c48c304247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a28e01f6019bf8897b144975084355248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbabb0f45f9d59464ce7d1784136e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dceea6d9aedd57602ab1553874bbd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff3bdaa76000280c52be7d5bde61c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbfa2f1ad83f0a54d10fb7f25d63ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdfcd48dc3806d13eb7ded927b40d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4bb2fabcd83371f1a56a04b377bd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4a15dd8ada9dcfae5445054ddf6ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de5186aabdc62318912654a73432c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7688513b213ded3cf872e2bec10163257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14ca4217f88038ad02f16679ee6981258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69ed226b37de8b5946641f27e55500259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9c95d222cac926d1930d153757a2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c9fe2c25b1829e4ae90e6bbe7dc08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31856e86df06714bc52a56cbf3b4943262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ab7430af6a59ea5b3f8408e2f6205263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843caf3832a2af3373fadfc081527beb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2645303be5392fc153035321d9447f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090970b65e2503fd4fc3df2949254c7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df387302e52da83c07ff2903a6507e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf71a41a6c898d867d63a1679f88c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25949dbd1aef0b18e63d33fd7aafd0e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b70a4f314595431dc59ecc6ea83e3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edc830086dabba39ca121cd53ac301271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee4a6e5136a5cf17d0a3a91af172d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341e2304f0278d8fdba1733ad59c8b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f718fbe967659d70741c0fd820d51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abeb9cd8d4a3c713472183f0676aba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922a2bc9296b2e1edf043f1524cbf71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0ebda3da8aa81a051b3b752444ab2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbb760dd623212c13dccb219fb94df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc4c4fae628899c50826967c7c07ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1747ecbe51b2bc584ee509d51c307280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71ed5ef4db0d0fe1385b7b0ee60a5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47583aa90f1349f879ffd43066039c9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319c4f83dfc7ac5ba82336c774a9e07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a15245f59290f70c54747110450c72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69227d4cae4ffcb04dcb0906634785285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c80f0d3cd5620eef61065cb88dc462286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f99129677c73b176fbce12acc7c9d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7adc7638e353d36a89c5e0894864ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ebecd760bf16e46881b91b77cc70b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44282e57d72d3072deaf0397fa4fe7e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24c02995f5e4e9e57a3abb5c62b47a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4b5ad81c446a20f44e267d928e656292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070c96361404ecc0e97ec80a42fc3e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e675a534d33455353898fe785c90a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740df4c4d2652a0f74e6c2cad7d43ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af59e66aa7afaf85ae97afae7ee5157296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119d7f1c0ca9b7371e85289acd6553d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca54c0b56740fa6c5e695711605a1cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ae737b5ba95f335700b302a808824299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fdcaa6a45b8910385def8d8945966300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba3c9a5e1c16ce8bd72d76f17f308d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76f5e1607b52143dec2f4e20245bc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d81b6225816a5891ccd52b1f1bf333303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d9552c174923994e1129af636e707304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbedf688087a22d91c181be4c6c757305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38683c407a1e42e285586755b0d992f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc337e346296396fad0d0e42944149e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88484fe92cf6396c67157089d93932308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24017fe3166858c3eb863162bd7f36c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15fd0792f84dda2f537ba20b759152310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc3cad44402c4a39b31679a083e7f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aad6e574c902a42ed94b456c2cedc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10826ef97921e5000b9afa280b5e9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cae59783d3cef957ca181735626f97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c3e01f6738f1c1ea40063ee1b9078315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec49e6b8b6209f89ef578542e14045316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360319ef7d74a6f4b9847707e54f9d45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee19e7251a86d9f9122bc8962d13f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8e11910e498d0d9560af1ecfd2d23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205e070b1555b69c3db9e442b9d73aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2ef6e483af8da7ed6f324e4e50ef4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f3c85a79d458e905447d49516f778322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f137dbff45ca62c8e05555d6b64c52f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1578850d0bf0a0a66a52dc49d19c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66540415c4e76da131beba291bf0f920325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254112f7d36179f92f02bb4bdcb6b6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055280b63e47413c9b58d5f5b0d3afb4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4cfd9b47dc8ca630ca6778ff68b37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0250f489ef1671dc7117dc51c11f4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298f35c6568fbcae69e6f9c5fc35b4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ddb1c738252e68231c9fc6cc20c4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c885fc1179cd53e8eb1f9c5383174b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef677915b58b55e74de2956e7785c49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0f3b086e0d4a4a55c13e101eab523334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b5654cbd5f9bc6c5d19fc4dcc0b9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674354ea2cbb8a969a6ee1a67fb589b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a018592ce764c6dcf9e68ee74ca84d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322734d85fb8ecdc7ad1daf01191b44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d99f68bd9e8af333f03b400b564ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bf3657411522d4e91fee06e0a93b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1f60317eccb4b4f21ea7cd1f38c11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb9a96348ce8769d994eee142af554342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb6435cffa358bc609ed990ca8e671343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d506e2d89d557ccd7394f38d98daf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec145ddcef8304c407741f3fb79ffedd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1758932de8f213bfdb4746a91a06b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd6dd7d65c7dcba40900dcb52bef19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f40e453e4b630ab8a56547468e0403348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bda0c7f658f945a001a70b62240ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004d59077abafd052aaf5a06c079f03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a1b9218a027e6a5539548b2f7a351351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b791c29f8e7ec9fdfa5b4a585b1b029352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30e41e4b5220b3878f873a451ab703353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cb7292e1227e10198a005d25834d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c6713c98a48c34866230a67a392f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dd8bc3fc38132a59d4b20db3b0a9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5041752f1c626b364895707a405b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42250b7c899bdccd35758f659bb262358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f3f088215434e4ec4634f62c1a5cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee8ed8bff26adfc48f39f8e01873e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6e70aef72de148e6cc93cdc40a3a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f56157edd83ed2e367ea8eece7f2ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0434bf18726b0c287e93fe1a4b1adf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc7ee0c8c6c59fec49642c1c40b2fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dd61a8500ad722f1fdb13654b2ca9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34315ea90037c99a9dd61a483fa12d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65094efd30697ac7c66de56a0a05b27e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700cfa1b91b3090f1257b42b38cccaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1106b249da8239602a3fb176236bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d33ccf9eece2289c985493745d94ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6a154642489aceab5a2bc6788712e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9b72c80318675a7c6883f025ec602372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b2f323671bf9fa62992d2252ac66d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a995bb91b7bcce9ce606afe3238f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317c76e51acb88b95766841a3539b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c1e12d0385df6ac39ec9c9348b039376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760b3677b0601655817c16d1ec2f61b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0318d6dfd60c4939dae57b1e9e6f4d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14377eedfcf2024e05917b2a28ab774379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132985afaed475f828e873a2331cc9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db1a2148beedfa7b2038d3f6693975381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847918268bf484694136cf49e14dcb6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aee4fad00fefebef366f601847b6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716755ff960e04d11a98e39b2efc727384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e73f74c1979a9289773f85433c53ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c702068c8f92289f2388883481bb6f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8faacb391550be4b97fbfff5e6114387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba92a479177049551d3edd9a072965a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769754d51cb9a4203874a2f3a4db9962389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82c94090a95ed21017ec5582ba05f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10b61d66d0d19037907b7d160a40fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e19d5a465b2b31593da132f1f34d43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fb16a12151247836bb83233c0ef19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dc2f1a2d633064104d036316dc9e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153469a771a968788dd29217cc4ce71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1110441bcd966864367eb58e1a4c20e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef943fa765f43bbb5df046e17370087397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aaf8eddcba94d5c205650fd82ae15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb0955391b0b76a0b9e442834812d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd76ec21e3cad60c44714153fe4afed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace31f985387ee11c3ccd81c7bafbb73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8434668316bd2f8e006929b9b76513402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071ce4c2e431ad24276ed191172b0c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa1c2c7713d7ea134f3e1c635ac91c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23497663b0a3da1d6a70eb03a80211f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83beb585ae581f25d95a7ca0186e19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e240d88e6e5bb8c2f7cc2fa4474040407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abee88e5ac4dfac1d3e5d4b70862a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e630131e9392d969646d3b996aa75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499cf8658825664237b1804101ab0fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eccb1abd2c931357ef5c5952b467f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f17c5c294554cee2afd586234147a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ac1465319f0f871206cb3c5bb718f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d87f1c46012a62d13e3d853eb14db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd523c10b95b65e6c980d53de39c1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3787ace42169ba1ab036bf24dae00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5897eb8c934bc088dddeff2cf9f16cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e59ef7d66498f6f4b5c6b86e2e6fa2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776fbda0b49323a561e8dd141a05e16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0a759ebcb2a459eb351bacc842b5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573178e8232fb74684401bf65afadc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a24f14cd393b0c1c5a89aa9f97de8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac4c69178bd220f062c63f9a2a32a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582234bac4f206e9bfb47362dce4ccc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d9d3ea2b98be7a5c6d5bb291de957425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aecfa85b5516f31b0c9c3d4003dde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f126a2653c7e172361cd44e8906fc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a3fd872e15dcdf76c8388d65682e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6c5c7b6a9e18c3faabea49f5efe04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636af32af76e84b7468345677c82fd71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c39fa8e3dc623df53490b4a09d26c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cee3575480df9be9781dd2b2eddd0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324478b12b377dc2efd4a79717c0e12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efcea2d0c95f9fa933fc2110e3b0c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94939a73dd4ed5a4ec62984209d9def2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c86322ca68c4e84fda2e72b8c73a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d37486bf489cc0860016b782416f6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73274ca3eaf4de7a7e8e1294076448d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7fe9df0d54cdd1e24393162da3807439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc908ff2dcbfc888d8a134d24150e615440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a4476ca44a0acd475ad42d4ef8ed2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881573e7a2e07cd2901d2755971f855442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af7982180367f22c77acab81f26dfc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442f69bfe3551f8ae5a2c76fdf2f867444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03c2f52b6b097db128f5ad0c493630445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6484c24581051eb27ff049dbac6c6e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d0b95f9a5628fa52f212136adaafc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1093ece6a44102c2aa61510e449a3b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b8980dfe229bbbfc01d24797e87e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87d451cba7a971ea17001c9976ebde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95256189d1029cd9d2d972efcbb170da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce49df28485088afcfd3d15d9f39e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eea1d9355bcde23ef9432d7ee6dce9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052583a7c5cdd4108f0d2fd5aeb7a62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b6aaee249347d54353f6b7863e6d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed72032532200b0404259b5bf460d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49535bf4e29cc6690a207a7184e57f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c13981d3edbed57fa87aaf972514e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a67865ab6ec5bf9f8dc42aac031512459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3adb3066dedb3956f0599b8f9d8cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb2a0d7086f6c6710942aae526a86a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e6f5602f8343395968f0659cd389b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50ecb909bf6e21dba3f15094436c96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c380956eabb7b1dc424806f0b1c5e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6033aeba6a84c898ccd8cd856818f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaf62505644d364a0512a633837928466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13b95781fd8f0b2595f3532f76af4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf142fce7971213c79a7f803ae98b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4810a8cb09b59c9a2d10db47494d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16799ab8f6ee974a16cb2562856bdc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ace0ef181af2e6414994bbe451050471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e8fb923479c505c372f2a041d0a91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90adf5b3ae4ae6324dad756fc3ad90c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e85be1966bf9ec86c1852b8ffac4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb3211b946d6ac56280168d939f581475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3015e923dfeb8a22e8d01abfbe2b2f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3052b5465a6f73727b9f59eae59233e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c6e3eab43a91ad797fb2e7f3fe738478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca12e13d98a170f7bc90493c838cee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68cac2eb5e28657f990e3e47621918480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca590137cc43a0be9d326778f1709924481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ebdd470a4240471a6f807c6386bc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2d530662e01380467a2f4d22b23a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2afc8b746764a37cc4db7f18aa269484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96372927070c42dd9de71b36b302054485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e10aae9f147d76c0be61629defee9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29c1902c37cc9a1dcb8561c717fa9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604aced1b874c6e4de9fadea7442a8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5868ce87ce05ecd269890933f95381489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e0027c0b6d5dc1e7e1ed872557b86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da3bdfe67a5b0c41f916fd03e2f24d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e28edd4aa38bcac230f5c91943dc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1938452ff363d812d00c609b8f2c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6653c11de581c9a638cb0c1a77d61eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2233b0958d57fab49e90432a7cd930495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c17ea482242aa2d2b1db0d83666675496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01001e9dad475ea5d290f22c81635e16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0a554e5b7ace82d79250b07449d91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d574b5ac6d6d82e19c0478068ff41c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a096b2baab109442844c8064940bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63084cec897d549649f7375594993629501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1c7bc7b4de8eb0ac721b2cc632161502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977736d7ead7cae3273d55e7f8d0044503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344061f528abb151fe5955842a2299d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018d4b33a2da6b3dbf79ee47fdd3730505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3626552425e504decb38679cc0856506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d676394a3c595b02931dc19f122775c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf88f2fbe426fcc06a0b2ef23e049c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a44b49c8b89b7bd6efe74ca94535ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8913d2be6c3c55e7cd96667889459510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26ef1f309349b87a542c1700bc384c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092e8832afc5d8058989dca42336187512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a819b71af2e450929a30bea937c9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff7e45be9a5f77f91dd732f9a9ffd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f1f39eac3d27c5487abdd908e8d9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa42117578d8265964f7e3f9ab0c83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea8cd3d8ce1c0f594362db4d8885f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa43d23c62d0628fee70e5a4e4b7d47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a771540d2cf9880ea8b125585dbbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675294420a4c591d7af720a3b470fe9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01838feac4f60a94975eeea5e607fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed05ba73cf5a5e287872fd6404b3e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f91cce1858fe8442756af063353ae1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc8fe011f46471e1d6929598b4a065524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7bd431ac7bbda3169a455c07ae7b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6d026847352d6c048fa097732d79c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc011ffc5e4750b433456feb38df2e51527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38afaa78a1d04d2499f587eb9380a42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158750c3dda9679afb270d546a9b9d45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718e04b101dd42a60c877e47064a2a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c499fc26663fa4e9b9b538a278652531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5006a1edcc2449aad4da1c7ce6ea52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb35dc213b5a526e146280c72c2118e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2c946abb746a81a6bd77c3472da30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387290caffaf07e5bc101f3ebb343847535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca9b76397a2aaef7a754fed86c5ccf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5748338bc84f76df9d157871158e966537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158f0061a3aeafb0141b1ae91057392538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb414552c12bcd5e67e7460f83806539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3161e928157dfe4211d916e420a8485540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38487c3d21e99dde157a897db4887af2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7944c8dbb05b4b786ccfca0618b343542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc896aea04842623340c38192ce4231d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9a0bb9abc438a3234077dd88589ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555ab2355c736a84b86fadc82ddd1da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23d93626244e57cb446bb478b82901546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b78151863bb94c9ce08ddd91a40d82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8587229ad92cd8e606277a9a5528ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b0e33064140f3a7faa1c4e2cc3c39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdac9ac6ac1098e090248cfbb5eb3e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b91cb72e324bb66701e973c85ca7bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e14d706ec2fd495ccffe42091fba2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b0d0c952593b59d4d0c6563b6ee51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d24e29566a7814347f6b2fd89564ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd008df744653c8837dfa39bd8c427a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393b763935bfbd5ac9a5b7136387ec9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cef7a48ae5a638119592b1289f50b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b408104d750e33fd0ae4ac777bc8bb2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6987910aabbc03c5ea6a39953ad83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecfdaf1cd37f635d419995193f6888560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373923fa283e9541d00b853f4cb6da39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2135a42450b789deb027fff6796096562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27dc68d31ca98fa5b412a139d7dd54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200121b307c013151a5c2dd1d90768de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ba97482373814d027f70a3ce37a9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e55315c063c2876685b400fb2a8732566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4291869e57cd16796d3d265a3cb72f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868e598d56475b500b4fe5cbac6c7a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2a1060318f2f324e3f4d3dcf12df6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89c89df07f5978ea91077006e484f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324f44a0c2e515188cd967065393da3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039ac25aa684c6a234dc04edf920c59572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a97ec82cb8248026522f58c353981c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e2a215a3bb044e963c46d2ebe66ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26f082c754988a9598da137657f441575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3907cd986969626bd5fe2b6421a6eb6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe652341ac288624583d8887a9dd42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5de6f9707b2402d3189cef19b59ba1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e233bef506e0a15cf621c21b5545cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea35b0e6ffb4abf51fdba524811d63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817470ed52a03f2ccaf3c61fa30731c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83b714e9ff4189e682bfc033c58730582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf81976182466724c1597231494cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0af9c486707766cc75b3f0544ee2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082bfd42d9f57b633f039f9f3fcdb64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120bddbed0ccbc76c8faf888ca0607b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab9c5eff66b2e1f1e7b504f68b48a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb97be9c1084b80731de56f875c66f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e099f64566b55e80edbb4a8dbdc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc636437aab9d2f3941522d894f7838590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179df112e20b6fef1051c41ea6ec4e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2c07197039b105dc74b7a85425be0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e8bbece7ddd88f8b131edf042fa4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25611f94d21faaa13b0955d1f2ed26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c1d225a46a4b87efc79c6f8bdbac1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02832ede5dafd601d25d9bd51b553d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd096d1bf59b5ca1b612b371926bab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea27e87ba35ac8de4f242f6c08eeb76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128f153665d9016f7dffb58549a377d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37a48d2e53afaebb358a97e60d3763600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f052531e1ce3226bc3262d421298c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ee9c8888fdd24406c86f6a0c0b177602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f96e1c9b2fa3836261db1f32825f09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbadfc16b1693abf6cd0516ca3395e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf50de243e00a6cd57a85a69bc569605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4370816649e10fbbdf65c12abd6fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dfbae6b12df80cae5a3150165bce1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8401756ffc7f2e595225df272a2804608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a548d06f351104a781314c1a27342c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21141fa9ff04b24c0de9efc9fad2fac6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db851376937ec67c45409763909e10e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140db836dad5e175e4de473d17d0f5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49b78896288e930b6b3ad8ec68c82f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace8009653bf9f082eb1440d4169a40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2843a5d5776012270035c816a4e6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b806e155580c24f63db02354f70ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3d951d0b1875ed2b7abacb4594f09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311942f5362a8e89ef4f3756786499c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1103991a28e6f7a5e8b9de65fc8a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247703b3b4529fe487bc8716e6541e21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5213ded8dbd4ff4692221a24d575bd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5d040a250d8253f1121c2c395a2d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af960d04fb92fd5b0fb6ad82198c8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5999fb4370ba112711b742dcb4cff7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869df1543fc208f166ea4db355eace9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa9bd0a9510af4605c8fc847f31a90626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c56fa09989a6244d90c0bd76256f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f95093532819387bf34c8ccf1d0fbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226578c5da3c689f713fb589901e9145629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5652c09b05659fd326904db9934a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4b9580b27d143033162ab47edff2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b7f590cb58cda1debff1ee4588535632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2473db732cfb7fdde9091866a37c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75795c6dff84685d4f6c2db30a9d57ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356f5486509f3e990fb9b1a36eb6390635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02756ac1abdc5c8185121623a293a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b89292c17ec160440d69ae03bb034637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0be22c0286bcff636066b0f199c56d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b928c0f2b2ede48b9d48845d7472761639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a638d62730683d201ae167d89debe1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae2b5b6200009188fabadf4851ead7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782b01ad9b0de9d010a875ac7ed1ea5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c7c4247458c186340be35b55cc64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02876b85349aa330c72c2ef36322d90e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c3e1e995477455856eb8d4d505c12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c08822f87630b041bed73815158f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9dd44bb9d2efc84a31739f6c153c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3300e3b565b2322d395c2650a5e5e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f4d9a049820ca88ceed86c6f086b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adacc67d35fdd740fa7a375dcea4d66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55f335ed7b978ae6c27191ccaeb320651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edc9a8789cbb841f563fe0ae164fc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10523107258f3c01ee778ce8064e6913653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1b56ecbea301b72166e7972878d4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095da3120e1689639945931f42d22ee4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1646f29882644546d1c930f59bee3ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b5394135d54a1c135deb27707db12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb20a862d46ab94ef2c6b205d35e02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88077e86a300c6cbc0778ae7d2a8fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d7fa56ce189907446e00ebb487b9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee3a8777b66d062890f5f3813080f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116233dd09c37bd9b5d70423cc6ea88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb49d96d7030583726ff373845be5d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f37e2dbee347cafdf394391a846252664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9471a69bd16ce9cb31256600f44592665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac757eba2645e27bfdfc49f6cb21ae0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296904bc95625bf63a7d1d9a04c7f28667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac1ac58ca765c20250074d565179e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb989381b347a96e86b5dc4e560d9fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0f9cccd5d2f8021d773243504d0dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c37df2a19fb9f198ee2cce088b1e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87962c5516721e2590726eee4a192971672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda2af79b98cfa045677e1aedb57880673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b321f474219580eca916c6220c2bd75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac410482de67a002f9f4877f11aaa854675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a355c889d7cfc5c3b174d27faac1fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc77d3ededd7be0cd0434f7ad52f18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14f4344f4461db21492744b18009d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361acc9f0b2597043a3817968ace4ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c33323574e45573e89b80bb417dc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8b917326bf2996fd2a8265670a1a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77cd40d53b48b81f76a158bedb348c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e8e225cdd648426ecafb632bc4101683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c610df5e64b83617899b88eb3d7cc9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7563e33af15976d2b1721fef3b5f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a081f0e3e0e7cd19eb0a1bd44b578686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ae551f7a1d736de315a35514ce038687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5951d39a9ede0fb9ff9543441a405688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f96649b89642347cd58c88fbb97b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1b92141cef23754ce16a547b07437690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ee3a21827fe7fb5f3189182b3710691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0adef0a75d08e4964c9713bed1921d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef10f4c86149a2a8b7a22c85ba6051b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ae3ece03a938d8ce5d87a0de1908f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a99ca573f160e726b51d44ce4f8937695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adface91f1dba046252217547428ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e22ea8057b8d75f75f27c95accf62697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d5a87ff16d91db4c0c6dd2ecd3495698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5b3229f9eaec41a2b04c08e920617699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e885860d7477e246943dd087a508ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e06c20e519bab1196dd6b0cc25ddd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b7c9b3b7df48739f93eb308e26cd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c04b8b2e67f3bec81e698f61065585703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf700e1ccd9bc169360c19421c5588704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c66ccd143baac1e960661bb6a7d15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd633d86ccd86651d621b5373c20cd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3233a2b294217d1a8073786911f895707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b269b2e52413b08b413d196ccfd74e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340009a75cf31c3eb0e9949be84e4d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baacd274b66df5fe566f526f8009e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7949bafbc8f023a493809e8754d99d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9466151a16db156978f5be90473d6e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53146c5318ffc1e1797adc28f00380713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d97528cb27d48b56934c8471ff8c26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279efbf750746b94bc4932c4a3d8a6dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59756b32ea0f5f4fc9e4921e04b99fa1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94f9d6a8880568fa2f154b1b3b8501717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26c15acd90c19b9d41eeb0d506bdb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97c1cf63069108eee2a9b32adea873719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea86580c14bef5d3bc4443cabd66f57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a586864bf1975fa03c2f8e27b53361721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357c289cc798c06e3fac6fc92dd616a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215403e64cff49b254a760cf89d77098723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831c6b450e46196953051620dbee188724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaf43917b9b9c2dd84300a5410384d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1595221dfd3fe1134f768ea73ff070726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50908d075c356bd62adeffd859605c2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e901eb478ee9a39a72e0ec10c90a69e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a315026dc992ea45e282617618f8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae417076c0255343afa7238a34932ddf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a0f016e51972390c6b3c6e46d0698731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3e6607fa6beb6dda0d1b416ad2d36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970eed9b7f1642ace7d95b2a7a6be6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6360c8a79860d31757ada6b215ca361734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9622e735472503f3ef68b7c1473432c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19205aaaa7dfd3395e66a49040d5fe4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe35afc03350324f57beac11f6b57a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2512787359f3742f6f25f18c23f279738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794f688dc5ff5b624aba0b36e45104c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011d8e49a8228b18484de1f6d219128740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6405d72bd4da78767bb75ca682ffea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d93c01ec5ce22ba9ef4d09704376b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b75aba86d75cd7da7c94b893a3852743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a0388129b3567a338a681299748dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899621de128d352ebb6d194f23a085fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec37aba242f2e631c5ec6f4a11f354746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09b45c6e63428b16b281a7e20c183f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6942206fd370c0f6a6e54c0514674748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13432d20db76afd2759af1763982c3ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12037a0549eb990ac98f900fc6be6732750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d07f5d7655b50d4e51658264c2e69b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07630d18c99b79768005f30f828e1dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695d183048f896ad4edaa607a88ff18753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d102ae7f60582f4b54a61f242ea6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe157914605bb3038bce340d77e112d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dacc19bebd1a9f02a1c99a12ee05ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe26a1f90514a4c29b85460d9c1c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e3551a3309c3d961c2ef7c66f12e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a177e0fdedfe8fef22587233093fd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92865226d142e42d31f7d2a7536a88d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edc379ae31e5bcbb028342dc845529761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a1a94b0e4c515a9604db329aecf78762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc6cae1d06dd4cd36a0c156040e459763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1522a3576c49baa4e7e3300797d6a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee186cade1ba879417747224ada58d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71e78bc10d3bc51521252f72c5717b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464755e95c6417e168fb30d6211bc3d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8766ada8ee6c0bb01251917c5fc80a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cc917c05cacd267d667ea19e71f59769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a109580a3640fd52481c28cea4994770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e51505f4d5f31270150f6d22fc441771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9304f903a3488e8453e1a8fb5de7fe9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a87f437c1cc3dfe5cb21a4b7ab789773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72383e0e9ce24c5a35ebfa85cdfc5762774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b7514095eca49acec0da60a3641dd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488d64b435c96d0741131c2ade64b3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07523306fddeed8350cfe4ad410d61db777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852d9d2b168493a81dfb5915e0b4fdb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30814fa8430d6f47102d5e5efcd78e17779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd34fb8829be27db600e546b81003c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e849b85b601c7365c3cae8500c354d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85ba8cdf254754b9d97c4c6faa8d22782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15f118e36740a3383fe3b4d353ef43783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95828ef3249349915b6288c09897eec784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aa5942784bece970dfb33d962080b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210fe19caf78abf040fc80fb0a41c2c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea2433fa16e83665463786142fa7c6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e645c77ddf36f7687fe856ef94c940788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ab8a92654414fa7075be3e31de175789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c66724c03c6400f5e77d763c14c8c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4facb3f9df774c90a71d1753880b380791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccce85bd118e6847326377728112e8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68549801e7d13acdead406373b9fdc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca8d33076ad2904f026c9ce5bb440d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4f814627c40f7e31745621fe6e247795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd23f1b6f8f61f7a624c26343ca71a8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e8dcade0af629fdda74d572d8a0f6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430afa8052b641833622ff7bfdb5ea9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a06956e9de8e6542e6ea1645aec05d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637063efb47d9b846eb609666c9c6c8a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819d434183114b277862c463734382f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428050d5ab7bd7f3e6c19e3ce1ba37a8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2f2ded6c3d5a43ef434d0010030a5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9192ff9b2efc0dde3b2296603ca6fe5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bfcb252fe39f7a1289f7621b5dab6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec869a75db3e49845f55354a0aa47aa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65b146bae705175893781e1e936154807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579793d154e03bfedd0984e144b61ab7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eabb83ed8d85ab135c9fe02ae59763809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0764a81cc87eb1ea5c5654ea21f03810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ee21179d437a706b75cbfaf427b73811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e14e23387a0ab052bd06210c0ef1f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059989edcc52106b7fd080456a80ec4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de5627f548efe476d73ef2d7b8a85d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62dde1176182f682549da61f0d6cbb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db979f527b5501ad28ea27d66e3283816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58953098831f7f2d4ca0a946bbd7bb9c817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24cedc22155288d994d3da0eb58f7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c96702726556e02f57424e0829d89a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a931ceb523208e71fdf70df01fc7bba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26294136d7d9237eedadd638018019ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394540bf512230ec2638a757efa5a2a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dc19e48388474a25750b3c3bb7b0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ecaa998640d1bf2fa9838ea8d1d867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09f08632e1abb5fb30f3932d58d96f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a1837ea3fe5ec0b2b42bcde173d929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c554b871e21b8cef4dc7b38c00200610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df89ff15df857c2056a57fd782246f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dafc43b7c5f7afd1cfa9966f1988cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219f3222ec33d25e0e6f396129658e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840241977f97630b8bf0ecc02528f31214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92721285ba82e94af74fe61a9b806b1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfafa3a6c4f979ba035ee96190d9fc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dda073b38e7a10a22cf0ebaac258b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42125a029ae00d3f89296e46aa96a10a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae2c6c4bbc309a6f58b17aebe0fe0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a04bcba313f02fc072e9cd21fc6b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c515822b69cfe02d2d1b59b09d8ab4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d49e1674ad8d4ccda30b1ff4136e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b5d42f8d643ceb7f2f85169c9ced23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57798bb1c9ff886ad1ec16f007b61024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb5295de051ed29a56c22a224d766525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de162e91c29c7d0b2ec74c02e0c3cdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d680be47e4c193b4f8b35c73b45391827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cbb3ca18388dfa2af5aa8ba228b6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b3417d6108096719118d7d0f9e20e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aa6beca8bddbc87b0ad0b1dfb870130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ecb5a2da4c0a3336cc6b518777db831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473323df04d77ce5efa93ddd3e747e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c647d42d4dbea0aabeb86e015d191b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6095673ab025669cb4760b3ea48b18f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc48bd4660593f999af6564410e6b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4271ac8de848746819740e8bf38e7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddae48d37663d6f393335451a4fd77e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544e6db25dcffe054a9f768e418cd8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981694cb64a046ef2ec87d4996e5e6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab020c15522f6bd265620fb9d17f475740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff6ef4124e81e27b102ef4a6195c0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a33ae8c6516852b425870a196b02242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbca051ae6589097dbb2cf8166d1bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bcd09dafe9dec19984c92ca122d4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7919dc9a8dde186fd32de1a6d501f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f557ffdb2342fa5421b11c7941054b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d5881aec59b709aef7d5180f9869747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b743e37b22a14595232c220c0c124848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37713fd2ed5b6e26689a203b3e432349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d150c1b02610206b7a6afa39bbad050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49f1dfb53e03e18670e1928160bb7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d6b91f921e0df99b8cd3f8841dfe852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5a2dbd3dcc1cbab9ebbad5c7b5f7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4355ea32790e583aea8d81a966b1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453121057ff1082091e5ff290655d0fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f108bfcb32001db84076ffa8e9d4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaebe2546d3236ee8472b00bbe430057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439368d28124bcf184ae7dd3d7006b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c844491aa1d8780934c2efc02becd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8acb70084cf6769e904315c92525360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f449cf86dbb8f6938aadf44f85588761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c49e37d0624688694c72b42b45bb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253f31ac88b6a5965ace4edd64e40d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084cb1826c5eddf1f37b864179fbd2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a20d135602df14f9ccc4ceeade62665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aa9fc460b89de61380b77300eac1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb3e0a581afeb132f2d038fb704a9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1aed8ffa837e9e887214f8340b45668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8f575122ec020109f2fb48a8166d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766a6c8959ab20ca2987d1d093119a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0c50eca24d8e6140a90e1bbdb3fc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2d0cc2811ddc1ed2bab3d8cff9f0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58ec919fb8389aa8e9285f8b6a7f4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60529a6ded0d04d6a5794216b9d43774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd009871bec25d2edd78bb62a193845575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f030e9caaf2266ab78de4eb8484a8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661db98e868aa0465a00ae176b0f713377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176b8f751e6f557aea3b2c85fe879b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2f26074298d285d4d525503797e5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bd9a5adcab487c9390c900006a76780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbc2bf4042ffc78ae00be02dbbc3bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad1d421554cc8a8addb2cdcf84fefb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e039571f5174439dcb50c047499d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfe74574c0f01753c75691d063543e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fe8df2dce7e0d788b4482f100b5dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15abf745ac0808b21e40886ab65646186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356e9a34839d7db52452d3a0549001887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457537effbdc794c3d12ddabf450fb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18ec3869567ca21c0488149a4c943689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f16acf8b1a1b418988750150115e6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe88a28655069ce5c680d6118ddb39391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f97d72ec86cf031f599c5ec34239392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e80216dbd66edc5ba8b60ac17da0fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed73d61e84b10911a983a14653559c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41162974cc3f2d1831953e5d01da1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02711bc515ef41420b1f9ee7bf879e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b2d9beacfeec26eb24ebb1e8109b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0c1d1bfcbc5de95b385df07e8e71d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021b7671e36aa3fca6e7d5f5bb2dd0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1572144ec0d917f08fceb8eeabfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d3054796943849f9bafa8f5eaa26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf7f611da5f47da0155fc5d98da61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f7ecf1f8149c29a081588e7876073103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902be051179c69f47c516483d52e2f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc5ace375f5a71d96e1c49f8c99525105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b07d4f712fbb980cbd2779a922bcd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff5f7af5e61adcf34aed67c82d4c37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183ca1a545aa47071d8d5cb4bfad2b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed035d49917dcfb83626f549c07163109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d214981149fdd70fbc901e8f8bb0ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26f78eca8239f0a70285d32d2199d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1bf9ae8e5eeeb48bf38e50fd4d2cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8860b0914252b718bfa69765204c918113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a1d5a014293a7bbaf34dca9048346114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e34b97cc2652b3df7b528f97f330e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ec75bcf8f16da1d7555737f71d334116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0636e9fe252d03d9130f1c87fb4866117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae6faa9c0fb11cdbeff8f57cd6099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c91898e66c59c0a9da28cbb7f2d7ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346d96b2eb33abec4054db9d718ff51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694940b969fec38f80613a8dbf78655121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b07dddcabf318ce28d8748746e9f7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7321e47d6f3a0a01fcb8f8cefe466123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b4e623288b2b24614f263b886626d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25307cfc0d48df8cbf4cb9ee3f795ef0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca0da30d335bf19167f124fca0f27a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2e39e05faaa2a468e1e2155e99079127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a954b68e5a0309d2da9e25d2a3a21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a08f38d20d9abeaa8a2c7c0eb1a64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ef8876a413f948f0cdd4a10a7ceef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158210a8b7c9e02b39e35a3663e2f17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a3686e2ede1784634062ae98f9997132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63875a45d87ee6ef19229a8b3f619ea5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8317f8d7e29038bbafa3a138c06dd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d8a525ed016ab7f3923a0e24151f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de2759d596916573d37f35a155f0fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775bb1428038017b6c78a2a1e212358137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec308174b0d2aeb5ead2b4d57bf340138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9c8ce28c7c10d750b2d873709a201139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7d47126219166fd9e110770625769140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e89a6f833c1c5f9b3e09917826ab9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711320720e48eaeb90880dded969097142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffacd0120e1e226d9c287639ed81b90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3ef07e8acaecf4af9509add6c1327144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa3e5ccaec34f6bf788a21f7c6444b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55989cdce9a38b1a934d28fdfa3cd31f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af76d458c2dd53debb53e1fc4455ecd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26ebc1ab07944b0f97626bac0e1590148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e767ee584f017953e4ca27aa792d58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd269a9d5b1eaa1081520aa3198ba1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da7fdf782edea9f2bf9a6fe45d2785151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e4bb01fe898d676be9ac045ac0aae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f568b6874f32055a657166c712b944153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938837a34f7e5027ebe1678e5bb1530154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770fc66eb87473c87ca80cd47185145155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfdc4721e1151de1ec1e8a9a97c3ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08cddc7ea2266767f0ee5012037409157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ed5a624abd5064ae0aa04f63d7c1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d32d3b9d87e57c8144cf8a06c37008159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90592429acd7643fad61805a7765e1a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b4025a95992a188bc478e8a84d8fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019d3621016ac34dfdafb69af41509f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aa02d4dd4e3268e75acd1a26074e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e47c3e8890dc0a5448a706b2e4a73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fab69ff67b6f44fe549f4fa19af4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5b9b05760e83bd580086bb044ccff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7dc459882322c43db08e9d203941f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6351747c015cf0010ad29f51895755168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb27aaa1c6bda1c99d64afbaae29f22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901de1982c983f84c157778fecd9500170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918006656eec1d876dcc231b0a1a015171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38da59bb5fe51101565da4afa329bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b73d4d3ba9a37d2b5df1c1fa9c1c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e830b858cb4c0ffb4cea9bb123547174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a114ca9d40a386a66bfe724a3d82734175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42fb7adc6d3978d657ad54e8b6c8c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca9968cd98e9fc79acd765fbc87ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686d2237617239488a59e3708791f6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51597f9d7fa4aa7940815d4a79c26e9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3452b61f2dac11344da732a413f00f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ebfa4b95f84d2b0193f44c3c2b9aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f209ec144fbc0558eb932e094af61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d267e160b998e36b80f51567381ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fac0379626fc408c4b863458eb0df5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ed3da7ff7ee48b92e01f94e4bae6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dc542cd94dfc9e4fd07205cc5c177186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0b249ea7a5465c8422f0f656ce792187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b8c2e9125415727a5da73ab6018a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185dc03eda2aba4b76bf872163b93f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66826b2c285c33aa6f5f11e7d841de4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7453ad06ddb1e14938ce72ebb566f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445a6dd4733fc22d61c541f68ab65c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de858c6db1289d9beae71113bef7da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbcb241010b557362e66ad83933f5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f1d50d4fd6ce343e41b907825c27a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c744f8170cd9c1d79f363cfdf2e0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53db7463a6e204d5e09a047eb8d87c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfd62ee3ebc84acf95e177cb213b5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03cabd0ebfed5047bc53d7e58baaec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5967be2a0f2fe971bbae9a1b110c4ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99c6637ed0f306b611e755ff7082d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b712f1a590a664587eca1eb68c1e06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22370569b3543f095e70930bbd19b7c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9612bb0b6c835796bb542a43369c59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2d2c78bba7b1e656e00e546d9426205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6adfbbfcd2147db0c0f65c0e7143d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b24bdc14ffa164b7b427e4dda8657207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b798b1cfb475677f40b705b0b8611b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507ba18f3c38880054c8261a4d08a29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1d378235bcad17af27740e43d235a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eafc274ed86e3f066ee327e8f1fa2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec4d0c1b504bc6c5403d651df03b3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d3820df3eb2b19c89ea14e19761e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5051943f12d9147c8c6a4e56b465d7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b936bfc332e5aacf13290d573a23a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660cf4b30776f04e7328b53b6fa93d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b930449e7d85c1b723dae59d1876de3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b429656f51986f9c6b8dcf48aaa23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170171ad30897ea6691fa4da387e1f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aae8c583a888ecc85894242396b96e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd64527f91d919c637862396c8306e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2e90ea8b6a87a70ee070dbf5fefe0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4886b8b57831800516fc1b4be69ac8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957b72231946b15558c8d1fb5cd2e8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49856724a0c7ed89563f264c6aad84b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13080a0f3ef52357cfe5f644c25a35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cd50502c8a539c099b6a3b6e32d7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5eaa2097e6395419d5db828f82d55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aade1baad9d42e7fa1829ad460cb6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc267209afec8823ad531f3ff79a669230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d549a31d976948993d0bcd63c25d64f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d4929468bf67df37982096a43cb14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7230810294e200f3cbd3fb69d75bec1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830665e1bede6aa7cac03c1fac284f54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c6c153bdd34c091d1e1217cecef62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06054f218446e34321be715f5cd553236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d80739b7c7a2a59b338bdadbf2a31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0c1840b8d94c7380c7ff43d380a20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32b608dec6c1e85b1ce39f3238adc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5fc42fe9fa23df9aa16461db0ee1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4290e0daff0e0236072c78c1e6343ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854407e06c441730529ef6f5d6e7f03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed079abf89775f6c06787218f103f4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328541b710dd99ecab97237a2480c42b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e207c070ec7b7c0dd19cd23ab1768c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ceaaf8fc0c629c065d5dc674711e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa7ef0de03a4518de52d0d7f557f50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233cbd56e4a82e4371e9d5f7373189b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e7fd1173421f16262e02e21fef3db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3756870339e20c386954ce9cd869b2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec64026722d524a67c1078b02615b5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044296d7b3a5bca123ea7f0f752c7a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027b141730b93affa99d99092303212253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1443d1e806b947d7a300d1a4b0ff27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7118c4b631cabb2a3e34464a2eaa6f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf2485467b3ffe9d4cc7e44ac2e9b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e040d54dea31d245178671d5943e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc591b9734e1778ea67e2f161d0814258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518c79e0f416ddbe8d5f25c14df6d04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bef86aed4f4f9e237b12725c74d15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd5c183b01435ff0ae4f0bb1c3a1ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c9817cd03d7c3805eba7aae088904262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecc3dace27cccb243a75bde4730569263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba24b2330a7e5cdcfe94861203b296264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0305106c437b2fda20aed600d780cc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c66214dd2f7f4358a5ba295f82f847266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daeabec6febbe47047d431a83c0ef8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2326a5738a1140234fa55b9f32f66b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372528de58e5146d9fe6d8fd709598ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592161b14a5760e4471839e190272aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892f7e75cdc5d7b9cc5406e82d07571271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef683a0dbba6a977e24965680e7e9c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4417a0f793aba95c27890531ed2735273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00270c206fc2fdafb29ea335cb78ac50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e6fbcbeaa0faa15be8dcb9d242ea2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e959ac2bdf740d6b445db5760a0ad6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a98f4ec2cfb5d05f3ca413962de76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3aa598bbf5de63378d671635c1ce7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e005fb8162b18bc560d7743b41bd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a218f3943e6f63d5966e48a1e4d76f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181201439ea6d142445a01bf71db6e70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a6144a920f7843d2974e6aa27b935282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0fadac5a568b605d3902f70b74a1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec4b8f9a029a55b76d36f4f3426a47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741a1916d4386a08674c426f059cbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d6b4db5073e4511ae1dee51ec77b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67d18586b4fbb6d16343572bdffd74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ec8bc9f8589346b3a62973ab72adf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734328874927b6bfdda32ad826e0de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c123414aa53be4faace451c5049d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8109622ab11bdb6c265d1ab382bba9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74f6b80ce7c4c4f6924289344b71f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53798dec3e843d759a000910a37c30d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c74b9a6d58c57116eac2b759648c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09e3c08b4486b54e6ed803f29cb2b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97725295efa9fda167926070b072e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adfe901c9e7033c35b173840bdb15b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d5a8beaa85301ff0241e9ce90b54b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fee4491fa20429abb4e2d512a5a30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7601df336528b980e975780935d2181300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd651afd64e2e27e74e84ea5ffb5058301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5035fc59fc5eaff5bddf460b75580e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e9a97981fc49a6553f1f7b430c01a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409b867123a348e1110ecc5ea094dda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938f8eafa121c3352fc3edee4b09c77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae637073cd0a2d910f2e046db46852db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666419f48b4e71f14c16e651c470905307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cf13c9b8bb4b5b33af7827697ca15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c3aa9611c61a124eb41a4fdfcdb75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dac7ae944d7587bf852b909f103d56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6993fb415a1c316949e82d749042b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df985450529e0caaac3b974760cccf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c7856caffcb4484d171a8fd276f89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dffe03c8e09d07ae84bafbf12704e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5d69405377d02d5bd4030c2756927315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd725cf5a078db9f0e22c46b35fcd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa20faaeac61486bac983254dddc977317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811a655db28f8e028108c2306e46320318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc3754015a649a91e28658ab38c37f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c2c669dd97c823d3dfe9d24c13d56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8692ae9af3d56ffa5a4c42eacda85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c18692d18954e05dc7da75d00284d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c051c0c021ec9b9e8ef9a6b7ebf1020323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6864153ad7c9e024022c86506ae88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c30a15c7a9761e63db628b65ad256c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325024f19eeb85d85261352b31dd867326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444714c5ba2b81ea82e64d5640a5c81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ddf827ff989a47ca853444602946c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbfdc5e60364bfcd1dffd45febb58b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f63746d631c6d69d7e06f23d23092330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329100c0d32b9ab71f89f9a7b4b25ce3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f06c8d9a0e8a36fd26335c7777e179332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faafff69dbdcd25b17a9214cdc9cb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ffe59c54c418bef5c0867d0d28a1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfa4eef207bb7d67e6c86e126d578a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317afb821cdf7bd36f6cbe3b26a83a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69e7f92f3b5afe4746a91e575f8fac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8e3f64125fc59eb1755686c562e75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2eb0dfab8cc1d0c1e6162e5dd5103339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be18401a8185369c36d59aa24a8b3ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb344f6501b05c3d9edb4da7775200341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00b76956868f7ef5f363eb672f8357342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b877510b3bf59f55fbf641d51daf30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eaa3a364cd9d16ef2b159ff1af313344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f0ea8f331705ae9ab76142ce22ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3be10de14dd4c906998115eb51f6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea71162f091f366e140c3ffe5fca09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82539a239ce71284f226295836a6dd41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b305ddbf4ccbe781a009337bf03a82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729032c5677f208f24ecb3ea7ead934350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f4664aaf812a8c2fc318e9b60154e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8c67fec38599153b784bab51a69ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98026c4a08a50ba3a810ccbb1fcb2280353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa1c34a25643ed37ef5b53a869ab8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17103fb3c9a97f10105353b9188f8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad08e15a18356a7f148296326c9c390356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e218238f061f5a36664bcb4141c856357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89f7459821f7e62cf19a41d6af868f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cb7506cddba82c5bb90595b57ffb2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb032d45d9b3f1670fdf7353f0aff8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659dc9f0fc455571812550426d1d5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91761999b4ca84adbbe3f839e15dfb42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21736889b554a2914fec077c42bad4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4988b9ccf1fe510036bf211cb50fb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bb77796f543ecd1fd4d158fe0210f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fda01ff831cc2f7e03d87c1eb245b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed386e1b57ef960acf58a2d8d178ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff34db27e6204d410779b16e0134a13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234420779541be8d9e3a505fb49cb75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d656101ca23048f5da2fc6f3fb8fb40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c837f296c05c55f49c5154f9e174b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1133e6526eb3b8710ee670948406f09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ac2562be7c9229ce91f2db590d8f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060f85f2502a1917767e497e595005d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e8ea0008b45ccacf1709a219ec2b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53627b46b828b118f179537a0ec8db6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f5a21aa619a458f529ddc2cbb2be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8c4dddeeff31dd991a55ca6f7b366378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcda3d9d3386aeaface068e68a462e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe513b70556a7fc99f8540c972bde4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe59b511024ed53ee5c5ebb2a911ea8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8977a78cc9515c0c267f84a27d07b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a7e9a98f9db54a8f453229cf7fd3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74479c3f558159384f87a862bc6fbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e86235d5178d93a8b9cb6e6e2a79e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e01c2b736816ff4f6aec240dc6c278386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18e95f8d8d948bdfb4b083428355f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a400a64061d9631c9bbcbbf55d50160388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e966d04d8ae40a90077924cad033389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eb9ccaa52325b574119fe8623bead390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce924af31daf61415323cf3777a8c468391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a883444bf6433483564647a0a3a7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b5dc6870fa3ed6297a2aded09665b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd246c624bd9f879fa6219170a30ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97381101c53192ea28be0bed5b9f1c6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6093330545ed0f332d564e78821935396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8ff7f0d9e625def7ab24eef297378397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985029fa9461b8f83d67b6f0173a31e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe25fbe7809f0c52c839135f34466aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f969f145cb00479d45cc95e3887ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776287c5844b1f8df9c74d972370bdcf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64198a7bb7f535b52f6ccc5e6333209f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226be7b56e7c53ffc986212da32c43d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df485636020d1852f0aae4903bce89e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd609bb054241c4b59541c4c8bdacd38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875601f7ce7af6b2074f997c91ff73c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f09ba2998794c980b4d561748a6b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70a7693d9229b8dafa98a3492e71fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc56b6b7b69a7a5c7c05f27a91a330409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108c32269648ba68e6b6008a071d299410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a2b697c925c908ca8f84bd886d30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b52ed2b29283f0c2d9f7b96634c3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5ac7f364110375e3501678de0528a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e64789641e0074576bbc8aaae4d9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854f6680ab41628a3b2efd944107386415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9915b42f6e2166a2a1bf6acad28fc41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dd789f445b93dd115638d2bdf7e2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c8431c2769912bd913022dc6e2b52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081fd52c5b4f061ddc7fc5bfdb2d46b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f17a23c232f1e6f6e0337c52372653420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358c90815d578600db2e2a72b553153421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a48e6d9072634429f1ed2ad03185b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed919dcd1c0333a161154f516e2b7ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e88a931a4b366bb19371952fc5f77a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd4bb69ca0623915f558fadef61a72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc7b518461a5129ac421c18e448c86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e9c3ea0cf8ec2c7b1e83add46ee3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f838f295b7f4dbc303ae4a1aadffe62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd02f43ea4d79cf998f93548a6cc3a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53abe0cc366f2cf056f4d6d6b8ae35c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ba54ccdb1156a115364ded8f7c3a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21d6d70494dd1d671fd3707001757e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9540f55216722a769abca5dd4cde7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed17bd09fb8276c489e37ac1ac174a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680fa315f754e61c85fa0963e101666435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d863981befead2d02112e1e21b3f92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599a830957565bfc60f741c7d0e7ed7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daa82d3e2d11ff25fa3f61cd95aebf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee0357e066a2a93338bbb70d7e8374439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f365fb28cbe95aea6f0c505594f47d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ebbb753b02a92abb7c6f25c2ae955441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded114a10f1fccf5c8cccdce632cf30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd931b0917e3ab76b8bc41ab1ef8288443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170deb8ff671c12780625099f7f03bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8fca32da25a8df79070bc56370d35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda0522b4a022dde699148796ffa1b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b74e3e79890d2d80eb8f80341619f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83ef61b3804f1fb22eeb27e1f3fade448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265964c0bc920450ccf1a2787442c87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39290243cd7b6360cbe0475a5e7e72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af96850aec896cf75bac35e3fa5757451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25871528fb6862e4ce0b6bc6cee0bcee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8939ba8eb48a8a13e94a1db13591ba0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61bbf390c4927a23ccf8a291b64cee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a9f783745fb5d741b182bcdb98ed4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfa06f3afe3cc2d0bd03bb9cffe16e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c20bc5541bb1618810c578ce60fadc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257bc57a47df686f5c589f6a483697f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc0b5dbe13b127e7c824c5489c6efd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a570274c930630e3853a46b135f893460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d1cdebd54ba82f6f72623d33af65e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b22a5f5b6e5f751e3b6e0b94315c09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964d529bcd1fa76724f832ef2299f4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636163c4d8544d9fe35ddaf4ff983c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cb9b3e31316d0ea0a615dc5273246465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d2e4702494409c62d1e3fa216db28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eabb3d48710eefb1c1e528c7298ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456b85a25a0e8933dc6b93500ebfa9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af863fdd47c97ac79b9160c3ab2a36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd648a06f3811c79c0f6cc5af77f02dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92b288f25a4b225f6d3b7619731f05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2b90da747f78064ad3d8d7f6a3266472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a0e50403a8a0be48dfe9de4b876e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f976b359fbb433915aa257c9aeec184474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146f3250af5bb710627a899ced173ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db153c4d43d8f266519177b6a2eaf96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf41753737b56348ba599988b9f2ac6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5aa5b1cd5747c632190d0420e476c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa35dc8c70e97d8d39892ef9eba50b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4f977f577bbc3d3c6c52b2a8110db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40289b4642d25ac957104828e6e0980481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625caeddf9b1b04cfe1e950de3a856f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145f808e39c0ed86d9fce4f5516d185483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e18ffe78d49911458d9f7839885cd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c9eb2a82a58498c08bcf266373c6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65682dd2c758560fcbcc7fbfd9fe485486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059a4668e50c662b4b2e5849b831ecc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7385b0cc8f6c7049dc756ad886420488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeca025ac313b2ad008962caea9a4c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37527c012ddef48959193c10738448a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1258b4bd3328d1a474d917fab9d33ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506938e0355635d8530d34bcf172c25a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fcf286f2838c8ba80fe69269fcfd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d54daafa16ce0730eadd65c47eed54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aa9e3160ab0f066fe561b8c345c06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b555922ab87723ce8b8b5eb3dc1c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975b8dc7f03f8d8086624717c5195a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32377107039f359cfa9748762bd39d1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32923330d2711e923d58511e64ea803b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2920bfa2150fe4d0fb2f8593de2e26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15e9676dbe4c92d58826ef6aaf33cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a481eae98ed56527e6d33e34c73daa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51bee373223e2857209042cfe44255503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719390e7183b02568a1e7abbad3c570e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e1609a9d4b9d1613ee3baa5cbf85f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30543b08902b73f66145b4ffd49fa5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e44890f5bc53bf9dbc66c0f8dade64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34d3818c22eda4e9c833037bebc8cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b755e211b4558850659e1d47db5f5d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454de4827144cb8bfb2c1ae1bea6af89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab9a2ae3c15de07e06e4692472b241511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1145de98b6c100d02384c0d3657ce8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e181197b98f6ed891c0a619407c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceada38a50a69ba1f2ac7adf2733be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34716f08cc3c3c7f394cea007d6f73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c3f4c69336742b8ad8d15ccd8f3e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a70ff9a108845d120f9278d081b92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccc5bef267e3afda670334516b55bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d9bf457929d60ece52814de331455519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3446177124be6da9dc451c9f51547520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7df6e01261bd3d33be531fc370489521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c722e55e3e59dabd2e3781873400725522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b9b17c64fdeca09ced5cb798d6d93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b37e42ddee45ec510153e5eb808906524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8a3ca8c4713c003b6374d04b09a44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef2fba9059d26ab89ee02983907d45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516ddd49c8e8b34773a02c1267b9184527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d9af52df874877166a7443802d9b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70ea7f5963667b5728e9b4c9191ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a1ac8a7e3231be65c8e9253a0e446530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9175e6e991a9addc6ee24d3a09aef60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979d14c26ecfc1c629087aac704629b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ed5143a84cc064f5a28db89f86fed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e525c2323ca0c5a9d47e54b6f6e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6faaed7cd63dbbbab095f8c574a16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff1e743dad91c286c027070ad4e55b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04690fe271bb149e930ab88f18afdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc16541a3d1f2043a40f9b2a9fd989538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bee0c6bdcb6f4f39c78c05c4d41a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbdf8b7e7e6de9d7a4f53811636d06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7a0f30155ac4d4ae2c0e96b007f8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddaf80061f6c9d3ce3548c683c43b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd382c635223a079ce84f372aa5f7da8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a2b797c2ef42798c712c645fa174e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5395c011be8ca5669efe8b2032c0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0558ea4766789f42bd835b97400d2ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd976fa0499da151ba77bde79c0a828d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba14519c66bcc1dd0d9e5abbc3d444548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed70ca3983d24e0ded9ee8b6ef8bc5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6cf0569dcb6921e65b3fb6d627871550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8027bbfef8823984d7a7265bbff9e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc9067e57d549d1704c16b49acceb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cbda5a7e9c3fed4471131cabaa10e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb6fabeaabdd6baef0dd24df38b6b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52819ec6ad702e0dc9e48f33d2d9f206555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580c4ce46e1bda7be1fa04b07f49dfc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911012f568f7a0111356d119e1d1ed26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0148f8e06e260f056054607ff8526558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707269d2fb884ef3cd397dfb8c4cb5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7a7324131a325d56d1cbd09166bb5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ed377d72d711c1112b96c7ab3432a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ac51cf27880baa973d15c2ec7a439562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8de408526c6ecdfe777092d2d2486563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5207956e95414fc9a62d234bb133b71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a27908af5204844f2188673414426c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d9d4d3a282a9dbaf90f81a5a29090566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bfa7ab796096575a4071edc1df457567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3cafa110c3818be6667973af17d37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218c6f27d5f8e52e4b2797b0d99b8ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea24557dea7d342e7b88fc9310aaa1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff7dba3c0fb69af2b6cc1f68f0c16d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f7f62fe753090d8ebacb6d13c8485572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fce262b95e40f5bb906dc25b053cc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe19a2e18a6b2a2604f6ac7a2c4d18c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd96a1a9022539a7da929d5ba972b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ca2ac7bb53492421f92a0122aaf1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509f11c40e7e3c452b017c1b10112ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6beea9fa49872892701675a054515f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c95d2cffd920c49d5d587c7260d361579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ff872870c06053859ad7ce96782a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ceb0da17ad051a3b74fa06d3c7d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb04af41ff503438a7a222b70bfc16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67ca9488c3d96f10e3f9cae068485d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9263cd71616043ef7353afd73a41bd8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd95be23fe5bd4ece37a7e25f3e8fc1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5f9937a198ee21e4223418cba7a8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766db254ffdcf2b065d606fd20dc66a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912abcdd476b8e5c0f66e42cb7ad6db0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b5b0c1b58f955bc66e89321faee26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4845602781564d1d68d4a31eb1cf196590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25468e693e6a85417d7adef9e578da83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73155df2857e78a6b3403352e5f825592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122dc0d20063011d62b15d2387dd817593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044aa6f86961bfd2632e688842e2a15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e9773c2c673e515661a81c285f845595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b6e10e0c73d769cae20d6142693d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f45da3334d94b65c881733200d8f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40b840c8a78206bcf5a386bb3a2e2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eff077ac6054bd959eae49b83e5eb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02616305b4f19bfbbf7dc8b132dce3dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946a2ec15be91e93b55f5c7c6184745601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b4231a26624cd7592f665c8dc76ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1e05ff7e97bd53611e2f31560fb0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0ede3a1128eb3f67efaddc8510bc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58076b72224e5053becc88aea9c6d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9d7c1bb432c21704ca471c90472b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad4e81d78057f07229091656843708607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785b8c51e242a4da6761ae9dc201137608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912519a7d725d30dc60e0f2ce449d91a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcf5c949bab1aeef79c866fcbebfef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eb53f1745ba1974d514e2af8bcaf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eb0a7e16ff5484931e522daef19d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22791b3cb3263140584bbd992aa7f048613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645fcdb1f347e3f2432ab3e94be3150614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815263433d938dcce3b57a9c0590c27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd687b216460481414fc4789febb17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce819ebb6280ccceb6a3b8d502a0e90b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca3a8c126be8f6d7a6d7a4ea7ef6a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a236c67774da036ce34f0a462873a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fd0a85ec1f1c756c96f7525a4354e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f235f09583b0360dda42a96efd8d03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b340e2df8d5697d08e822dc256589a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b526b08a807a244dc173b19efd55d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cd1120fa18cb00e9680486ae36e4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898e2c010017c3579ca6539146030f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730337adc2dccbb2f816788fa153d511626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f447138122ae000c42519ce350640627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a52853bb13b76f71f1179440a4277628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de047ca58b9586decb0686e392c7c249629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977717feb9a2f9fc2f993ca9d29a6e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1232004b4caf6e1060ca4c2ff4ba292631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044fcc125ea2b35ab2399c4d9393b10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfdc4f053241c6972a9b46fa0e57b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe6d2936274b42839defd4cb482c61634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ee306b95804009a2b8abd2f55a352635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab145dee11ed89b262fe4d417e7657cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46cb7f036cc3ff67f7dd754d99b4b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d7e910a08c657ef4c3184f5ace02b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729902537bdd5e277f19de2afc46e1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d99897cf7f66a213e5ea71013499b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321c848925435c1562a4af5694f280e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baafbf44eae909ecd313bfd1cc96c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb5da27a182ad4615dc799355422ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17df4c2b91a7b3592d5e5872048f55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835be5d1c494e939a49d111b892b7bff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d000ecd5ddee179bb0b75b9d9990ef9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ab471e5e4690ab24aba501897d903647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2b199452997b9813b12efaa657a3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7791a13984882592cd8470424da7367649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceecb3d8741d8096f6660e022dea82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ff9ce80a3782a3cb5cacffb02658c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f343f48f149c1c1d8119abc31ed311652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618817f39e500bec1c4ee02c44e6719653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900007b7e07731a24525b0ceb857d6b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29631af9a0db541aa45bc994680c883a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072350f8c46eb8f4daa87fe639e7ffe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43317b4da5519902a528995daac1fb79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb77231d3c8f4f6c44be749315334d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b14dcab369dcc977b1e523295ec93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea55297c9c782482dea193ba05c8757660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0a2a0c9970e3643b2d69f88b20380661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b99f6907212337bddad144b2ed4c63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea709ab55e0d569539ae3a1f2d5ac804663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd859345fad7f303fb5ee608162af9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394b78068028fc4407fdff47fdb2e2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6a647f232b62711f26162873797f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f73dd0afb99dbc841126c0245797c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd539e7a661e3aab2bdd00d53e25b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eab802bcba4110acbb9fdccd5a01a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5309c6c0065cf6fa4778a6ff4dcae5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939eda57449bcebceb7a4bbc5ef613f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d03c679642d98f40c44914dbf412672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6303fda8f82ebbe9ce0ca4f598a04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c829b5c02725bab2cac2bc677e60db2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dea69edbefbdc700e2bd4a061cad0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af355dd657280f40327b32844f8092b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3644e68ac5cfc73ff3ea2b26a0320677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cadde0dfcaf9b5d6e4d740ac33c011678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98268a8d2d0e52204af0988cf6ae779d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8366808fdd18578d8fedce3128e55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb538e7ab7e4407addea4974d75ca4aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb366a84a32a4f42e7148bca8840296682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87c85a0751f1a8f879c1cf3f155b15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acb360a33d48e93f91ee063314b7c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ad834f91799ec0fefa7b540463b4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b6583d3c8a6de1bf9bdd0b81bd5a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3025781f978d713d8ff89e9dcaabc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5bbbdefe90aedb9b072a279183ddf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3eb6bc079f32401a290c5c2dfb47d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b62c9f8b3f4e3ab63e60693e36c1b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3d4a9b406dba1a365da967a7e4587691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b096e38145e1014cd84fe31ce3585692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010772dfac0064327d3849b3d84e298693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abf9dc714d3af163f55f6935d1ad79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea9623fdf096c5c987d8633c39507d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325ab232d168e5382b0cd159981e896696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fcbdc07b062ad47b1bd10e83e5fb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55dddc454eb5659ffb6c3a373a0c32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512504fa302532cdffd4ca5a3bf59f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6bfac20ab5c571ec438a49d8f4651700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76977e9003b47e8fa42a0067ea0cffd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4e644e337fc59a74b9deffd451d2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d18e2c063f1e7b8eab7c7be63af60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec94c7871fc6fe6822752fbfc93bdf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb330ddf263607a391b6f37f47d6963705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d41a718ca4a04b2fae9a779b40bf6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3321518077751b0326e359b3c77bdc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58786e975acd07a517e6c1a7cefb8f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f9d9db22a1573cf84fd41dc24321a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c10c5642497541d6e15dfab9bbbb0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfebe96a02e75ef6db892918a52f36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee464718bfb6c2aa738cd901051d58b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9c9fe6c782cd3df5a68aa00f23c78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e75780d3357f55632e360363853364714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1c097b5686350e3b9588e23111b1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5150ea0872b3ea9cf235cf25eb28a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea92d3b05e571fce4101d682997e8db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3cdf97a495786ba797d7e92418427718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd335bb599362bdd67ca30bcd57752e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd07e4d619e2d5acf73ff0bcc97ad8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98314169b776949f76b5877a6592d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebd6ae5b848f07c349bb92d213b837722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee9b8243ef8bc4a489ec8f86a18009723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552819199503e0d7c5b92104189a7d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a1046bac5f40b1cec88a9763f695e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b134ae350785ca4c37c72ef6501b3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76904f2990284d90161567414cd93643727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2575cd90f24d5bb960cd75f0deba8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d4608eb1192a26d368e3abe92f270729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdde26d84b86a164433e63e520e7457730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8587d1b84c714f3da7f867bf966388731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec4f6624e232d08893e7d4d0696e93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933049bac93ca37c99f7f8e5aceea61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989c90d6b2036661b44db6839e4d5ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb46735eab8512bbb81f0b4bc15738735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940daf113fdd7143075fcbd93bc401d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c517b2c7f76539807494449f4c1cf2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b830a0c91a7ccd06e151ca62c03373738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5a3548bed0067ada1d3247b35fec8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f136e525a7c418a01d791c26f3fa0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218a88ca0c922701d0b5b2311879bb5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1a29742175f40d4dce50081394cc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374f10997f184ffdf268b3501a54c7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699276b335c0ab4dbc9469b4ee8e2529744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da93841b8a41b9c7eed31f61d3f75d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809c2292b416d6bc1aa73611ae28d3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4243ae1425379f9b7a9d3c936e67c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3c35e937540bcce19377e19c2c5b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dd2694ad6f9919abfb6d143d941af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392abf30cc9cf9db447106ace0713c92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6395cb37c5bc3c9afcc0c912b7ce61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681c2868ded5df370ada9c011a2f4b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf56a12c7efca7652e5f71e5a03ad70753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0f652ae0f514ee2285ddb73b9ed0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e762b6362dd7b425bdb32d7480a84ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e9727c7a1f1f9356276271375c33f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92689b08e115112c0ceb2bd2e8d0516a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e095081077442d54811cf94320f76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8a2fed0e773fa562797d8b81040d9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef780dcce23a8d51a181f19e557a3e3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635a0c8faf71167a92c80a297d23cb8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2819391154b9877395a3820c86709762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f596cc4a58731a229437bac895a189763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d88f22f727ac512f715e73569e3a8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ced1644d23cbe811eb7c138e1e335d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e491bca6ddfffc98acfce01488a4ff1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71bb59cb162a3f325807185f57a535767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>