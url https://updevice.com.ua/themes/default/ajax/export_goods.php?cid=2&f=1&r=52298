--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8d8836fa4700a552bda92bfdee7d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb9f6530dd8c82c69779512e91a25c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba627e3e1c3dab0b2f35e070ecffdb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eb6e2e2e82cd8a34e89bc3c95767b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3c24d678b6dafe22cbed433eed1c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961097f2bae82be5335a78cc74502586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7f704e512887618a60fbfad31dd497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f94e5fa48bd143f050453c50b877f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613536c5d165ba1c4f79be2d956311169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de801dd5abc93b4dab74caca999ffd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc918eb9d824c7b603f23b61418cd5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ecbe3b096343dd5323fe829fdbc8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599772de24769fa94a6070d60e86e8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dae5ff51b4624a976202d9f1e8b9b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1af7a9c86900c7f96b142d014857115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238808d6a4fe45ca01bd344402b831016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a89fedba52a117d257068481606b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d48d8b030fcb6854535c6d6a4039518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29723939ad913e9580a0aff7db877119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4630b08bd9ae25c88574f0c8fccee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bf6f542269a45d06a5a78240e890a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01749e34654bbc8725ac649d927447722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b20e2bc17e2666b394f94af54c5eeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2267c842e3b0f28cb526db82319c2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bc631bf92cb9a62700fc067f69e3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed758f4ad88c86103acde7d26c1e9af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250970030b9d8c44715eab68b1c453d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceef13bae9c16d15b473bc6b70ffbf328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e936ac44b73d78639c1ff3467e12e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63de9da2d7315c50338d70d5cfa51f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d7d616969cca8131227f0b27d463431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37df1ba2f94b807c519d228085627132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64775f8ad618114436678d8c7b3b4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace6561b9820a41b61ef7701282369f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0925ab508a4d2874c1bccdf86fd8eb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae98651d33edf52f4e585418e366ae536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0e3ad36ea45d1859ad21cb8f9df6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56d31d7bcf971edbb1fcbf852d7ffd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e5ba980d010ad89261071ce79be2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6f9d6dbd1fd5cf1434d2ac7879dc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03031f6b3ca28bb12f3f1630a9049f7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e5e7c8b1281c50934a45968f2f1f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2381ce8d0c018503ba1f055f703d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ef127c1e28a0e506fc37fdf45c88a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746d3740d0a91bc6bc3d9b043011bd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cac626fd2a70bef02accf6b32bd4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ff1d7bd3be9b95a364bde0d2b73f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b9d8c95b87a8baaf6e40235c8946a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b64366a36493057ce352e8b924e83649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05268ffa6b3158296004a5456f793f0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c9f9b21e74ec7a64b2742ca6e3f3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074df48ca30548d5edd429c26c15b9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f6f4fe16733a4d8c25bb3f6d935c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95739045c66d4a3fb6b2cf10cf1682654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b36c6f789bef61b0a3a4c37a711d1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3898fc9d386254351bfe48ffadea156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147939a143cf4309144fa0b385cbb1b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae773e469827809d8a646e87a840b82f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcca64307aaaad2857a17389ba0117f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaa93b901b99e8c30320a5c452b74e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110678cf0acdfc3e970adac74db0d6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002c9bc16d5b831785eff845587817262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b48d0d6eb70b1218f228732c36ff063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e9e954074af7db4d0dd100268a5cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beab834234e0ab4f058f6a16d6fa3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944355c2d41c489c757b79084a8fabe766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e836e3f83e0889a21d0324b874720767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480cb6a86f4e96088808c4bd3501e7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41d619a3dc6bc4b2fccbb5b5e09eaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01daf9fdb6ac3731acf73362761bb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099fac26b21e81ffae4f9ed5afffaf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8433a4d2e57313a4d2b5a8961cbbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a3cfaacf608e5de66ce627addcd5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aef5a024cb0c1b048d8db57b20f2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169de0fbfe6d2d650ef3636d31b742b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171e39faa6471f8c78b0805680a4e4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf72b59db1e5259b7b4e607a00b64777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5c25d9f4c92b5391c983c5b9024678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb0460038700fcef330c3f584da44e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d9090cdaf5ac952e5f0c8999d6ba480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800b951cd9215bdac561a88f6c6e36881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e04d18071d2d11b9810907e93a177682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897c6827d35fb3d65fe82f33f7c62c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634fa8609172f14664167d3d5e5a0c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727d8da82ab8bd8b698bc8b34a265f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced9d279608c1570d1208cb6a0b760586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63854eee70f303213cbc5e53871d90df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fcd27a1c680169246abe3c5378cb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc198bf731830e5ca14232542db07f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f715d9fda2797314582620210a992590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90943ad5d34b72db6ffef7bdc0a71a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871d8648a271a4ebc8721fa831e908792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0e0aa6035f5c476c2d9b1636d233093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60169af4ffac3995afb8b6dcd12760ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e23d00eef70559994852b48ca04c5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b3da0f2f0905c77bb2f19e78049fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11935af0d5c4358bbe0739f1b730dd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18b7807d0cf43223343ccb2643516298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012906b728f1ae612d0223ed4d219c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6631fa414b9280ab7953d4fcaa1316100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cd780c77863b95674565437b33585101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57c1e3e41cf2436fffa3d957da203f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b4a6e32b7fb012e88662a6cc4a8f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e30659234a3ddba603c77618bb9bdc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08a07fa889704cee277140d7b00a6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66919e6bf3a4298c4e3ff3025e9f171b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051949deb84bbe0b9ededfe1045db24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abe0e608da6966f3976de254956146108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc281d547ae311aff7eb668391c0da9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8a76c51c371a239a108a267017690110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99845ecc79d3e47d430ca848dd6058111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa007ad2a186fe7ffba783a2661e60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4de31133b42e223582f3c1b1eb7965113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1719cab61b5bac5e85c2075b735741114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a4f7036bbdaf3feda333ad1070735115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c9e9afeda344574daf38ef15118a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648928c5d1d3302809da5f382a3af27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49487e37cc95b955748b7bd25fc846118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d82ac108cb6780a8d4262d34a461e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9b106a90f32d3aa90d2cdb38ce901120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ea235bf3e3d18fdf350ce9c178708121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeb8d3896397fd32b408405ae3aeba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be23c6b7b86de11cbe9a690a6cacc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e18f32cfce96f5e8e9e85645937d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92385fafb7e90fb9bb4e77781fbb9256125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183d0c3348fee780a8ed4d46e92c29b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d87894f027a8ee8c34ed33ee212f77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5693344f17a8c2cce70ba5d0b2c0db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98525030a87861fe9ca29a8461218f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75500d6ddbae17df983c2abbf31eaadd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b0d6e6ddcda8e40c9f2a7e40cbf05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eeb19492ba4ddfaae4e4a73b9f6d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079bbf5b32c23ab093d2404a0eb1a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8caa8d60fca078d310f974644bf2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab1e52266cdd9215e354c2e69bf8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1608f36dd487f7e49d3831ebfbd04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80083df287d9c2ce2dfa7415a58e029137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7e51b91e54c5ee90420ab7ae26228138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546eb3143b8374abe2864e6fbc33b353139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd2d6efd1288108b1688104c76700d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93969a46deb93601d3869b9de8ef3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e330d7f5e8ec76f4a9c4fe6ff3eb06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0fca9c48a312ad16d24635fe1a00a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f68394377f90702a2552daa5900706144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c7877cf3f9dba0a07c57cd14b6682145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0edf82a553e04b708eca37b2975e00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7911726ddc5eeb8f142277cdf24824f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a6756cbe34ca45b21a93d263ea796148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021386048dff932a1a9b2179c1b6c69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dabe461f12543ebe592a7f77510d45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90031b5e516bb40790f189e50f9f1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e472d8850b87630fb33da9e7d0c3df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2254fb9c3b47a407a838b5da8030fe0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9331fdde23830c66600fc36ce73b293154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d5735354f2e453195b80365a1e9fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafc2c02c5509d92e1d5046c3302deb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b385d2b86e5068c567c67c8bb4691157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38f4b24a1686d06d5e1b4a67c1ca94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ed65ea1cef5320c18c124cd532999159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dd2d1e79cf95805d2c776693ce8ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c49ddad54f911e0d78c0f0fac2e75d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588a134005981556a6a769e8f62a00d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b975482bce690b6c647fe05f47cb40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4cec76dc77ad84bb9f92e85c76d65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce209d1d1cf8a3951ca9d0a9a82d23a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ff7062ca51867cb60e4f901430bad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75010282bb02ac87c6f68551a3b949167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aee9be8aecbedafd193e96c7a94429168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ca67326095eb3364ed83dcd6df816169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d32927e094cd800890cef7eacd7bd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f53b3cdd06c34cd4758b180ef25e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7929ba0dc4feb78875d1b700d2ba81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf63fbd7354e4d4b488731bb1e54840173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6740dab6c32781c83d354975bae18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663f177eaee59f1ba69a141e8a587a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dd33f4752f33d1a58820a361b8484176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb065ed5ee0fc5ac0d961b32c01ced0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1601831ce432116459b5a6ec098ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd4092ac288c39db6d60fcdc87553d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c38efbb2b83390198a19ff5a8fdeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936a6d78c2bfda75f3bde1f467d074f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069b92e221d69ba9b796553ae890de8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baf03e037b5b90d795a9e8939b8872183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9d1e872df3f0b591172c59c03df68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4da185a9b526415853b4bb250bb4b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dde6b3cb5f0c5593621d59c70201d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf63c5ee8df281f0afeaa4864c8db1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aa29e07ad28426295561261704d51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd738b788f881914f51d6c4c86148d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10b89be3e63c5c6bb0c5ca571a7491190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468350f804ae856153c28a76af80b813191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a209c5f9705ab1ebe977e35e8e912d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e841ae80220156c447cc8ff6f5a6b3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511cfa2be9b0bd9a16234f8549144d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e374bf64d078312fe9053c94c6e03c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a498a9d9ec2902578e0fa5a25597f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa8b2ca4524c83f8d0e722cd9003fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3496a57300b2739d75599ddffc794198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f614fd838c2a2a3807c149b78f7ecb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca755df125b5bac7fb02c14d7801c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8703ecaa8dfedb470149457df4bffb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c7b6187c0d2fb4683852d767462d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304961bfc73517cbe457cec5c2317850203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cb6ad0d8b8c4bf82eee199b66503c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d506fbbfc6f6fce12fdbed96f8d65e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf33f3b81311947c765ac14358e8ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c2d45d2bbabc64c788c08d9629972207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36746f6b4a4bdac31746cb07f81cea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8c545d58b8b9cb080e5972fac3885209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda1db2a11983ea9c2b46fda0a6e8df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf921dae0991881112d89b8aafa4f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cae7fcdd1c8bb54def894a8c67242212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6b3c36aa5cf8b8827be56528c3f96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa16c36429ab0dd1ce267a8ff16639214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e96b2bfac095f3417b71c65db97c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eac802cd777f9ee56bd34a08df7e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b40bcbbb548c4200909ef10d280e96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc747fcfbdea162b5a56ef959122ca2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b70cde1b4391da2f2de68f85ea573219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee030331a30569d1c4906fe59d908de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60860b687389aa091f5fd3e151e3633221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487126584286ac74d8de7affe9bcc62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587966aee2a9482cfd0426251ac9fcd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c5a75fb1e41e0f0263af689aa4b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5e5da5c614a17206f338d8a935440225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f722a53bbd2fafe590262d00ebaf48f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cb191803c8507af0224653c7bb474227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cc7e1060db28224063d0000010a5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92d07eec367ee5f4d1727a9bc37e86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ab08b5383e74fe009b81f3ced432e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414c9dd0a2d3bd92510846618d62ad2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb0541df57f84abfe89f60eee14b82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240329816b0ca61163e58edd129b122233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c88766badf3506a9c825fda4f8be3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e9105a1bdd8f9e174a18a7c85c90e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbac0fb361993dd23264d04b676950236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ff32dedd26139f463be2a915ef641237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461f9d031c6a38c1c371ec8f542e11e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff4aec8a97b5c85161d2931a795a9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fabfca84099c9924fcc5c861286aad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025ffab9e7afd81feb5cd48e59c6aa3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4652d597f624b9abc0af0bfc7be612242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f8981736eeb58ad6ba3ba326da4d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32df479ac6689d74273d7309ca5284d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34060d96352c9f2d292e054c9ca4e804245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855afbe0dd0af481e2ccadf8c5175fce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb35072e8aee357e41558e08f4bb2d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58f25519c676198d5aafff5e620814248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebc3862a9d2ecae77a97e8aa9ee5ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f899d5a8788cff102d8889f3ac2aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cca9b3b4b13f5dad1f7fdd5cb39ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fcc88e82f5ed8df6697585184c336252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa169b74b08d1462db9f80c386c369db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bb8c71fb90b14d855b1cc2e9ffe9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50435bd7951d839ed6b5bb519dd8ad28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e10c702cd46718f3bdec434a8fbfe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74211bf7192879b5d5ac58a4feb0daeb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2543d01d11d1684b4903c5abda2f4c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ff7bb2cd30645bc1941e59dffec5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407ef604ae5127c62af8069a55ebcf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c48e401197c99b8053c348af32c2f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3025e8b3e1e0f62c3cc829ec79ba7c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3523f40e1c207748730fc4e9dec53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e23df36aaebc3c782d6de160dcdb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40664dc76cacebf1eedfb6f6d115ae2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414fb12f6107663c5e0a52b513e94af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e173258f9f811984827e0d0336e652267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11194552aa0a92d5bda9605663df77a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982481714e05e1e4afdbd3085db08c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7ad01b883c02f37504c733c44b2f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303257d5bc1282b8e8f21aea3c8bc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186306b312fbaa9be7ce449b80ea8873272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060d8c630a214b82365283a9cdaa18e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b7753e20d1519b7257618009812f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a7fa0400c31038809e6cba6ca348a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98ed1bfbe2b4226ddaa8cbbfd512fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56717e8813d5e2cf20b8f0286d0b07ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58600dee4fef394a5c38b9e5535bd2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b91624b48c313907c27d7efb8a321279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600030179bdcd13c2b982b2f7d0f7f4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb32f6a3563ed271c37db1cd8cb73d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8ebac895a136d23425f983113fb08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ce966d6bd8d57f60eddb48569a531283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2ddf8cdec4a7d04e06d789f8b3d28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d73e43ce49be6867b550fa5d145182285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c4f2ed13f288ba629bd22eea380e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b62994549b0e4af602f0382b60afec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9435cf30ba8acafec6ccc53e04c893f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6b07452b09618b9da7b2774e11776289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd44f3bddf6718fb408892b5ceb131290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef87593681dcc2f97007c5d46c9ded0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd60d4e9a515b5120f1d9f9e5684e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae4d0e1822d08e5684d413d30a0351293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9ee4d7c02a0d08c4570e1a39354f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d340ef861c41e866d4a5359168de51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3e5dddcaa87fe6847172293dddfba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31218d0d02f95db156e51b62ba16c1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881cca3a438900dfc859d42b253e27c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b0cf77376e9b4ccdc14ec1a98d3b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fffb9d9ddc478765d5cd81edf537ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d737eb46903c85f5877e056e85ea8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa6b1ce1d482dcd5fc1865eca50f20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fd7250e1d80b46190d03b26b943c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69debbc03a25806a6a476086aa47df3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895175adb8e999dc220255d55c7e046c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4815643f5a3fb303768ee8fac10c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ff5e77b797cb5dcedb15ad3fde934307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daacc17d0631502732790e93559666308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae85e2d9df28503fff489d47ee046cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598df440156ead60477d07461038613310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241ef709a59c5d93e72792db94154dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c732660b5aea4d7cd95bf2ffd076394312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435379f6fec37eb9a05cb5f3dfe91c4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2cad9c7b54f5a38945175ed808c0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09d591a804fc76edc5951cc4d891bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137db7ac9902385b1970ba50d02d24c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f204833bd61a0ffa672ed0b74394d21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb47bf4b60ad352e8e748a75b3bbe23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384ebb7c7bca6d3a6d6ec259542bf6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79ccf537e23c4e8438dec2b1721820320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ecc3b5575120dc2bdc171da2b7df7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305cbd2b80659e957233d6abcd215ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c851982303bf1e902e906c35c8fb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028f44d55996a998cd5c5ae5bc08700324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9aa85c7335bcf3dbd1c3fa84b3ca4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91627c9135772edb8e9cee53c3e38169326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc59cd7df2b2bae5e31f2de8fc7b77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6144df5b99150f2d804efe4716de17e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411be46794feab260628557715123f61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc000cf3c238ee2df5afc1acd9e893330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2d6d4e9a3fba6e47332bc6d3ed9f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311a6b374e9146283ab8517afe22668332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee15b3e721a52289bc5dd69c4e2e0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0945143ef651d9b4cc40a0c0018d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454caab22c521db190354af1b469117335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524ab243c0ee5abcee493a7456b6fe5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb099aa24a93a628e63a0ec4f48d8755337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00561cb8816c75e8446a653c2b5d46fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915553d376130898c6420eba301b06dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024135775292ad46252fad89a555b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e87da0bb8569fbc1afd4ac09d0ffc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e8eda90c84aa8c2554e6a9e4ede5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7f6a01627fcec16de5644acb6ecd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1d998dc55220e06df91bea85f1e99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee84db6805b48288e6555835ae2b06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d10da787ae059da308127c7dcab2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f094e34dc0f506445af9d002a20ae2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa847b624e932ef712ca548c90aa167e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa83e88056b513c67380aef9f3b2c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc14765e615732f6e7bd5cf2b938bb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6b2b7a96257f4c67dbf9ff8c5ac53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a82cdfb31ce8c6bdba96a58d5f237352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf846624b676803936ca9d45fade9c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a12892a60eae72e55218755565fb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43f8d0c22d6b3eb8eb7d01a1c07850355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77bb26e935ebe7338479493579f5a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1418e6e892ff86a835a224ef6b67a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8deec757c45b03790ae40d97582e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836151912c88d84dd40d27a552f8349359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af413a9ab095a93c50a9d02809eb83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e826592501f15f5b0d99307c3ce99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a4cf51a23a836b09ac2111445e3eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8a0cf672c6173e1f6334fac2d2e02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9750d2d7397179546d0830558c3bbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85764ae9b6f9a1a6ff6442471152362365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc9ebea10f4e72c9a86e0f430dce97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9276fa9ba09507b72d78c3cb9b4220367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060be0926a450dc13c93957c9f3384c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd01d285f539ceae216b0bdfec99bcb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de4d662f951a7eb1b6e36c42a325f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c48043b4aa489cb2b5733398cc0e6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3e1979d6e204d34086d15f4f26194372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872689d30ade88b6abf7661c20cd117373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee38d6d61900f1fb35a56bf36612b2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedfbd052df4a84146149deb079e7a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86dbc40fbd8b7efcb83e2ffde0ced9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77756e6c42688d06ec8a0ed4f541761377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fd35933cb959aec1ccd81fe66e15e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfad6fd0c33e247fc4836564bc7ab8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35f8c14f89674ed9fc8040e7d4accb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3c18e58783c93b6e17042c70c95cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72444ea45606859fa68f4987429564e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81a7aa9984a5104b9e69eef8b65836383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6415d55764f370b04c487e1d9b850d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260ab3dad665f59252ab1f0c4cc8953385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a9d548cdae1537a3f0a07e7f3575386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfb67ad2e1ac557330ed399116725b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85af2d799023af2df71c0d5f13d15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc385b5b5a881f8967333823ee4510389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea4f3799ac31a8eddc66edb1f5c184390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba86de4998a66b570d4c4fdf94d5e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8effb0b357b80218b9ac961dc86db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ba646f4db1dfa98a6f87a53ced15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fa3e755f57300cd135482ccea234b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa3984f7c0219a344f343b99aefec2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7483a6ed440cd829c8d885fa9b3798396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b2f5289349c264958bdadb6da0409397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb60dfd83c5a1a8b9fc934c93d453df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa1017cbf9c85113da072b90e8810b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1e38dda23cb066752e6c6215413ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894eb074d3de3bea95fe2e8b919e02e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696fc92c71f66d05a9270b74d10fecd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50befd3b957048755c4e6e34010bdcfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b896b39a76cb213577234345ae14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747ce59d20df007677507183e36a1f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0826fad6d5ba1a524126024e575d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c608603a5ea0010d21998515fb254407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de0e58465c066b63c82c2d8a5be656408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132acb3efd4f6fef86d44e2a1b3169d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c046ab043f99e71246b6dece7db24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199298b194d92b1271a5f088f432dc5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abf2aaf98eb1fa384ad56251dc9e1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f4e902e8b0fc62e56c01f3716a8d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba4d1c27aae7e94d3e896d3e66fbb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b97aae617f8f4211afbe5ce4dbc2d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd445ab9de7d5419b7f833e0e53244416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8af2ea944af79b4ee5b71f2ba825d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64161d45a012138a6a0c58f1090d81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f09a578d636e49e52eefcdcbde4ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65089c7c975dfd01d7e07cc8412276420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25cb081c4dd65e866979214ec73e4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b357ced57861d796553f35014c144e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef584e1896a5c10a6c5cdb2c982a1274423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498f7fda447e98c3c9239f5f02b775424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ac4879b41a95db5cc2fa8173fa85d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7fdb54cbb8830dd89f5d61c1c72cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7374bd5d51cdcf67a55ceea6672ada427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2c5942f32e4f7de7f8c9a8e0dfbb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0d1a76578c18d2e98a2605ec29ee8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fcd3a93ff6b5ec0d278bee8c820f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb04efea4db47b597d49621e90b657431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca40de97ca7f2d7fa9949e7c2a4b86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaab3070c92869c63d614a175845cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cc634529b933b5a20c5b181088171434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f7465a3a9409d76489a0d2f47c04b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902757b4e6a6180f846efd4f64fa07f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090701833ca95a9f8e5eefd06acb6939437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d8b41c213c4e5f084d0723abb4b05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34852a67787b487b6621b97c16c1011439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68830a3fbb8a084ec0baf4d9856e1956440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b9d9aa458fcbd2dd20241f6e5cf0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498479e741a27289426306a3a54b1e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfb76bf73ca8d43e338989564d8bc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dce4174ecb65494ac35bbbfeec4b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000f1720335464d7b05b9cfe1a16270445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd331e258cad65b874507f0f61e18b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28982a250dc89f41519818b97909ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce48bbd8cd9d8ed39f602a5fd5b7af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de213d06fd286039b05f8d5616f7147c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661f1a78de1e97e0fa9d75d446a2a1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d669cfa52b2e22e81bf4c80c2161f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef4318823a6e2da3eaf5e72ebee6df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e9bd0abd556a193c609b53989f9f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb357131185a8a256b1eda18eecb291454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150d0c3e4004e3db2d92db5634357c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b725007c16497aa463e844fdc63ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee19be312701dc1d9f6e51a08681d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb00f5d32bed07a7befccaba45c7456458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4818b4fe925818dbbb2118748d5806c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3925a6fcc44ffed0909af3c8bac544460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b3a0b7af4c6a9200defc8804478c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2ad9f1aad00bd0367772a79885f41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb50af2c12a7d6f2e5c3053c4fc4b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53c03864535a4f61fccbaa29d1487a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65284a3ae3ddffa1f2a4eadfbf258b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943233f49da173ba7a554bf970614a5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26954669d5822965492aed493a72e625467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c268f00af654edfc26aaf16335d81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe03dd0d864e7caa5eef987e83a4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dd0a89917238b0674ef23dcce1c0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726a7e5b1502e5a3bffa7bcc74ef7cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55b5927be4eda2bb7262660e0f2353472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071f3033e08b782fd1b2cec14b3ab17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5f980fe49cb242c7aee7c340a3dad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14735ddfb83543093df7dcfeb649efbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c975a76d1fb9518a35e355787badb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e010b5938572c3c6c414d8a98b6e5d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd534331ffde3de59056f36d09a2688d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead02ddd7f8421539fa76f7d646e809b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5fe06559dcde5738e68ed71d90129480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e18a525662e42298a283352235ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfea5b5c1ce075063cbe170e81a0171482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e9fdc06bacad2ff37c75314e3f286483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266859ae2a0440fc6fb9a91c23e04ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb170783fedc62dbda6a937c3522593a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41525caace67579a6daf7b1e152630c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb170cfcb70b848107db74e244f557487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda02ee1318bcdda561772211576379488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d0a51219a0dd6d71c39156222f4c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744bb86ee98a570423401d721cb463a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4ba9325583ae704f0c544e3b07b35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853c765c9b84194f32906d04a33093c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e408b62291852142ffa4b48e01f39a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3134b954c10d4dd45bb8cdab86845494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21c022b42213af95682fc119c683ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee05688f1ae7a7c38d5013bfcb3ea2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19711e859b8096ceef276777729f8c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d819d86857669e28525850962dc32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232dea9097ca9dbf688f131bb817e3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46810751335e3d17fd70d10f08c04759500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0fd873dd06b06d2cc7b1c6a74b3e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22061056db43f005c0a3a5f0a394b63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bf2bebcf8132781fad14889162e08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878df3d90da29b76df75c54f5858d60a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d8e049639bcc23cb9a999f86988d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace32157611ab2cf7708afc63bcb56c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87278daebd16b3dfd2e2bbe296d0a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f093fb99b3f6d0dc585f82ada19a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242fe917cd281fece5eabd19b9feafc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26724bba74126d338599113f768fa22d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb7263557d177fedb96717d4231f90511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab372587819166e810ccc99a3ea7de29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0132eb409df9a3688f2fb01cb12451b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48644bf012c5c930a793455b084af3cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d366ae864aa2fdbc54a165162dff8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213b3f2d35c4739466285889c088c36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee910dfc9d2eb1e805785fcd71e077b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58eed69f09afe3974442d79e58a701518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b300ed6a5b7b9fb7dbc70653904fc66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0602cb5619c7ed60e890fc2a244f25f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac23748dd6c7e046c91b109bfc9169521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d86401c186337850e52c5f352f9bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a87b5a0f235a2faf2ca67c035e98dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46539347facb501cf76204288b2964fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73bb0e2b8a9945424575dfbbda01c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857db09430f872aa4861cf9dc939bd09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4924eb6052b018139885d89b8057298527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6c5b4cc4967f96b6e9401afc37ef3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ca39ac9930404279fdd455cff65bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b2bb87b1e5e25b8e537a7c981aa61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843a9bcfd0c36a93e47194eca3cff08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baad8705ac908c642ca67a1e0c83031532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa24884388de8eb5055a6f582990ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64dbe824ef92c72195f2646b45b37c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d78dddaea418550c759aa114a752535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01be0b0a34b03932d119bf98f5a299536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c02ea139c79b1b0b33f378f046515537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecf9ee134a489cb78714692cb69d8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c97e63b547d9b97985b6b80a46322539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771791874d6e14aff54ca27ea5d65459540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf951bf18fbfcfc1a91bbd32e7b8a794541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948028885f354fda8c5958f346a91ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cdafdb539bbd3d65c4c84c13c5a65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f103c735d1c74c8c943e00663f1711544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec34de37b01cbf84d5edc8ac8f1e7dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115e37e21bae3eb0ce3845ee67f9cd5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac40bd91dfc52911f7347d5a9b1c173547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ba3fb0056043f64dfc51214cc39e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b4051cc72c1942bea74cdd6d2a8dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a47d5924e2791275cb4874f6eb9c13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c9111435e33ecb3e59bf16a58cc90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d9efd4a32cb5dcfdddd719d953f86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d245c0901cbba8ea684cb8eeb92ffd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5d44117437e68a12a57ef0586c7cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5a0be0cb4027a2397efabd6ee00e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e5d271e92b7a3bfb7754503edd4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da9b24081156d4fdb9777267378b18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1d28844c3fbe0b4bd6b3bc3729a8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a3b138dbbdfcb18d5ede8f8c32507559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1b2119f3eb329878acebd790b40ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2df95f42b1189b059d9faf3eacfe24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b909189e73a8975e92a605562eb66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0922f7667d101547d71e62f72ee95a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411945197ca1e04c7731e0da2e30e6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e61c0646265f4d3c8a6813b65fad5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2d56c511400af8d5a53e0f0af461f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bd341102ff05d6106113fc7362edc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6a11d1c9692499133e73e43c3a33f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9550958030a59d7e218ad84b3badc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6af67e931f3e1a76902b778f414c49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f513908c0ddb223571e96960003de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbabbf5a8ec49126b5a794bef1897c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecae29ca8c2c98e02c8d1ac7c6307d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304b0b70bf499d1fd3a5248c33ef690574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6bcdca4b146e20b11ead9ec08bbf7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d5aed8d74ddb614bcbcc98c851e29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338cc8d71c66383b55b4cd4ac1b5659577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c51567425d77e349cf145c904fa57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77f2b4d157579762fd332b10bdbf05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab2bc5b72531b12e298655409ba0ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6151d73e02adaf5090be46bfba58bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938e610411d4a2befe97b47ab9a5955582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815ffeafb8a2053c7244181cfa225c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e54148bc019b4e879f55df1de24ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6102e39d6bda63b34d541d38b2ae2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dcbfe7b61021341ef1af0422ae674586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d91a1e3380ecee0e1aecae8ceac6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc73caa96db424277cce1f85739e7f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ad2f1796c17ce2be5e4c61caef33f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ea55ab4b22f58389e53ad4ab9e5f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b79dac98ba7d723969695834dbe099591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dd4988ebb0d871029f466ab813d35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ac94483312c5c75f3fe1dcc9f8076593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a4d75c83e668198f843538c912dc0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb08b49f92cffb4e21fac43ddda5cd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72052dc3c7ebcfbf9d861dbb7ff7587596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bc68c0bf19dda0124c20c6a5c3bca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e3a3bac42e87b756537f12497215f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28588d95aa21e5cd31573ad1d607cb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f220b5e9947f086e6ae4477fdd0cc9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac57156d46cf6fc535d7a13c4b5f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde73da5f5f9eaf8a1480c2b40b7ead6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8dca072d78f01c1211b225e9b723f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc76c06e68516b89f8044afda800b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657f53c238a5d27fa89577284209671605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64845b09930393e1f7dc8e583851b29e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a365e03ff67e2dc077e7a33acea7cc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fa5683d7bbc539d0e23b3e8e05288608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4159f256c5813013ea165f4db5bd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777848402ee76df1fa41f58290c8371610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771314eff701fd645120d3f8243ed9d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576e608dcc180bdb7a182163b9470cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e103996b714207a0a835c6f7b5ef0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4503bc8bdab1cb4638b10aeebb51c18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b70a629343bf0badb22e1525887bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd66e4f2cbe2f30d40fccb9fae46bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8d7bb47dd5a0f7c30690358124e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c951f17ea5b190515597d35e7a78e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24354833fede16c38055022cc6c4ad7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2374f79c2c0e8cf82be0e796cba33c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b613aa6e0a0de59142bb376bbc65bbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c61914f11e62332d99cb3fbeb8d97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad27f2281d2f6fffcaf865e060f6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63941afb5d739de86dbba06c3354d33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4dc8c10d9abb655576aeda8a3709e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae565aebecf29eca39456fc7082dc49b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a0023753ef9063d1aeee458d73381627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b65fcca33a51479fc7edcf708a51ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2299b15d6c81c32a62201c3a4237ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792812031a2df3cfb20feb4174304b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ac3a91c0551d44753c778dff74bca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbb8e0d431c8385397dd9651944b40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8863dd0d0aedb8f64cf6b61eea08a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e01476416ca77753dd0fd1ca18a139634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3945c4aa44dfef09521474c0bf12c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c344c00315be22dcc21bdef3e022b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36b0891c5d8db54d228d82c0b1a2bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8131b168365bca39b4d5f1868fad2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dab16524c68b6c567b0bfc50e53708639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08507278623e5a0ddfde4ff5fd35a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaa5673b4773b98b638743519c9528641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d2dd515e8bdd49f37ec35a8cb9539642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc76dd147e83320e1dc9b0750c4084643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2986ecd9167cbea5deb5fc60471a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ceb777e86928e152dcab9fed4393a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b04f9e450f41198fe233aafa42e562646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94593f64e226e992d42184d947622a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c38b605e3fdde393878e6c9c7bec79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e23e0772c5e3782fd95c6fa5b053db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c24d9d1c98603e5c36b0e5674aed52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9fe0a06978832d2e05619f34ce468651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e630b1171d242136087445a2c63614652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42e754ce8202d591a3918c1ff33826653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85d09e83e1b1ca7fcd3081ffe36389654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645bf01c448cd5d3049e90b51e76a07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d171aafcb88cfe6c9a72762e1f5a47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce697c6b720910de77e4ed246343f1b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343cd633b2cfb92cbcb5e6982d0ff57658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c479b7e7b6da3ef50d29418453a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7774dc2afcdf47891cb615fa85b51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5cc77c0ae53f0a9cf8b8dcc72d299661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c2b09a3e8314c3cc91f6934be901662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d099e996fe276da94f8522de9f450c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542f33f18fa771091b991790111077f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c548adc5b5e03d3f959d9395a91b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efc9dee588d8f0b9cfb2d009a971f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125103137eac2c7ad28209d1133a030d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b9087259d49ac22324b5b553527d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cda19c6d58e30ea1307761dd2d8025669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8c4c7b8d556af5c55c95c4cfe2019670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9345c9b8e105f12fab4e5a3c5b7f0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428feee0a5a5825a82894e50a0f59d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e65adeac2f55a0af0df9d23a2038b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5812333ba579ec6bf91ec181f8bcc02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76107f073ea918cf8a838241b9338b2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2906bbcee979a81014ab405bac4f95e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93de2574b1a929a47a29e52840edfe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585e2f46aa92b8a07f4c80094dd8a2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32314abf6c70d16b9b973b612c6bb0a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc91e8e1466dc327396af5981fc6a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c927b68c68fff6e2e11291bd1abc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3abfc5dcc7519140fda270b7a730c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceebac8d40d108fa5c5448cab490769683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aca3d631c9207da528216081266ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a844533ba66a48b6f4dcf827f4809685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1523010a054e19b584a0c68f82e5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582692f2e2d17518a3c4bb387af85681687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce0122573c96cc8ae48f3c4260ce0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7365d334b819fa8771760e5d997a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049e7dac8fe0783f086b45fb0c8d3ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f66c89785edca6ab6326a7cfc6f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af804c4774b463747eea59293ffc1e37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f1a11d2471cb053fb19b6775d270693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836cbf247dc06579bd0a47ab8a61d20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e1c76aee09dab088c084487da8854695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f919f34241c890f899f8d29866bbe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7c93d5c1ef6133d676a0c6b840f7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40351d9525d191c637b47787faac1437698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ac7e3b35cee379811da2949c50bb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c53997589fafe19443bb0de644230f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd74ec4e58d05a1e025960369bf67d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69fecd3ff6099490b9a8babe4e0d4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12590b710ca173e0eb0f2526925950c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52045a1ce8d6b4089112ae3481ab1245704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282d5fdc06026d7e5cf61a565db7658705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292af8e5b358c3637222989a094acad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc228163fbf4f53aa0d07857f0de1311707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593979688c8c49a8324ee84e3bd0758708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f26d8c91356107982c4c293ce1b67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bdeeb6b72f0d1acd257d854ee35e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54004549ea5946e4a643e42e8b5b7ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccdd86ddda412d10846ba0e3f19b4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef01e308782083696ad29e8eb8affdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d649a29591e784c48afeba53ca0d8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716e124e0536171527b15771615d100715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62942c6023a5d4666c50b72f80e04c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74f0cc2bd316b3613367d26226c6ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cb6ca6dec5c145630cb49a43fbf0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08577a75a192916c93860a604cc5ef9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dee1f64170ff400adf842913962dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01226326352eb06f7bd25c713d6ae72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e868dbf3180df37291a5c643d347441722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb5c0d23d3ea65a44a218c0fed7a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c23cbc5cc87c11639e3d0f34c7053724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2208e89b9b64d2a5c032640514104ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ba46684452c6c2ba616e34946cbfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dad0e82b119001b97e8fe022046ec7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1268bcb4b1f241889394f34317516b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b47d442160ce2ade34e10bfe24e065729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a2297e0f34c39dc12875bc75de27c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a84248e8013006a35bf6a8810818f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782edc0a1b6ee978becd7a410828f93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c2e9e0df97ae505b82ab4d8748bfc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7b3999f7a685f6436ed19326bc312734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f975851437e905e35ed0fd2f8bd69f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d29eddf2c9dd6424743fbd2cbbaf26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede609b95dfd93f2a252bf6fe1525764737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb240c2a202922ee53e4bbc9aa0f59fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07cb546e21baadffcaacef8af63f0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad7be4a1b05aab15e877bfdfb60c9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcb5c6672bcc5d3dfdf0cc9b774dd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d69b164c5761812d1da0cc4723581742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d62398850e843c663a1da7989042d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88a978871bbebc95ad9a573bfce50d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e304b8eb0fada5217b70e13479a7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6947ff69e6079c6db3c2465b3f6ba0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece306a7238c3f870cfcf13f79cee94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf88779ff550a06a29d92b82497facc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2efadc775ae162b6e536afc510ee1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3165c8cb9e1ea402854197c198dc25d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97507556131356893c79a46bcda7f80b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31889b8b1512689f5e6a9df8f5552a63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c5cb9e750129382beba8a3b30ad3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2e14fb2c8a340e0856cfd3277542e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954f825552de0a58976ba7359d710ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7b099e1ecfddb314077229413ddd3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbb60ae6245db9b33694dab2510f55757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4aaca02360bc883612bb6b56f2e30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b96d2b01e7e3b351fe1463ca6245ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b031a9a91c832400c6910057da8e5ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c09e357ac82ae094084ebb528fdd5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a782d38f4412d2305a1038f1681948f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaeee3a2a751242361aa10097b9f79d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649823c9ce534b476b31263393c227be764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f11c9536c3cb7690898055e8ab432765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e2bef764cf22384d13687f2c64c59766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6273f2eb476833f569d5603a7419891767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ee8137c2a92400170b72becb0ad47768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80ec2c0893ec7a22d8cbc43a975726769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3307cc5994460a1c102c7adaf1ff7f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dee2808d1d32dd662386fa31b37141771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea275fc71be043f697f54e3ad81188772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d6f833964be22a88b7ea2c421c977773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966088aa82016437c816519acf15b380774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe7bba6dddd9505fbda5357ea9c381775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7701c59b1569e34aab771ad011a4f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b8b8bacf73da5221151fd5adde8dc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b9e6cc1ace00f7ac71a7e91b98c9a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecd36b862252d097c295d378bc3fce779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ab6f2be70312214399de0bff77314780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373f7cd65d924a97cca7795688d6096781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1272c4bad459257707a999114df75782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916586af508091bace5f7ee04346630783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa71b48f82e89d0a728c8daed56ba31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8928f7f97ceef881e245684589a4a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1e66e0936181ad72eb4f610107b213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbefec127ba27a84ad9c828f64e1e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa110c22391e503ed30e19a3376c09015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6511b4a1ab62d300c2998cf2983f3c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312c375a37f5abbcab6889cf1ed6e087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ff988e4a089e590d29d8db88553b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eafbf8948499827bf1cb80d3d2e8ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0291e36def0d91330d2c570d4406b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd4152ba8dc48ea2c2959b0e4c751b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41d52e8703663b359833ad9d69a04a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9604bc029c8a0ea4f1a82173f2600c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b705a1126425d2b3d4e626adb283a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272b10fcc6e249c07e18dd8bc8393dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3faa7ab81cfddf5ef3a59e1cb680d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e183060387525e97644c32a941eaf7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540b42c62c9cb8e9d606c627c8b087718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b719ab88f73050358a8e3b09d540dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c180d79a22db81ef4205489c55a05f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beffba7c0dc534ca23fb94da4b2074621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318561397e0aff3591da0ae7cf9356f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0153d1c5ec7c3460bea4322d299d3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73194774da78f12b014cedd11d864824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2e707b69ef679646b634e6beeb87425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05159c1fa327082c6652570a01b0b4f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5631f15712a43d82b9d2eac91d05cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c531770f376443db69c013da11828028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571224f43e77b72d110e9920b74910a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf7a6dd97feed861b856245dc30a7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374b370873784ba5dc16aa2f194b00031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cf22d207d375c8e76797be322a8ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728138b4efa0b95d07cbf8ba0c3246933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43379398693ed750f253c71be12d1ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c69b6292591b92ed6be1415bb906735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59e23352851fce5c59012741d6848636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe1b581f3f7df84ccc019769786c4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e3292c4b3c084a6da1a9fe748261d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e02f8fc15e1dcb2b2fff5b32a48c7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bbe344f0c68ef5544bd3653c7a97940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23306f482057363cababa0657d037a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12373353fc9f913d5c0591770d5aef9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00502259b95784c75830c5b680b0c0ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010b99f0c711791e67d204b8ff9952c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c02943d265dfefe0474c7b613e4e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39aab5e5c32ecf3799074b75c3831546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68d603f1e28e95d2a4402492e7f42747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c98ffa3ec70e57b3bca8a89f169eb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c03c1cd17366d116df6acbf5d8f2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7553fc3f494b89e06f953e19fc32150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d3d92be98cf424693320159891e1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b6a04bff92b13bb1af95b2ca8752a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8cfda6952734d7d3f3d531502ae5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950bc78de32490fea1618a72446297354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c9d696500e1589ea8f494b0e0e0d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89269a1582759e39e279ddbff70713ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f72b93d85d17191e7cf9115e99809057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddd5a814b7f67346b14ad8ce85748e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c981da065bf99c454f680a59f383dea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707063e683253210c92d7b07ba4925960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910217fa1dbab8e60eed6e39d46bcee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eb9189b986eccee995d4f8fa6a1d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9b8e08139c2c771b7c3265a75ec7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe31d78105cbdd87b7f6819648c9ae664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c1f5b1aed40435fd696d42b30907b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661fc34b660b658bb1c34d4784eb8ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fea78ef75670f834c5600bf80eb8c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc29617a25774107e0713049a7a98bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1267e7499d410f4bebeae7805a03a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaf4821ab801ccc628ba8c436936d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d101883c0b1bf58f944631b10f093371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe4735a44f87cca9ba350aa1b3e2af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e6b1e8cd88a06bf7b8fead1da4bec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7927c2c022baace43c4630cf46d6a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cfba867a3b054488197a779ccf98d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2bc16540ee087a81b0aab7574567476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b078389eebc3c9eb353f684e6ccefe477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c664318cd4250d5923690d09bd8f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be586b5a1a99ac2b6bc803553aa6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa59c34fcb7421120f672fe29c320980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac95084c2ea863fc0f23fb57c326af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1feab7177ed8b37f03d3363ef2b6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7524b009d6572408ea324f55375931c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc40154a5b1fb6a75368374e32b7f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5992a067f166967a370eacb86b8f91885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633306cb4d3f514bac1aba2fd427f5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1f5b0e07ebab695bd183d7563cb1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8890378863aa307f3095fa61fd97388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74e8fe8542610410a80eab6d4374a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e96b7125a4c5d2df016b1b3d27018990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a3c7416b67ae4a9fc64dca4e5a80e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6c0b3de89ec67ca8512216bf25d0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f88de8ff942759a15c54de9431e06693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f1c197c96d776ce0646ea8573e3a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d8bbde032e911422267ff2c687a6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940990dfeeeab49ae5057867b6d93bdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f6be05a7980485486b76e3878088197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99984f6deb5fb1794f5dbccb58c5d4c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22128b2e676af3d9501cabbb6a37a7e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e4bba78a8c60bb5b07dfd104944c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb32fd6f10087dbaa88104d5dd6663101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887caecf02f1e58bb7f20f3c1e9eeec8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942944e36340d4809a99df09a6d2665103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e7d7950916ac66171e49686519d73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92844aa389d976a2f8edf4cc1f299777105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40a152ad266b0d2f24aaf12200a5f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfd135abd2eca159c6a75c391c53ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a412fe8f9210d597156f2f7239246108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adbf1d8b7b9dcc1a868ac440e3085c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f262cd74d6d737c76b48be87dbe48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4238a2d0cae6e25ca4630ab647e44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d34e9fc3f49e3ad32d81bdd5e02bdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1325c1cace92869dffa89c2b5102efa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f1102cc7ec76b7c9329b2f159521114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a1dd5354e57ee4d5391432f730f69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d22be7be3009bd3c6fd763279fb70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2882834e7c6ad088555ef4294f69d97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4297a88df08e2ddb73573476a6338d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58135dc9cf4e7063663d2f0a741903fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315e80c029fb123fb7ba170b2da9d5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b0c197c098411ab17bcddbe5c7e14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017f37a0df2144c14d0bc6be5022309122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468065deca24617961336cda43102f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba18d6d8efb16bd00f8449e4eea70c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cc428dca56957088028233221eebe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1634f00b62bc39fcfa233beff36711126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb360d6ea689c4215ab246e4bcf6e2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094d29b6d157b8d3ff39e93c5fddfc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d66ff168a4a7ddbadcb7dc70ee8f2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7bb10f0813aee13deaae7eb17c401130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394c1a682708c35d28083d7f701563131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774665bada8b0e29ccd488ddb806794132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311398dba02885fa6082c46d226196a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475cc8d7b84282a355c1c9b49399b1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c39d73ce0c01c6002a02f55ece77d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f94a644cb9c78f6c59e6b7b01ea870136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36076008be144085c6f43f4340c62479137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516beedf0a0cc1fb321a2e3ec41270c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b17f9992a2cb2657993021cc9470c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f5b4b1840ee17d73ac89d48950cba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d7fec42f72fb84510348bd4a89404141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57735686d7eab86fa1398e228a82fcbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45cfaaa10111f717ecb31185344104143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00081ab3f6a1d52f0c75507a181cf265144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d455f36ec99e9de5b2f110a3b34964145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4368c06cbb1430f271a2c9037630d39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598fb15c5138ae119e756c4e68684da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f96b2cf0e7808677fe08ddd1d68be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28fabf39be7c698c3c0f4fb1c49fa1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62320f12a92faf215f9787b40444b7b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d9f124b85b927fe32500a15ac8480151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7e41c18d091f0d25829d11a7d5d69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19847d63988b187d0a01d987d827628a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5656d7e0b3be4904bf192900015456154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864e2169f1c1cc0cbdd63f4344a4bad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df11c41fa665c7612992aa00b1b140c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d2bdeac7fbc5f1d141ad5ce65efbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cf47e87e3db1bcd4259a7f65e0f02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3f32412b0ceabd103ec9b4239cdbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e3e9e377545a2451919907906e26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d714b8dd291ebad57197eb8f3f361e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edf61d5a613c296a385865e51e687e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0aad2960b36e4c036c1d3e376e4efd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5a0b79713a1551af4d33b93dd3c4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382214fea1aa7057269b46135db93f41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e8dfdda1554f3943899957c43359f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12296e10c001d914add52bfe32796ecc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086c5995b65710026f01e8710f0ba7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51e73ddd3c9e969808fd0b4293b836169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa06be0f2c8d80eb98481eb106b6ad3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d194d052e4cf95dbbb48409d5d812171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85c81227e506beb5a91d7ab35b3736172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48289b059ad41731b7f586479dd28a0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bd779c712989825b46aeb12e4d006174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d32a5e74eadbde2cdf852d98bb04d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba882a577db858ba70dbad7e0990a18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8026f62b07134078bd24c63a00ac8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8ba8f631913b1d1ac943924d11e0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc2c9ea49ea15d8e4158434fa803f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9cb114c58dcb40270f9b4cd7c8367180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc391ad450357e913906512401bc8075181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2e5cdf1fe30aae308c8009bee3e4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79366de0f54b45dbb3c0c9618f03384183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454647ac35bdf799c4d09a180718217184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d5659c9150f92190fff517e91ce92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189290a8c3972c0103bc944d7a7e9da6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04b0f117ffd55bb07f92603b28de3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537574ea444426c15b2b5385a04c60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d74a9abfd4a28094461cafa5dae4c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831d8cad5623e00a36b00b4032c6716190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f05ca5742e9819f9ceb12f7879398191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a636ef8bf30e5573871646f7ad10da7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e98434492013f6c3bfe7dfaa4d02ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e9ca80a8f44f05e53a83704ed8ad1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eedba0c694f58eff94a3c80d660b92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5539fa4db4960871c2584315b85dd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1292263e75770e604e07211d0f2c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fa091e8389a503573b33535e71345198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51551358a1592467911b2c932c285e73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf72dd81aa41056ec769cbeb5c9e7ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b0d998ee392b3f6b62f051457b655201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0240a5080e9f4684e5c5e7f262ae19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517b8473b237ab1dd7c536ae7ebb402203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761c56a34d524d1b9a834d7f9d5213c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736c1efa50b98c5df51fff83724005e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3af303468fe34f9eefb1a401ddc84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235a7a590cc37b33ccf621a0e156ced207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cbd54b762e3d8056f4f7dfdfe3854208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bbb334c02798ee3a5a1391a591663209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c829710f6174f42a0f2ddbe140ca115210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dab0bb822948d61351fa0d6e4e515211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf824bbc0eb1a2e9203cf2139a2037de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc537b1ba95846598c797353345abf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182e642530c09ad57bd97688e10ba9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c92404536da0a7a438bd7c6e8fcdeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d371f49de1449d539717269ff11b96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67184cb5ffe84f95901c79a9d3cc54c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdf5c7d3b2d7a8fd9b11e6f2f51b86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a84f62981c6ef81854274a144fc0bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30901d5662e2feb6d5192c08a39e54a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b122eb4290e6b8699545fabb937c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfe17cbd00985618cce3f800b73647222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a85c8a7e5953f6923c4727837d69e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b694e7b25bc53826e4bf8a8b636cfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860faef636a52ba7a823d34e591cfc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3347fdf21d424cc069afe7559b74c9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5e1086b1d855059232b702962740b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30a2f90346edcaa3e9ea1c839ff8ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939013609c830c687c8567a1fdee4df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41854b867562fd2f6644fbe39a6bff3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4617e11cb7021c5e454e928062a9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c924e166d553f0c2f527f19b9f1c73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b069308cf00ef085070937b85ed2e52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91505082ed53aa1fd075609611349a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2a9eba6cccbf558732754311a1bfc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015036552db02796ac44c0afdbf8e8ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da748000e3316e0462fbdd08724e58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cf3535d4ec6b1e64911f237e14a17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedc8275a1c036ca1bb183275747d04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf47116c2e48f9a8f09b8d635fea232240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdd0f1673d9d901fd80013aef6ed3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3955ce51aeb50c7d05d6d9cd1cde002242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88731a5fa9bbb77e2ca1469f5af322d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dc3e4fad94d1922aa8f6a497ad9b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29302fe88c679da1e17698a2f0733beb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bae0c5a7d919217ab3c042717eea3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4feb62760e28ccd6dd4c6c23e9c57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77986dfbf3ed5e405822017f8f5494c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c17a002c9d0b5f391c90e2678faa65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e4a2e9754d1366407cf1aa98ed40d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf033a0a3bdc96dfbe8e8f8c15e2ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae889a0b5cd4f5dab796f626f8d5795252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e827a28f5d828f81e1da2c972f76b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9658ea516d89001c1652a8e054765254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d51ed4c40d71f091bdbd08d2de3f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90168b74258c086657409c5e5d864f4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b0687ce22797460a88308e89757ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29963ebb5ec6e237ebb4b084a9e40bc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835e0f4891cf44712d257c02ee9a691259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e952b9db75473eea0ebf180ff7f72a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f69bf68f7a655dc09e585fabf6e9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30029d82e379159ed5a1e4938582cdb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968136bda585d257cdb618722620299263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0d0e49af25a5c2ad497b05bf59ab9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500351a21a232fea8732f029cb4d6eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7759f5a4f0a46a3ec180f688252af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854d17c41e2975821109cc7164cc905267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cfdf6d45530b1bd3e676786476573268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13628f99e340cb69183060eba1584ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d6b64b2672f9a733230696258446e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bd096032ad72d41beeca6bf123925271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778477393ae7aea3e526a81193e5a0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb24d7d1d540684531acb5e2a2e8f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74d46dd3ea726985bb58d74cf08e39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73da58717881b7a190822a983c806c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2c0bace8fa45043a56836ef8fa385276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d92543ab2e94f8b508e510e07f7927277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac880df49909af0bda4175a7eb52f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546394d770db4c569748cfc3ad1c54b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed989011b370268896b27a2c16008280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67cfef15f7d39523e3f4c2d91a9568281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2568e091bef35ee1bc583d123bcd53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab68a67a77977e4f27afac5a5148dfc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29426debc3fd68dbaa720addb2695683284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9b4fcceed8a783080aa23077877bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324c1ec8de49ea7b47c8065787137f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9a6fc3e995057045cffbd50dfd9fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d643a608ace3b23579a7af75e94ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ba90941d7dada66f597133e9e02e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad5e2df3e0e5c1b2fd595093c07f38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897092cc8dbdb2d383c4cda144fce7b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a88680067fd68a8a3d31a6a285e15d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1aea1ee8ebb84e74d27ffa6934eed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a27012d0855fd81cd59ac567715ede294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e918ae36f48a187b41298b8da9ea2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f58b3a303e4a04b6cf13680608231296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98673d3c783fa332c0edbb57db00da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb92a690fb6001f48c7877ef88fb2d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa87387d09750851d7eb17d9ddb5680299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d5aaceca665c282ca2e5050308f07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69822a65d7e2adf7f413ce6c95612f63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ae0d31912b9fd9ce8593e62df1ce2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a83b82074f3e6eb59b240a0f5621e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6596fd428a1083256236d722e5448304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96d24affc66d679aa260a746285cc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118fc8743186333c6bc76208cb92d61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70de9f097e77d520a0858cf9df288c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a1746c96b701e0ed4df92e3b1723c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f572433d82724c8af76be54f813202309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb39a73213d301ab0ad406fd8c9ff3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16073ade5265b16c3ff00a7129a1ad12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf42486a7e9922f872d9a7a44fea59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2995a6912673641727bb5c25f7939f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d200365f817398ad8c023f46294c5db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c7b702e2afa3ee1b4230ef92c8815315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bc9412b20dc274a162acea82259a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a672eacc7561698a2fdc93e952b2f1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19efe0c431c00c81669afedf519ceb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a0eea94159b4ae37625d5a34ac7d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314920cfb511fdf5bec9a0c3db4b319b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203f75f0654f1e6f50491acc142aafe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634313b682233e5151095e443938b1bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc631c8e0ecd6d8312cfc22c9f665f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79d2d63cb72d729837b9fddb2bbf23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae9d4f7e9f41853614e6c89f31a0a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0e0d81b008a0af25f7e751d8ac992326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a3be90c1433ec27a7015568f23cbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cd219db691b56c1abecd7d50de6ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eb28343588dafba719211dc9496ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9552bd157a6e8d741f59416c75db86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e63e0fe24562d40e5da3eae339493331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586df958087e92d8a4922855b16edb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5ed685d1de8cf95ad989e099f9914333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4f402db5f703d6e320aed16bf5260334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960da120c65d4dac9794dc30c3d8511b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2aee08718fa7b7ea3c29e2e477315336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5642e35c0b92cac6dcccd9c9171b6a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d1546964ce8a15263e5c85237a2fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e60fd7a1cc8008f48c8ce899c9f025339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f4e2e3d52bdddc45c23c77c1f9f80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73632325866f7c2908aa1bed53e18de4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea268d19e80e60fb0358fdd81e987803342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f71a563362e74006ba6ecc4b47cbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b25c64a1fe400635aff268439d2dd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4bb577d0dd86b87b2308c583e64f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e944356643ca9ae821684b82db6e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8267a2cf38be6db072627d70a6b25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a2d47476e73dee422e19b0bd9c35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a176261a098d3e9d201ac59a246d0fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14719916ce732207af123a42ffd848ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebb57c5733ba7c9c83cbb10af5661d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df7b4913d3272f3fe69c82e28132cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e27b2cd893d9a53d5d45013e15809353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec7004cdf46deec4122f5327c3c169354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5f0e9d56f5b8f2d33deca4c1aa335355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe57251a48fd692f96106a75bb9d509356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689d61fd6a674d2f659f25f53fae82a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a1bce0128590aabde0938d9ca3181358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fc2171ff9c270030328356e3fbcc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca83b60a41c4a7be50f4e628e10e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91852b06b26ef18649764c808bc60061361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2c850a06023dc155db9c58fdd7444362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bee2448961eb02a1adc4652f7b708d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058ed4c6795b6da9cc7ec2c682fca64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dec3a2227e5c8dc87b41b444792d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a772876035af24d3bebf2374f9083d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bd578af73ca2df9429ea33ad76d4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376ae363ed221dba78d2083989e4b69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c68eda9547a58ce201e2ce5dfcf13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574c2777abcad99d146878675bc0806370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b0405cad7ee5a472ac90bf5650450371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c480404ea281854fb4623366a4e48a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93610062dc388e7a1a95bbb82fb874cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b4f16ed2b59cbab1bd3671c77eb64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4b7793a45454aecd7f8b09f5767f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da41a4fc189e7ed689e2150e3d2c08e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04687a6eb438698fb364505d9cb08b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e2da63205893f7b5dd2e40da73d41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd439daf1327c9ec59442670adc5425379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbc428bdde30a98bde73e33793f61c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d7c30121ecbe237f62ddce0beef73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f39f08093d0854de5307d22ab78cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef904077f4fa9521e20669e7f6890bcd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7621db3a6723a98a93da690e15d3d1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d5fdb005564be9ec600e8a63e1027385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3932293636e7af2ae772131d022f5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5825f1c19137c843733c2b1a76df22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96d6e214869a85f196cb2d1989d1f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14cf96708916571526e8971bb8fc1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7dcae060d4f924f893f20c11f2218390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d360231ad474739991ba24cee562cca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe98b8774db81953c30eba69e16598392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e47494290c8fc12be80e85d731997c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517401e8ca91d84fa0a9eef83a10a49f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9666b0f88dda0885163c0f8a11ce383395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd056d49168f00b53f56beb54b8999396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a046cf706d5cb9afe4ed49c75d602397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb7f94e2cfe45a83f38701ef340389398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba4ed9dfe1c31c36a29e17d1ff5ae2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587ca9614b7bcd5b90e1d6f30b77aea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644565748e69182705e63b690006452c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f9735dcd91afac7028415f4d65543402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248239b28df9ea5d1e28da1fe99b647403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a0d112143afa7ddd6a2c9648e9eb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db285e474b39f7b462c3431f2bebb54a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b360cf04d85463356fefd8dd3ea645406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93372eb8d09ab45c2598ce73cc035282407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc026e6891d6ec9e7d4cd096069465408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db59ed81e042495046873448d10e61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591e57dd2d6745a364f31e171f217e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6d541b89e2f0d97e3658deafa82a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4950fb9db58b750ae0f79d3c9fde24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530819a48373fd08e9cc726aec685c6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53038c27309d30ced6080cab254d8aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7023e818a89cf48daa2104fbac606415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e03197b0719db21a0afb83c2156249416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf600f4ad033a6f2c6af3b68a84385417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca472c9662c2434efecc6fcf5c505293418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907c671c0f68b6a5c1c48e97effddae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24892fcd179d265c7f440d21a30c68d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dd01c60e84aba7d950c12cf09a42a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdfd1b83412d8fbb215b2c0ca8b198422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11386d810f94c182dd6fecd18f43ff1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1400d91a26468bc2bc4bebd94d03f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787786199e8b507a5f30ad58d4c7bb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baf2d3f566429867f579229a432073426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e3ff385bd3f8ed1bf7330b89ea8f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63d27cee26774cf53a7496fb73d62e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8a9ce191dc6d9f04269f2b8b99160429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def346cee332d4089ff590dbc7d46ebc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb6590cac02baa9a46016daadee118431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808437fd785847997493fb7a89f455f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7a1a236ea1cfaa2bae0a49cabf34e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ad609adeef29310ff6318bd9ac5c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4868de054ddf76d3fda7a75311c142435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aff905ecb3b714ff2f7f6f3dda599436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f636bc55f78e8856e3dd7c1f4b24e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba54155405de6f5da2bb4d038b079438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6126d29674c1ea8d9389850e816584439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dae7f7300273d4925be391596f04b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaecd7b970c0eb96d27561564365f3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263bf1cbf93d641f35ec2d642c6858c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87357cf076d8586f19a06e6ff0d565b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add1747e4d84e1ca677f89b4bf6715c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026b38c47923decd1b4163b552f0b8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9512ae27ed2ab3324b2011fffa1f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3579389ab8c580b38102ffe5121be7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c34245ef5c01762cd344e9561eaf7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7d51e3a92a1d4061c539b094645af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b331ce9d404c42b42635d44586ec7b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e39a6b232859e3c763469ba15d42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87a7a1208725d5b662bcfef8002bac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25328d5f5b4b2b5539393e85978653bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878ae8b05a510604632b4bf653dba7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4561152ce760bc68f82788c06e23d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764611ae1ee74b2be25b79b16c918eca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d02e45ef879153c687a6a45f5758fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c800f8ec40316bd35b4557450f368458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0e54bf8409094ff54b7c3b2cd31e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26379b547111594759d1f30c6b1fd01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084be2ff6270964a85dbe3db9efd3b71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e695629eaed407058ed88ffdfec9060462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775ded00195c8136cfd5a4bc976705a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d53ab25aeb8b92dbf2129c69477e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e116ad046c678cb7fd2414967665223465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f763e9289153425ffbe7e5714054a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40547607cc1b1ad890f986e439efab99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37e6d13fe38ba0ccf3cc6b5a2d4391468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a4ebfe300887eec82bdfbd26df8dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e41268d8a754a2a0249dcd1d84188470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b9f05f4003c79d5c80ef154d60b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949bea5cfb7514885e1753925862d1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a1da4d8387f008bc43542c0641ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afa556eb8b1826abd21d6007f81522474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4ada63924d8377179c2d49b1ca3c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdee6fece4de0e8c0fa740f1fa11405476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4db1fa5b32c8b48092b41d1a74f61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a31a2bf3a87daeaacb78662243d2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735bc0413e9368e0e49681612dada9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e04f71cbb49c9cbfe5cda96fc1f02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839fe11bef09fb7b44afd8c9eda8a12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e1cd7ca90bc170f4dc043a526bffc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f45c728fbaeeed2fe98a5e3313f44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9100cecd807b4fadefb76edb97d36c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a7c3642d378a543756f6470fce301485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df09281101bddb38f59225cbfdf167486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6536bb667a328d3a871c4abce7d514f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182d929e0d7c7b2db58a92084ab1de3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834414a0587aa56489b45e8ba6769b5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0772b3d8c0cebacb498d30d1aabdc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb459f9745cd1787bceb473d76d4b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d81ffee22e82d6593518b3a12439f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1d61c273fe308be79783d7a1a1011493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc4aa914a6654363d521bd58ed323a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e294b1c157df40d1168ac7131924b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c89c0c1cfd93f7a7c7cbd4ceb1aa0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edc3188b232deb18dc458b8d21de79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe25189ff49659448f76fb44ccf9c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf4222e4cf3d3417bb72e498539b3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bdf0ac48425c5fccd8173b5e7b639500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba18a449b2df0a4081431ce68170262501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52618dd9f62626eabaf233b189b6dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89320ca22efb68791b2bdf3f47b101503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd635bfa059481f0a2285362761a8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f50a589d96402980be608038709072505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44988a445885292547d62598aae1cf32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2365f62b277fe0c1274a75619c8c9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d802cc3204431fee440afc633dfa2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ca4a8e4001aaa7f8d3c3164629584509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1da667fb5fa4bb42595cb7b1c28dcb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0e4d630714210864e5d04172d6bd6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545145218dc2cff38c18e73e3cc443c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9a5ba2fabd20e1f7b7ca4fd0bc089513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213925093e6aafcc1f893039c468ecb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056a576613147453fbaa469afcbde02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b71d56bd4fccaec2c65c8714a93705516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360342f7fcd407d68db15128ee7df7d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804ae547cffca278adfd1d1b11cfd89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08921c1fd0bc3021a94ee2d618415bbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa02f467b526bf0d589e9562194397c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56e2a0acbaa47f90092198a63e5142521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bf847458d3eedc2bd227093b13403522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9626834276cb849cb5edccb72b294523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc16e1c5b81e32fc80bc2118bde847524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ca51dc741d6458c59c435383602dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fa90a6cf655ac78e1d55c95679b77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59764d6b3577d75bad2838cd5341dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f63097d08a259a608d0426d054e7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ea8554b8331b3f23998b44a1111f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a648d6484e3b35cfb8ae792f985812530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbde7c4311d36de9a165aeefce7908531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee1119fdf19e4fdd5aba8d698be812532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b04cd350c3c103db7a32670b16f2b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358d731b1310f2047ee09511a401444534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c23c08c7d5cf2a7ed912284068c033535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab69c55786c3f9f8d070233a9b915536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bfbfa22af329f6e40980a27cf91a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d25b9c13c3b33850013294bf897b99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fafce62854d6ec401e10dd18637601539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057ae8b2ae821a6e4ea1f043cee1675540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55487a914eba0c1af431eeb0d4cb8af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dbf2561ce249a703af2d9bbf1dd2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b8ffcb370e2b79c5abdf018389863543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348877589596143e0e466de0f1a4bf8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5971d8f2dd301d28177257265462b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa45d4d4ce48c857cfd508a83798a5d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c93153ad83eff4e7ee177dfc8d49a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c9a1f480ac3bf70d884d2a57b9e23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358639955be2d719ea11f15721147bd6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb52666e014538946ce36d8e8ddeaae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d181b4db268d44f48ff99727d44fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a5489efc57f9f07dcf28f26b0c3cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed33f21f5ff9782d011547d4e107d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2f3e1ed89b8c3762a1eab5717473c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65670649f2fead4a26b28a1fd8df43e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d30d0ed9ea52ffe0432f3320f9db5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c442d4f0b80428d8d8a07b86155dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b74df745b13899314044586d88a4e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6aa88c52677c3890ec486b5bdea16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f86172129970c9fc6263934bb4cdd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28ec4e35e90e792952b8619dfe2c8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390872a948414f90005bbfaedc84da3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24c8fd5008e314dbf0c729160a1f58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d243d7dacd4eb11b78c1c1ca754871564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293172260c93c4f90a5c5b5767bf8181565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42727b6e5f5009c7fb42e5b86dfd7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c43fe5402e17e8eba04a728f2de5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e66007c9db4cfe16f3d5c5acd8a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052451f9c206ce090553f4ffb8af049569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696374b43853915416fec9a85117d9ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff93be1bb25c8e4accfb4a1727e7309571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e3f35b9d7f11f30b155924fb5191a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880b8a6a39e2c066cb6983b3755e9cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f13ee8243b0812c1961c0d0400aa39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7c10257c0b054ece70be5dffc5256575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deede82bd61912b663863a84b6c6ff8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b2e2b8dab6ae6f81f18e8b93c7754577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc133e9b486be5538b382db09b0921578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9dc506d41b2f64630d5768626017d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa77f617420041600c7c15a87ae0092580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bab312e108d42ac79b6e532983cf0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0ddf287b53b24fc2e4966054c9a73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9725b5ae1e02432cdd6037a666a377583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422870217c385b305e4c278b828021d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8831ca593797c98c4c6247a0d7e4d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08c723cfd31605772da9bedb6cb8d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb3465598636ea646f7ea3ba021fc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ac84b8c37bb849976f2edeea4edee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63158be471c4a02fbd2401464bba9423589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e93912ce2a13f14d7a309d78d9b13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26edb143d8ea490f78559f858a9fe4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea944ded0dde92bbf9cdc647ece757d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550607b28734d2f1d48021dbcc3e407593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c634f0ab9c8f75232311e2a306acfe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14332ca2c4780714cb040520421bf7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e910cdeefb894e89d639398352e617596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6852b07570be0bbb214af4ac698a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbf665a48cd1f19df7f5cdf8f41eb9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920e5d426a058d75bbcd6e36b735057599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170169ebc7344b8baea2f73d858835f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb13e1b039a183ead0b05d4ef3e56da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7c525ce4e34f95548a5197abc2a16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f711ac6122ed97311f084d69f82d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6ccfae507d8bcfda5f09456102dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906092e9e8f8f673301796e24abe429605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bd8efb784caf002464e8a961c75b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81ae52c2654076b1e98027250cb932607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9974a8199b14d2027529672b92c66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc79355aa5ceb5dbdff04d6cda78fd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cbfc63db3918b9a28bd5a47929316610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc40108916974175692313feadbe5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c847c032cb0a60dbfb9b81acfb6f29e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d3791deb7a0172bab572250305a8b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67a81d42ebcbfc06c32e9c0ead2b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7952ca02308a432f1b106b11fb7f04a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9ec2c60cfe5edceb114cf01b02894616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da04c2210cf2ddfbe634cd83dbc155617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16facf4dc05aacfb996295c15f1761b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f61be40e09c2135faf39eb8c07b0d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ece154ceeef9488766682339337ca0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc54aacf93777d627858894f779adf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e94c8105acf225c004d7f2b527ac3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127ad0d68da9960f4a5ee89a7baa5ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2cc21a81cf71dc0213d3644c9e513624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a666960e9792a3b7c4d2454104291625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba291cde4f3552dc285fdd35140f6461626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9ab88eaec7a6b03d4b700d6c3ffc7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d105913c83af754b5511b261792926628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfcf4d736051b42f39c8da2c45355d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8bec60f75cbd375713acf14e419b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a334c50bb146d8b896bc0adc3b66b09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee227b1d4d613671e22353f040a05d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb48a06dd455bfe3c1c26c1b45e705633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3c8dd4a711c33dfe2845f8ec64747634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a589a1354a74380485f8dae31664603635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fd49da26b1e9e459b1e12d2c7b6df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4def92bc4b1d4ea0f70b062ba6d11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac4b196317c315f4883b1f3a3dae7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ab3daa01bcbde33c9e84b49c0e4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251c36eacf0da4efae01b3511c7a396640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac58bd17c05d8670fa301f5fef1d39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c1002259d1d763beffe8ffc97530c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6873ff8fa32083c087ac26146f943643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb02055a82aa69675413523c1a06e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9beefcb1fbe9356e4d103e7d8c51c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05859b1692fb22d564d09ae9c62678646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d3bc36908ca315986c96f4efa1d92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26862147967a598069adef54913db249648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ae60922436a0e2eaeb9eca7eddc61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310c63cb1d7b7845fd610bbb8ac41fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e86b3979c36bf04c7729b98b119373651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4547045c5c297c25ab248ad46fcf11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4528cb5db475dd798c071a17a1714653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0198948b353ff9ba4dc54073d9fe8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e107f61b8f39003bdf539fc43499bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f398b20d542e66ff2009b3a42f5181656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8714110496b7b35ccdf2dcd89a3472657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a19762858c87a40bde7f0ffa60778658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d661419ea355204a737cb00c24980c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49412e02067b4984200f89b748835ec1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14f2490abc3a06c94ea890d82504a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ef2bf6cb82755cb3dd4a311b2db1b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f1318dec96502cbac97521cc1e0a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250fb5374991becb4354f1fd41b7305664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f662cc0df1fb5a1eca26c25226597665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2ebc68f9a729d14a238ce0f7f39d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f8ff35aea4ecb43dbb27156dd31d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c9fc62444c2468fae9886512ca45a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04157e86b94d7faf5835ccbac4c66d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbf3ad503bd2d0c6f002e600e7f2c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14b62065bb149f9a56f1b2936138a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0200e3e401e079373c94322ceb024a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd2595fd97ae1c24f9858fcf75eb8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff1eec9a36c32b3aacdedb8b66c696674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342994600915054999e580888cd28e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783e4a0dfbb71be0bbc51a6b0ab707e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca84e69e3fb4ee26a5ef39a56a77a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937532dda442d2782f00d1a505052df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09752ee9fd8cf540ef6915758741b82d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56074efb57e35559456241fae61fb3a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49696ddd1c30e8f647f23669744d1f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8c9758328900f2d90e84595d35cac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2142ebd78f061c35030831f4e81c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542951ca22318514279ea641a08a31d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ca50479de8ca9ae35b6d576208597685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c75cf2282d82b24739a7ead47a71c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dea02f0a69fb49e9efc4284411fa7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808115eb0edeabd215abd050a682db9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e3a1ec16b941ac266c21dd5bb0ac6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd98e8eb87cb1584754224df4c57028690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f99cbeafe4e8e56131eee600388d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c0abaeeceae210236e8f1a8294a10692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93761e84b54b251b2a284cd2283744a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9a2cba186cd5415263b98ea07e6d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e011f6ec44f663e913028b90a4cbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9b13fa2645c7e8ed8eec0adbcdf27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13329beb1b8eb833515f7118aa41bfa9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0dc0835d062066af6046632c8ee6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161f9f43532b15f3b1d0f918172962c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b42f1becda93682db63f2562c4b962700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58cf05d4e67fa874eaffec238b30d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96503ad6bf743edd35225fadab3ac9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5b29dfa66e8b39ba1fcafdada4298703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d69886ea714e3d61c9b7585e8452fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8390697a90aa9618b49bc746da979a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411521bae8c0f675aba5d0223b98369706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7c0db54f7ae2a2006cf5e411abf14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f230d2f8f676e4dc2b5c4a8fc79bac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9ce6192dd9488d1ce28a99f2d83fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dfdf921ae678af09827f520d3e08c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b1c0fa1c61d83d695c12cbf9593e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b809b25dfdd5f9070ea8d7de2904428712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb5e2bbefbf0d7fda15561eb53b82e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de341a059352f346804b7d1c3a21a5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428a24736195e0d988fc45c4fd0760d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f30cfce866531efa9a00e565a73ca9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015126f585e57efc6789b2c22e4ad0a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cb5af185d47ba61e7382595dab8c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dee015926e8d048b00a2d81d428d5b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351c2823bcf21646b2fba3aa47520a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142601c2fb36414e09b05190322a088721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29451ab755a2db8a7f37747199de2c48722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583bbb864fc7e3cbd7a44f5f98ecfef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14bbc377f44aef161a7c3ef07a85bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ac358ef7172e14330522446acca94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c67864698fca1c0b872f9c4943232726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9266d041599dd64aacb081f9a807f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb73e7c5c3fe0991f4b7389816a2538728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37a9c98c075dd581eed8a17554813d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992f781b8f15f0fcaa4656a753d0f47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c20588ac3126bbc0c9c74ccf6666d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6fac000f9eeecac1af56bc225a4e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64695a09d6822c0ad57af2b09b38f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35af8e63b71434a3ea83259cc3bc06b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564783d16a98c8b82ceaa0d313b1bd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e7e6efbba964014ecc1f6ce33613736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf0460ca51acae67e50e4c65e88a02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc562522fc19be1ce3b4bd1f7ee98a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e61e48a8cf4e61ff8d604ec67353a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bc487ea849d2ed94cf60debd5693b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82df68bdd4b631a557215084fd16e72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe71002199f55eb7f9b83ba933b04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777c31ade8baf258e3082631b448bbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec060d44c23b6c4f3fa451ab779e216a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1630d1b6b15eaf92e82ff52dbb35cb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc0f97582fd868c3d2aa01796ea8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fad87723a0ef78be2820e13c5017fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b20c51a93e54aa7179fbc06e23dfe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f0c4b7b3f160fae3cc4ca40edf1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0c3fa1c21197297eafa0736c63cc5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6827bded6a394c1cfb2d0414d10787751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309b09a4cf7bd5b3ff6f5c392bb145b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b8d4f0adc40aadd372e90b976744753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f4d139694ce5ac74bc8f043545b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2373175996938d188bd772b79f9cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7974755794a398673be62c570fb4e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f431164385c31d1aa4a6ef1ca6f8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c228d7736b24f290d407f97acfabc3c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab766acbc0815cdc45d8b35e5a3244759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e70dbd529929c39918f47af8baeae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243307d16e68cfb30573aec2bb3bc5d6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e10ee56c308be4687d28aab09fc39762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f297f23ff7cae9e94527308d0f8d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142591f54baab18dbfd041ba5ee62229764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73ad8fbe8bd4a51512b6bc8d40b44e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b44df0ab3fccb658e06369ef6defd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93288ebde365f64f3b9afaa2a896dff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873e71e1304ebf6c613b5bc86dcfade768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e1296c82a4480d4665620629e86e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13477a6199425b614e7eb30cb042c4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b248b32ab1bc4628b98748a7fabffa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eeff0b6623a95e532edf41c3c5b6d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080350da8158ad394316b5abf71d12fb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681faa123852cbef50c7567b50175b93774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de762f17caaabea6c5e9e20b46721cc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf1b2d0aaf76bca82379b22f6f45fa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d0521da6dd443b74bee091bd64305777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0786fc1d1a86a8686613a7d2d250b23778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee516b10793231ded2516bb7c3b02da779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62209e4178934f83605f57034061f144780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca734329a5c8272836ab22c4d85d28e3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8878b4f119ab116ff8a1d7e3be02757782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ff09a33f837dd15da3070ad429f8b783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>