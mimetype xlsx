--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961a79085b028dc48d77ccde681606b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961491427d114c403d73545c1f2584a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c149da75466b26986f5710f3679c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961154ff426c72f8288f10e45749ac304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2d402e2bbf77399bb889ac34c45d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d26c30a6b9e0b6afb1a9b4a18cd9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265c947f4eb737c74c136c20517d5087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63886d70059d0c30fefa70c9ea01bd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed2a4c92aff60d826e3ed3dc97c7e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48482961e2b6aa109915c2017399eea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f960e0e91d48e92f4692b37fa6651211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7440435a937b3e4fd63cda7efddd5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bae54b8c7b5eab3d40c35ca4c6d2d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ff12997295d5eb33fcb6fa9f3a9fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e4caa83e2c4e8a0bd364d0efa206915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6c252248ed37b6229cd9344ad579e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffe44f0e282fa96783476a1301439917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa045ed4320c469df8f595cdc6f71ebd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e32146e4e5315d156519bcdb35c1fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d40408fd1990ed8774f06224967e9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54468fd429453e3007afe59ba78ce84321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a698488ca1faee64d65491065fca7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fdadc5e21ab1b186d59804f36206423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc4bf1d4f6c011f8f0ffc655481e5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf4bdccf6f79e28aeecde968bf819325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f846dc2a274d0c04ed1462c108729626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcafa8ffed70480dd9eb0609b9a0ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ab0d9ae6ddcc794fe72a0f50cdaac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692ca83d0b102e2f87d6dd99a1b674029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b054c71cca248b275b24ae076161d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff322223bc7e3ddb85984ded739083531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aa809e514f12c37fa959588b1425e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e23fa26d4dbcd40f31d2fb8eefcd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10115c61c14a332eae4ceed95a869abf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b17d6f95693836c4f859063073000c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05f45dc5a3020675179284de1a95b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c02cfd6aa9389cbd029eb2f51d2bbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474dd8945fba9c4a558e03e9798966a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebbb8d85ddcc688dfb802598a2223c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2966d9dc48d1f1d4cbbf556b054493d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9b282b58dbfab714fbd8f90e7727341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4094e075cfcecaebe5847a2aeb88a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8a1cd286607aaae1c6fe72ddfd81343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dbb542608b6f4bc936d256001233944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372243f8600d1236ccf6bb4f217811ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade353699d1b769abf595286e45b6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffcf546c8503dbd2f61fe42ff5d4a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261c0cfe715725b8d20a5539412af2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ae00f36e762428b1e61be3eae5b8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963feee0b30da469c2b62b177a8250f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88678bd1f4216273659ae8fb29063051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91a859a6a0c27e0fb97557fedd579052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9423955fa1b21f95db709ad40b5d20a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc7eda68103399d75db0673526167754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b17d0518d54a65e374199a3ec97bae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869602b4b987cafe5e02bdd1401b1fcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2ccf476a1af95cacfb70068ec9f0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b2a26aa6a0a82ee65be58cf2a9e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942347b90548ac84acd6e726ca4833f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b7e98856291aa510936b18a4e36a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303819fb9d5af05cf61452dfef4add661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5bb7969253c33be8e0410f0e42c2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def12433fc0f5bc0679f89a59555db563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7205b508ad4d2be1e08eec3cea81e6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18089ee68a44fd5c745273d4e14bd13965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559de231842bc283c2c1f416089dfb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40007f2d4857a10b629b90e11ec5dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb182f6ae506090d6b94bf2bb2b570e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81b2e9de405fa0c7d611b2f36907ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4213d02781c2ebb4ff5bf56b6f5b6e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f0533249f0bbb0daf89817c7f9c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaef4ce32a8b17b6f43e7c6f5d42fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ededa1dc228a872e221f21564c16a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b945c45511d3e28734af20a4cece074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2acc0bc9f7a0ef514ed3bc924cbd5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d047a918bd6a80b49952e782b7d2a1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d5d07e5e79cc30f7a67674d33fc2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa4ae796e0c688db48b2e14daa56c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a423249bf70c54feff1ad6cf4c748179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0864783791e1cb0720da42d27dcf180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dcf44af21c4b93414f0abe41559e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394d10148583c921acc9c3c362db43182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c15f9461514a0af246686dcc87e49583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582666e6fcf44c1beea4c689eca815a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203467500615ed741d477d684b9393d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878387af8fcc3aa56a8508553e8f0d6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1c515e0edb96567e89741f26bff0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094adaf7de3c4ec255828764270658d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274a7b4140c2cc00a70df907417c05e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a53f9d3714479ea6f3ee5a7b4c6ba390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5298595a23e71e74deb3d3ba9f3b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e90a1f014e36117dee7d7459922c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701580dd64ba83bc472dd02630c2aaba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16bd18642d54be575e55c7a3235be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3470cac1ba7862e28a04a28dcc16295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bedc7ad3705e64e9d7daade9f13de696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46341dd061493fb49618d779d7b5852a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6cf127a79b259bd06f22861e92a0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084042e8ecd02c71a37e3189c4de210b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5b7459bcc99756f4e8613c7304155100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adec10cde0c69cc949a3b3aa9eb5525101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a762e294f734385c77a62697d83fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3cc9d5c89b45ece80b719bc937632103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32facb7bdc2dd6a1472201274ce38f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580ceed87a2e1bf66831162417989cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24e3a7df3c3ae2a72bb7b3ec5dedd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d8aca6bf4fbc1e9eb1f23c6703c9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e8bb5c4ebf6721ae902d973902ea9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f10159847ebbbffbe304c22d97a1e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b35cecaf209ddf75c5e0d79d2d0ba8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb54a8761bf798dde19d46780042bea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c4262faa5b8da9ecbaf9a93f87fc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eece1be3bbea0d169e7db60550c839113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519d922f0bd056f919a000207c679a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378faf4fb2945f7fafed9a99a98b5325115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44200100766900d9ab947f220364e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d166627f34dab5694f6aa05201aed95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651b58bae6dad64d547a999278fe719118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b16b43446a1788da0d3c561bc41b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d8b085a4cf0e40338ba472a10ea63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4df2c0ccaaa2071905773af72fbefe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f2e391abb7526151021c0dd756388122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d088a3f5e610974f0709bffdf14564123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b965a1d56af60dda8ae3f571b5024124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92165a780aae24df002d9310a51362ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218d5b9c53063ee21ac29d316532f77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd34027aedd380a452a7a4e5d6755eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362153bd546819194fa1a0575f242aa1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe48b35434a6eb8c40cff1b40672447129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3f455088159b863a5deb612617ce9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480e69e683bb916fe2d46f373f4b60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05301c3f784df295ec1b3dd26674be56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5de77fe7038833ecd53b2e974b7eff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb94590ece7f591888a772bf4feca18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc2c7b25abcc228d9f6f692ce44c8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253d544e09dc94dac3e9c1e4d98baed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c6fbfbfc80e1039954dcf3f7c6844137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604279a5d47e6bd553fd02455da8181f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30b5b3b4bae136f950ae07384c9a37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8c0087a7f47d161b9610108ffe4b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9b6c921e8680ca2850565001b4854141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a533e5197cadb867aecb2ad3f1692142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bff03d7273e4f87c5a8feeee68f5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bff43ee5dc5075c976f2040368210144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c93d0f74b317a3f119054576091b06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658c66aa728676ed4da31cfbc7248f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e1662cf175016173b4c344be57edb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427729d3a120af1a53bf399519d93de6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fce9fe864ac5e3af3a9b1308c4458f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498af185c0c742659fd3957f2e8e1b34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe7112187901db797126ae3d23a756151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d5a3ccacb12aa57e53d9015d0ca36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50408da7d58796e1393b652c5fdd4a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a616bf03eae204313e10481f826f050154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cb6636d5e7cb53b80b1120212ff0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920bcca2b604f3aa8b45bc42c6465e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040bc1b0b34ddb537e8b40d63e0ac44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd263741fd739187d7bfb159636dc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd968f801917e030b6128786716d0444159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f2372ac6c49cffdb86e2845a942b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a0d7c9a4160796602e7467b1b76b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ebe4f68f3e68efed09d156a495789162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a70c19323bb6b3208bffcfc4637aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad3fc05e090c19bd6e70138c2388a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb1084e2c454bb050de9e559d55e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329143a17109ac8f7d15ff69b63c27c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0fc7f26a43af41739112e8963b7a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d30d807e894cff5c502639b6397783168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c63767f1fb97c89d7af170c51408f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910767ab8ccc44eedad2cf753611a25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1343a35ec7b51c8d7972f53964f47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51cd8a09eb8de6bb7c50dc6495f508172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c86ef465e5e7a58fb9f980ce5ca3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770d821e733deffd8c9f3652d5ca190174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067126b3eceb166132df164e40ea3558175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6930109d4c08f0d53be34cd3eecbba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da956e89ddf83301e81175086d6f6dea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5bf7eff3bd85fe678481a04858d0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8963f63a56c74951d88a4999dc3793179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611ec4c3634a0b27475162ff7134f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088e07956f10d5872cf58b0646eb22d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bc3e9a5d9eac21ea0af650c5355c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d75d00fea6d57135f1b9dadbbc829183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224865bcae3202ab051d7ca244c4ce2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc4afbbaaa7f386834e849b71dd1b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31bf03e44911bb5cb34102cb9ffca0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a07448716ab8003f70a7c9b7956383187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639c1809b9352e7070f7f3b7f4d3546188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04178b89798875fc7487bcd08342b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d500b3e17e311fa064bbb405ce6d4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba385a5975f2d36f5177ed1596213a45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe00bfca5ca5a6118c2b824e92b0195192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9578955e76067dcf49fa9c9293a22cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb54b6df9da5857d1045926b3204413194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58874e8f9a1598aecb462e83782a13c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977c08f6d62c0f4b04d1c31b3de7c86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2555e2fc908c9e63f69766502ecb3c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd503e3f795f9ef838b85d2c9345870198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cadea2d7c2ebc2a22e64b8bd4afcad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c719a06330be6d592a1ee9fe055ecc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fb4a2f142bbb08cde870cf0573c43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4779643d5c04244c59eaa48124b713202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173c99288787e7f8aa7412751e85dee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c16cba85aada8e3b0e6e64131ca6f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c1050a2897b07fbb5a09d7c97d8a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c3df67fd99d468fcc92c1dd23147a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756baf4e6832d6855915d7f72cc741fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d79a850df45ff26170c0119c83f1c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228f7224297ff6e6fc3825b5d88f7ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046fe46802c484dacbe5aac405b76a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5d7968f51e6dc06217738a23dd00c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1986cb8f7079d3129156313b7c31e85212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bf8946d4ab42560e54f7e7baba209213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b87d4a85e674938497655c30b3af1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bf092be315ffb9729845c2d543324215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c55c532ee7f082da69824569f099a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ca7af3147cb6aad967137da3bb345217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e703943579234e17caf9d0b7c2c33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d86929e9594e6bebb9562c8bb13d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d3aa966d61e0cb9725b908468e0f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebbc4154b6e2be1160a7b8c948cb1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63b43e7165f40f330faa12d830fcec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fdbdbb8e2cd26402620314954dc22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030531038884e8f6aa814938fb1ee19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9c1f02bbf062672214186f9f30ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8ccbce6fcff2bf1fd08a745d82fe4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a89618381896ea6d4eaa4f45e5b688227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e300e664902eedcfdf451b5e8b066228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecb3f0a22b1eafa55a970e3a7366cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7afa74fde67d505780974830b2636e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c92def24960366c13c48b8c47076d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc32b825879ec286bf869011dce973232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1370d696f6c2b80e22ffe6c27597c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217494fc6609b1ce3a669251e9c42fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d8fd6bd99198a482a74ffa0c5b5ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711688ef6d65f0f987fbe8a0389d58f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6633add8119f9eb7f0aa90997a72cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cecfbf9373171440de94914288370238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2017de05deb09dd55d44a46bf71e0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f315f6c3937f942c033c53382010f1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090c8a9fded01cc7f9e28d66253588d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaf310fd8393fa04292f363e30baad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19cd098ab14740c30a7f9cf7d3b53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb02e6a37ed97c18a9a454688c7e1e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac862dc91221e50473d10e91e4d4ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dec170fb714fef09cf8ad9a973052246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47384a39b4713475c73ea6728fea83c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e76595cc52c30af73c5909a67d382248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc3f0ba6d33a26cdeb7e8254500cc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfac44490c04d5773d423c8186ffcd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215176bfab4cbfabde2f207d771cf271251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8b0bb6939b9d750a145dee9a40bbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce43e8f039b99eb9eb27612fbe0d778253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ed6e735ea6110a72981712a5d1ec2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a2ea90c42ab053663ec0756e5b055255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd8cc83a7b419fd7d7ec8fec8e3ee8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06caad2f645af56ea6769164cdc1a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872d1eaf33b69fd46710f2cfd13cf85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9e272de574712a7b6f8f7885c6898259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fc523b8301733dea940cf01030d94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82784cb8d360684e1082a55a16987e73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab2087b44462ef451e7e0db3de413b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efeffc9f3bce73a589515d4804f2b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50de192281d11c0c21ded1936d3781264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c48540951a5bcf87a7db0e6f9cd32b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36cbe0de287a98b6d8ec0f01346e01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ecea90da5a5f32f3b63047b0d5355267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ac3f53e9a8fa4ff80e13affed3319268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae3e3cdb05b472cbda87d14c5bdd45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eea3209b78fddde035ec04ea788d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2048fcb81454cf45854afaea68b64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f0da057cf66b9f3e24e3f10492320272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23757124cc879bc4a524020a251ed190273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850b2168dafb80cf3a7e29beda5555d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072f9c6c423bbf4f68c17f2177f4ab6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a1e6bdddcad68e2fe93595c20f897276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7275b478c9d9abcaae3aab2bca03d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb84feaf11f366ed6c55d114c25a06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e38afb213898f29522e84cfacd9569279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f4b8a547b0c4e4e7bb30794234297280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290725154e0156490419acda396ff15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb655d837de4d7335cac4103e1402623282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ea121e3f61cda50da2072f4f61f17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd8b95a39b720af8dbb3e1cedd25cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc5eda5be10ac156c2019539bfb3cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66089170801c48d0f910c92e81c50be9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c3dfdd92f80c96646dd6b0cf307a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa576b53a28e28be14fd80692b610a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfe3ba2ec76530aef8a8426ae4bebf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121112d4e888a13f2db6cb8b7da60cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8216c5e0656b7b9b9bf33e10be72a5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803cdf4b9793c743eaf82f148cb412f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c5c124c4f03f15ff8ea76ce18f9fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39f3d4826043fc5b318c31d4dcdafd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4027fa544fc0b226258ef53768fa903295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6ac47432255e93a05829e98762204296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f29e3643e538612044b6c6a7fda68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee02562e66c91d6fb0cbfcfd495732298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fd068ad9e32c5bb73046c1f8ee075299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc863fdf947a724d1ff6e68845de50c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a02a62c27e8d775e1490a6a246c2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd64552bec3b4cb650e09789144d478302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ffb3f3f0dc67495d903dbfcd6f795303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a94b81a87751e4b666e20e8fc68a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f0dcd4c79fd8e42a0a8362793f98e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aa86bae8fa50c4b1ad205d25674b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa9928fb0e3bb785e473815d43ae5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9076cf98456cf52820d874a833559308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e41a9730bdfbc29e6784b038b33ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831d57ada5e596853c2c837792fc989310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762a26f92c6b2579381fcbb56753395311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d92d72f6ca2f826d0447a327bcd2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec435d7519409848a0abc7e84165f888313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f65119fe2b3287876851d8ae618382314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d9d9f4bf46540451a99259f3aa82d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf9041d168c0b83aace807b36fefe6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343926cc4f93b111a5d5a550fc21d99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab614ec07940487e828de82cb0b18a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b7b7d675211d98833ac77071ecc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ee4ab39975772f4e3521cb019fc62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb15c87842452475e604aaf3b8e5dd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce181f1290e39017458b12ca20810bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b24afa546d961183c1210f945a584323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c607acb70429de89f268e09d28f96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57530bc6eb8c38196f94f9a8adc21502325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88e9b1659c852eae5d10795959a8ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864acf637048d269c85dda1cd3b72cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275d3f6c0b86ae828d4a094d52b2d33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3c9e9ce6beee008352537a65c1890329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4014be92738080fe84755c15601770330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba18200cd673bf8f4a182abb77944c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660c91cc2146755242f9460634726df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ce6e5b291eb75b291364867dfb07b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08cb87bfd635d5df41c5a3b47a3cf2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117ab4560bb332be681db72b209c930335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427a8445ac1a3246a0b2f811e45b487336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847936860e7b2052172e532418538fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de615268ad4c1bad508403bbf2d633a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5027aa23ed5909ccae70762f09018339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2831ba0d09353ff926d2ba4abfbca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7015e08cc757cbbaf61bb8001f6c23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c90dc1f5f59307e54e8d7fcbe84b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b54def454dc17c589376fe4876c86b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b2b955a6f61cdea8d2abe2413c3cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe7a64e3d109bb9a4f3872634bbd4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e685b454a85166e97306f5955d9c0d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac685ff282456deabf2aa84bbcff1e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540d6a073608cc27cbb5bafcc9f35c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b49acb17c3cc04dc9608850b5a998349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c2f934caec243c5b3d30a59c778c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e0d250afb2cd53eb99ae9eba5b613351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98db902da734294f318d9913010b04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5a4abc8f6e3637fe34b59d50d2f27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408998009dc1e9d13bd70f5ed7620cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35415125e9ca255a884f4a1eab305067355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fda574fb17e5df5939c4ba71ff2af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eb1de5206428478ac659c42655e3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bb0a8fed5f22cbcb382ddaf011fa1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188900abf67015fc9e9ec9d92b1e149359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45153954c29afed19ef384e1d4110f2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0441b1bab1947eef190d50fb291c8c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c907396b555b7ec184c75c27484a7b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cb39824782b5a8489bc8f1e5d1709363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77613974b97d801d15da7ee2f0142811364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9037a2a8e3e45dcd0d7b404258094365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c1e314669ac0fb840d358937a2062366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361cafd04251a9d130dceff1c1e2366367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f34386316ce981275b97d35f85441368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dcb94fc6ae759637aaf7b5a705955369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4b0319b95699aaaddf0cf81108925370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176b8c3e15b6dd20eb90022fddd4bb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c066df047870f5dd07718635b67e751372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04c21899a5f644936c2c927f82a96e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e7327c7eb3ae53504b8b9626b1114374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad95fb8406ffe3898bbe87fa3b249375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c77e2a0f7ba69f0b8322dd1f38bad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697f6228bd32dcaa5e0c0f6ba4803f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25190b7e138dfcd7ca7ab23fa2e774378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea3a0849ee8ef8bebdfa562444a580379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d98c2d5263fdf4b59357aec04ea917380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90086f139799b4c63fe5db7042af11c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf4b310937df8a2d44714526af6857382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cc53a548cadb081360624063ffbd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a4791713347376434ec007e5b9fe5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02533873a0520ad06c706549013012385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aedb7489334072aa5d0043ee44a85c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e066a890e2de425d908486234a33e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc50d3028885d20e893ef66b7bfdbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e7aed90c6ae56c3bb55a528fd42d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78c7b340e64e240127a2dbaafe2512390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538a85bb1d904141b59d50c68e1a63c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750afaa0ac3639373d74457d2514a1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178f1c3539cfe4acf65a689a01fc9fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565ca09032b78ae5f77fca960d91b54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d6e4afca930b07945bf9988b4ba6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64e5795ae0c020b0d56f02c3d63441396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfed525d224999097bca6a3570ca06d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82561ee6ef3a2ad2ef3c4ed28befd70f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb1d1271bf1cdc6e7576928357ef15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05513c7d1df869abda40e614d8d78fda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158219915b98bc03632fb3d9299a9fa0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e402cd83f05ae81c36d23e57eadc5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96a7cc9267778c4b7dad959e0e0e35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9edfd87d52afb02de2fc26c73ad40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc44213f123e240fa713940e3f1a08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dedfbc2443fab696e920d35502703a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505b7f4184caccae974898f57d6c04e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e91b9ce650422001bc61163bb92ad0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375983f208c696fb66a329622976ac71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e0b11c22bd653ec723879866e3a94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313fcb3decf88fcbdac355b255c2c20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4f2dffe1c8988e3dbb228debc9b72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2463b07f4751ea53b7f5390e1a4bea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef77ee3332b3252f264f028a6a5cc9b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619309b90111b6228a8ba91ee64d696415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174343d0a257f04a0cb1d8bd4a92d2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c9eb8d8ea3ac84ce62f5f7c1dbd2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278073bb86eb73b43e8c5fe8d8b01ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca9975dbefc81fda28ad0bbf090999419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000721829b565b98f689aee469fd14e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740de06401be67d6ff56b37e3070741b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca115ccc915640b2f8fdfb3e4901ab5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55c34d37a961708349070cf44d0616423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9736aeba102bc9b217c82631a053b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd52770a3b3b9bfc4f0250944bd41c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e295736e743f3186eccb9f4520b5d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402ff1613ec36e616dcc34640d7bec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fcc02c77952a31e594753da531251428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779388de643fa50fea2df3a928bdc5d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd341f8d2333693f8e7db3daa400a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59326817ad6fde7b54b7d37b235e00c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f88d1bf94183d93bdb5ad0628de64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc560ec4eaf5e98ba7d5bbc7af2f1184433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e730971d580bcc5f290d90d0bc6f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a97279fbc54535d1b6b9b2018e012435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953876ff3d981758d96f71fcc214fa5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47e7b6b6563639b8e0039f93173fda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eccf907eea98a59af0a79df5ef7d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77176e8e612be2871ddda6172f31d83a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95990b3d770b95bd96394259ba6466f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd8259eb5e5d38411c2b0ab3b2f049441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71939c8da127151caaa79679373cbde1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067cd4c8f5e11286327842395f83549443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29b52910e76349adfa8c56a9d26a16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f184290bade85995c10ce98542b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac0d8b5432017489da8abeee6c1e78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9b17c5a5f870c3434785c77d3acad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6030df99cb2b7815edf565407c1432448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0fa985e94b5e29609703f0e5199ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6616a9ab2f07b6a74c17daf04fbde5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb182657388e743b9637409b9beb48b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c097ce3b51746954d0a0ae33b99f8f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75583794850a3429e84978b04ad5ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109db034a47205ed917e0e0c013eb70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1be25a2013057e791c6a8049c6380b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41def882374ca41a21ad8bc780e6b800456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225a9ff4d3265f0c05c8943dc732171457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562d87a5f62487a4acb13e2d31bcc68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb28a28a9463da63c1124309080d99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722d5a3c020f5e570bf62bf0e06da8e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce332eb59aaa33c727973371061cdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203c9a7edac486655660de7cc5bc9c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057296f973e8830618c19c4e2d58be8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12478334bb23f4963e68a63aca78d9fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b92431510700903014981950346e1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85764786ed05303f7bd5b45543455862466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3cbb82aee1a877c5edca1e8adc573467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aa583484431b7f50a47cd1d3b4d80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60977565fd14083fedb2d9d28f3e69dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a1b03463d1fecf0e0b60736d8b22c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5c5dd65f013a21c789027f5688707471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421484ee3c382d4168b4cd27e0ef93e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dc01a4802596d24c58b8df0b10d9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef02130baf0e81343651b4e36b119fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2658e0ef80b594acddd49df0085b276475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664447132ad65dae73054e9524ca765476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9acda904267720841af032626cfd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dab330637aa19292975ddcdb1a0994478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ee14b3077087e7aeeaece37c2e3c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e659a2004faf9dc5fccd12681222e75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72285be270ea9af2b69901719b7a7c3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c98ab05b36fc2a8eccc6ae1933529482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7acc2f9f4fad4d8b41362b73cebcf1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98c75a3cbbab9f15a0a40c9ae1322d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9929d98b032ae966d60ef2af08e216a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8bae4bda51f0040b690450f37ee31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6290346350e2b0c091b718096d00a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd470a5912bae638e7fff2dd29b9d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7edcba0e6d919c844578edcd843cde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1316255fd3f34908d2bed08d9a0053490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f99dedac97662482d4de244f01d058491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1519a50a97455e6e643777be2a9eca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6346b168f14ef5f94b1fc3dd8867911493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80ec3f94bb8f5bd0c246134d204e8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20801339da40f4ded575007eaaf33ccd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de09a51ae99d27ffab25e773155e895496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a0425f1853b528fb701a0f6ade5ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3f95c0114c5107ac3fd03798ff280498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1471f93b4db2b4ec75240f35027ac6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae492e9d36995ce793d087bddce4f0f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942cf36bf4d1b194551a311401cd88f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f01e4ff83e5f6da3ddd6e34e868dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee051c7f036d008ca5e8a437255c93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa3f23955f78626b6a4e094bbfc4c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0047ac935148cda9fb07582b8c6a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee133755d5b5f290c64658ad8fdfd0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9137950d51c54bb777efb5521f662d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fd63d127f5d737d855f53913ee587508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4f24fede809a777df04191feef146509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5893a895434a93d3f1e46f41b680709510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777f419a00f93f229985b8e5f2350f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbdcb5c29dcf3e228fd98b13c909d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39fed38e57adfc9cddc1948b2fb11f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036cc5886b841c09c2c14bd13c4f8e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f9118514270bc29edfeb0e71c1159515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65061607224eecf5b1c96ba06df7062516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87b5a9b806542f578f680b9ffd56bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f631b1cecc8ed98b4cdf261032a46e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5689345f31d0d6a2f6a615a08737c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0215781eca60efc045b35b7009be4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d79519309115948f779319e9ae304521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe40ab03dbbb19ed0ab25599f3b3acb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e5c030ccc93b0a9dde8df44912ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba469b52e87c0265acba1ec3a481453524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772097e571ba4ab03c05cc26c0e81ad2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79d69ae310baf0bb599dc6732d1f53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f26c6c74929ce6cd33d5ec252b85a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122808abb0dadc758b51cc7d391c7f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393e985cdbea61c22aed2e85fa112b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a4bb83249a7f99153df3b11c3ebf1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9dd1995ed1e31510fefbad4046aa7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38edf4c17b10896a55a59ef0ca9e3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048781bee2c4a5be5c3be44d0e57475f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42611b533db8825d82b367745ad0a45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d627967b8f8d0d032ad98c26ab694b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55cc334aa3ad7150bddb140069a975536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9433ef78f6d6f92870c8b72ca4b79b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a35cae1b98270b6c91cfcf093e59f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9593f2d0b8f1bab26d1eb9549f05df8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51343c6167dba98adc8099df90a63107540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af211b21a8276962a1a51e7f5ad48b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014b15915abf95e014fc91bbcc331f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38d759669c30371e968b3b2e156b5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929cfee23def81d51066dcb19007430544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d44727937d84020d014ab2e8e1a93f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa7b712f5dc539b6f904f538a93f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a77c49c7543ce1e5f3bb5fc70f745a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426ac1c61c4c4b1f87eb181b5c7c7ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b17c4a9d2733079334527e2df6619549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdf1b235dfdf8c893f5f879528b9b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972e30d6fd3b33ea14df7f1ae97fee3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab7b7fedd96f4bd341b9dad167ceb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027c4fe2f2c696613b9e9fdca23ad76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc5ad094634ea195642ea02c689526554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5db3ff58e1453465be3a954d894050555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadea9def67b8952bfb8bffcad3055c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0fe29c72a81fb37f9366c13c98503557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5acbc4b9e4104da60d01ad80f6cdf5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e76bb44dea21c25c4e4f8f7f99331559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46048f77b8c0336eb3181490afe639b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868701233e5ef41ac578bcbf3c0f115561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b211e31f22e47744897e27d29d1b4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e756a219b77141242a8067dae2df8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2e57bd8c012822f1a6b9fe4c80992564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076be70db53ee1efaf1909c757f4e1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74d06854b0e3013c1ed594e50d5a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1b29fd80ac5b7f0d874822e60877d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513efb8c99934a4fc95577b38b41a895568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab2efadb054e6f70865a91e93b2350569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a401a62510d3825932120efe97d852b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29f4d3fcbfda4a5e4891a6b037346b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf32e6068434c85002bb2cc592e95f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98544aedaa3fba45d5f2532b18d63c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aba02c38708116775084599549c808574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace0331c4007dbb3a0cc9385068972575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35126975cd7b81cf44c53ebf4caec792576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae43c3eb63a61ad0a8bbf88ff8ffdf4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3cd3db8cc4cc51c7b542faff185d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d089bbd51a73a5b9da9450d5a6547af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d980bf0af84907879f92b0a7aaf07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7658cd142de3e730e5aa2f058d0db4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c9d44f74eeb0ddcdccacef3c2b9fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813547bfccaf1f8827558c7ee8c9e3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fdc044ab900e33bbe5405bb2d5275584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c101fd1192bbbfa90dbe577d42bbb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9d952ca787fd803b70740c5ec9bcf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b1e52a5372b8d71ec4e61f5b2e9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2365c9efab0e810f77efa6c4491388e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6c9f7c62717c7418312c93b1d3e9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cdbafbe5b9df4654850a963a01ec4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8b128c0a68abc9a73e7fba0bb80b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bdd96cdebe8afe2a20b4104a0c95d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536bb9a534e3c7f0c9b31691cfb23ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5386aca01d2c40c5110a8d8687864594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64cf3f784f5dee234e38cedac9f076595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964a4dd97c08a735232babe0558ad9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f2b871e038fb5b5b4e53d489aec0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc38e35da79cae7692c918833c0d431598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f68e734e322597c9fbacf509eeef4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdf23d93157058705bef36afdb428c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecabae73b78c038b37ebc451e40952601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa89fb5260481bb14d330b87ce3047d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac392adf6776f49aa9cde075dc3f3bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3af838a6e483c4926d09002ac3829604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca657d2cd6634a913c16e33bbbdf18a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3942746ee5ee7394e91bb98da0b746e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e16d09263fce4daacd83a0781f5d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e978bfa91a25beabf419012a62d210608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629fb4299254ea2a56315b326356042609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0fc4415c5d233857149c84fb578ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64289fc7e3a613f8931b8bc3835912611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e687bdb4b2e77393ca482e643f5562612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ba6ee41c349444d52179e8ac178e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6c50fe45fb8d0ff57341bca773724614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8333b0bebd0b11c0d810f5a851e0b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5642bce481e7d681df7c363f517273616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b16ad6225d4de9981f192beb19a1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d0de5cd66b2a0615f7d9671805ba3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f949a77ae865e3c0f594b3899d8fc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb0e7ef6baae7a531990911b500304620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba917eea5f45a04f1fec4c6254caa9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc89e916ac022029bd36fbe64e0dee0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bbd5baaea67c0eb2a51410ce26f82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f1d2b1b0cb3dc4cf2bc36be39f4e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c4fb5cd58c6b732d078a44ff1a9d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e91d0a08c121b4446c73cea4e306e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94b0e6790a9ce3b528830dca1d51f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366ad80acf95296601ab6c40004d74d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce71ff57ecaf25262224844905b6ac7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76fab50b5c85edd90b985defc3e8f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50074e1a6de91d922f60de55080467d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2b02cb0b2b0bda991bbb0b3a0fdc6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919d325d5a51a8643d877b79e5502f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8dc525c610e56823371880e3621e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e0cad79452fccd4ff3080eaea7684635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa154db41658d609b58d12fdc770354c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8bbc78ce61704b3b874fcc3fab2e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69210d444252b9d8f1aadead8721308638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a7a98974fee836e0c3847a1fb8f90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e08cef256e36765b3ca5ef43103fed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d604bc1853fa571400ac2f7d620e494641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0294fbd730f1e4e91ffb7bf08d5100642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156ec4ddbcc9c641bb8ebc9308abdb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c2225a59c3dc62497defd773a0e30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb69c82fd22e9c5fe36b1d121277b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5c82ffd1dd2e7c26d98d077dc8009646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894f2f85090f43a22209b887ba3b0b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd3b4de401b2907ab56bfea6ae67ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7646aa4bdf3027c52d81423d539ebc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89906e1b6fed415ae33bfa345c80aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046bc34ab20ccfdd6158ff22f9f450d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dddbd9847774a700dd1043eb6974ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ce0d6103b9c66355200b61d824fa8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f3e5b0cc280c5734e0dcf9dbb4346654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20cf3e9a594a07e8be935fc68e3307655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3452982ef6c7f34614e52926b6dab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86265ea0d2bf3c33a07dce8f33e35398657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a31b3fc0017b1c43762062c972e85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46418d3592f5519992c7c12ecb0e5519659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e6a89ba5c55ed6735e5acf289ff8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213516ac5298aa85915ea454641e227661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324be0a03adcbec795d1dcdcc726d6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b048e8e486b95d1e68aea86c7cc51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092e8f0f45771885b4181d9e8b600ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c356d03dc37ad07090b1d7729f8f671665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc493387142cdf4cd586efd9c9cf6246666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60012929be1f5840e5870ee9f3453e6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de821039a89bb79aa8ad654677cffd42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d6b5c043b6814332dadacb29d643d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b2e647c4454f3e2b5383ef737b814670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44c328b0ef7a383a6e56eff78bf65a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a39b077b57cf6689efbe50179ee1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563af7eb951eb82a4eea879f62d2f42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730df78632ec0b99d2ddeaf8cc2cd67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da197583ef4396fec38d8dd222f0789675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916f3cafbd378a7e2292cb56419a65d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84bc046b1f8e9554e7429e16201481677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f74f75dcac4cfe4e844e10fb0558678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418ea57162c70f80724979b006be0c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f081a328e7621110e90acdf4b0d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f586f88e51c7575a26c540f6da6d469681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ebfba30cc48fb703bcbee5a069a01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707140a632609aec75825489b50e4e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d50a1975e89e26251c01beff5324e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53275f8a5fb80519b2d1e48be81610685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ce091dd3a5f9bb1ffe2ae9c99a4a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac878fd7b6f189a2d3dd13cf1582f98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da6d86f19705ef4ed9fad09c46ac41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f199f630b6cf845f86d1268a7e32cab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9848f39459c7520c7bdf86056ab1cf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b56bfbd9ee8ad9eaafcf32c4df6ecf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f576c54c573adb5f8b5000499ad06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de6cc4692e6ade8c16c794720cc89a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814730d4ee9d7346bc6a15b9b681d62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b5c2bf63ee52f2e76a65d75f2d184695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3120712d15f5cd08f6e843a91ffd498696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42a14fa7c9256572f8217fb001b89a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48da7cca7a1832a8df0c49b4586594698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f9003853e2ed04ae64a4df26dce9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0262d5a58fcad7aa4d31b44a019d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f282ea76e6fd1fb118e18408ff424701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc502b5f8e6f995d35807afe3439c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fe51f22fafdf088536690993307fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed5bd1277483faecd284d6f796e4e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a274b61ca042ce231d5473c3fd45010705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b59e0d57b445f3aee2c313053d4cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3cc10f2eca55116b9bd03237b95d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a9a6543b7d5a9adb4db9dc890b01a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2607a2a4604fc639060dd902a43bf7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a572e7246095f2be73822a229182b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbc3814852fb94973452ad5b7c2b3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013988ea6f8bfc7e370440677439a2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04adb1dd522922023b8c41a0e44bcc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d710a4853d6161dc836f0052daa94e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f9674a261cbaf05a8509e78aa56c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221ee865c311039776220ae6c3d72a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f076305733e084b5e6bc99d35103c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceb7997b1a0279f0b949bd10def851718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beeeaa17b483a005c1c90f14071c6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f6d2d075505dac2bfdf35dda713ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670d9bb745ac965fe4d9a0cf464b93a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3adb1a7f3c631e210829ddc0e460e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179ca26ebb571ac55ba4709627fe2b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02cc79f7280535cc846eb27864e5d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f62acb0ec3d0c88aba55051e3f837725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e2be390b4d94f6b05ceebae6e2c40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f085db02e1bf20c059becb8c8a3a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a3c696a1400c91b62f341376bccef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc8853c67a7e11787fd65d5d583404729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f80ae44686c448a4bf5f4f308412b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d61d7505dd6f3c6a3387b30236d6aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa362579a9691be69d21167395c3d63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31eda12e219569f7ddc1215964ddfa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d9b615bb35a3201366c7365be95d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90836bcfc69c26d546cb010c26d82718735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a48f8fde0ba715351b1d9f470f8164736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ace303f85987a4a5fdc69e39f523f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbed6c58377e5644ebf32cef7a8ea4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7aeace9e514fd11d1b513be53a2e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35c88bb2530cec1b41fbe40699746e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535597e032f960a112314ca24b1129f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf1ea5c7b02fe1d1b4499f5261c0d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010caaf2a02a50dfd6c8f923b31062a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a41f1ceedf17b5f1413ab013bc15e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376842c9f61b22fe6f6cb10da155091d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc6d183512f31d4fe55eda3a982b6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1882a867325658450ad4415df7d08e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064af30f422bcdbbd3da948232723ecf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7fd3345c86f6a9ace6664eee87d4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da4fda2d7f161fa878284b8fd99b25750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ae16140a543433d9b2ae0011575e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c299ab0c6a1e6c04bedd756a9bbb6ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b02bdd72ea443cac43acab4c3ffb7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db59be1c37e1f29877b9fb0c8209674754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033d3d6e43f3c4aaa98a8f0bc929cff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cdc69b26342c0e0acf59b0f9f9199756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d32c048b2c5ea622eb525b41efddf4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a46f9256f39f09cd6025acd43721e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e28346a6d4b2cdc1af3f00c81f4223759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be719bcaf31e8a58547d87ee3e0c3d0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7657e40ed247c50bf5a8d78c51ce41761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110edbe01a396227a85eac95a2e7df83762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7a83b5797a7e8f413e345ee6a4ca1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76245971ac2ff194b8c4d3c8fab10b9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343239261b07e71031e32f3bd5d1098765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065a3c4ec55f43ad8e834cea5e2ec49766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa7bc0ce34e9f1bff8c70fb9d5ca0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bcedfbb8f2c94137d655c00bf1e2b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f466cac29c8db67513260ae958d27769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467aebc30fea5c3f16a640c174715b0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a575de6d0d27e92b6284e9c76cc2cda771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b42bee8b7f9dc6285811035c0a5c3f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ba66a17761dbb805781aae5547f4c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b750644d281241065534a0aadcbf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0ebb8a3d07461b014084afb244367775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3fbebd90b52e4701322a9cb2abbdc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f748e5bcfbe48323fc63849a8c0a1f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea58553bb13dd9864d85dd3afacd09778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f501f4ab333cc8cbc4476e7d347a896779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df52a14245c073886c5f3c4b13d58c3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366f9c87a0e687c29733fa5b97508fd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df80b33ee25e8a3566c4200bb6526e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f5a3abc0e7cab831266b49f20a0ad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112060d56af987d141604696a75268c1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9258850a1c7e71d281093aa89c03aaa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b9b02df6e4ca5153b7227cbfc2f36786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9e7622945d3d87821bd780c5583f8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bb7200d982db9c5ba177179e298cf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c31b62250fa0a982608abcbe127890789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b5fe4441cbc940123123cfe703048790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccacbcfb3b985744f9d98f9438aca5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab375536584b6989550f588390f37a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c0af6824870f73c07d46e09a8ac8e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660abaa00714f39e0025620ac961c38794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809dfe8b5d87440c8fbc2bcf35d3c34795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba362c217fb6fe00939afdd80ac99c09796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dfbc8bf2fda68424a8f33b4024ebe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201398ba66956c47c38bce2097c9245c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf60c835e2c7de0270fece7a773996799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7addb3a72ab40190a44faf7de05d8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e76cdf2b70199f531adc08db0ba92801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a0ad076ac8a2ad613c2b860cbf7af802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96fdfd6f752d1f8768438699d634e4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42ee76b62506c558f447317bd8a8cc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea6050235af67629953a249afa197805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a518c448079400114d9edb055b261d5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d89086a86cdfb4b104e35e2f04aedd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec04f5771053aaf00634fbfb45de172808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee30544cf88ec07e612265e5742dcd9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9a5a3a1da49b236ace1c2c8d00009810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746633d7cb9d3b4c5a88fd768da6a7a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0975307dc8c781909f6b1a320d50e3b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b92220f6610c82686638f5a15edd90813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbadad6359e2bbf762becd25e710702814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdb89a782c8350803d5ad7f729e4ad815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b0858804b930b40a5bc6b97d2804f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9610a03cf88f5454f0bad4417479d72817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97750be7a65f287eee4d0d3c261f914818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e852df33769e0b0202595de13a436a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c4bd0319f9b40f1a0777e4acfff3c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee443de297348cdad100c6bbc0fe578a821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec33d74cf9ddefae6530229667f0091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8822eb51affc39555cf981792c33502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682f269b204e5f29c0040bbc43b89be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c528f97f997bf96837dc2084585444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1b5c2f12fca5c54cf3f9a69b75b6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3da29e563fcc9cfcd96525a36e55bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2259e46a69763b27506ee3a8dd77437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b090d1bdbe0dc23f574137c7daf6958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab9674dc8f614281fd104c45d0fec69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d71b5a980d72d30e0bd4605a3c962d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72886cec58fb96d740893bced0fb13711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93dcd1fe24f2ccd8076d2e2452fcd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e47a2a120c78a1db51b4b77a3f9cd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36809878348390837772a49db8b1ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6980fa095e7076bbfd82d7a0070e6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d55e21ee36676c0df7a94f9cd007116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9497ff5768c1ae97e12428dd7ca68c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00265e0da029caa1bb387d0e789a3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1df3edf6483844d17ec10271215a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb6ae071918e48e1ef20f63bd7453b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8e612ef581dcc713cb544c6dcee7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e67f699f56b40de047ab7397e277622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312f41f05c802f935303f64d1d189e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82559f46310ef268282fd8ade61029824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b8ede9d09b2c093e45490a13d109125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484921f9759aa9f30b49908b1237a0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a67fbd663db3a5483e065217af52c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc02743858ccd9f75aa174fb103fd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00d723fe4d0b7e263c6afced53292d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc73c115285f83c9f97af282a62ac830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39dc7bcfceb43a2bb9025a285e7c6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f91421c643f331f1ecf9db68b97c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513c9b24de1ef08bc1a05bdc7a5bf7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d57c4430a5b3ec74e77cfe787c5d2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cd9b9105a3ee9c84eec97bc7e644435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d870aa04351521906a001f067e54f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4f28994674334c7e955b5c7ad1d9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae452260e206dbba1a474ade228c25838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b171c5ae1abf7c8a8e1c266e28c7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cd69f31ce156abb5f6522bbaed8d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c110b874e38106fefc8aadb6a9defe641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b0e280a9e953256159c84ebd23cdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2a3faaa19036a7105c3c7c305750443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf10d6a2dc39bd7486c55b482ee96444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa64370638189ec7d0c8e162ee570045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1d37c56977b091d69a6287f91997146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed35287f1fc2d3356584141037f867f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced6ac61ff593bd42aa2f0ea3ee901448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a834566a82e115104a04282018c5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46946d0db0c0900822c345fb07fbc7ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01e9563d1bf8b7f056d080020844ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f843a8319558ed2020a442c11e790a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b276b0b4eb900b5bbc240284a21eeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc003f8e4edfa65255a56b607e6b6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa736447eb7fe21a8184bca34f009be055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de012ef1ece4d36924e37a74dbec92a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859d5323e9a02141204e2ef2a0fc5b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab740e23e15e3bfe5fab297fe200b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d8e251f0f08a15de30b073591d55359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7128cc5734faa450a2c141eaf69e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5431c027c45b6cb96b47ae53d8d0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fe10b22e61f32f961e33300c3dba062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e7ce3eb97584bd2986922d25d78aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537def5af02313df4c7879604822885864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9f4528c6dc8b277a3e21c9aa315a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf4c0a7038df4c1fb70a2afafd51d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8092b6d3c1b624b3189e3105e94a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882f952f8e4b218b45809734e68784c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf3b50f58d430993eee80bf2befcbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88e5ad25836f4b19e7927a3ba01f1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e5d2435554c4d56271902a8d2173e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb3223c3421abf0cf8d5e7b243d1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128aba6e391e8aa48c5236b886d121973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa7fcfa23221152572d87b4f75851874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb7f1b581425842457b07a79286fd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076292807ed33b382d4f012d3d8d56576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8715ed79c944a67d82f9a6ff162a7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932323237ba60048465b67ffd61fe0af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f89e919648ec335ff7ad9468017ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432291f0e745d44d8b9318cfd4ec75e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe06ec1cee7409d3c4ad194604fc8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab2e49e1a0aab775a542a9f620323b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11603e2f022fa249d87f862d440d017a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16734a0ebf6be1e1b6ed1ebcbdfe12a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31081f57b808bb512dfa20761612540885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e938e6a3c2817048353486537f09a5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b77344e720f5c4db10de942a78d25187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e59d29ba792a2c249c17e0879cd3a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ad8df2e40df00cccf2bee373e6ebf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a67866d14bf30bc36d888aec7b37b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71fb75dd3a00dd97017a8e91e7237991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c695e40cb87b1c268f8a06e958945592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a407741c437e72aca0cf3f859eb0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f30d1b2e4809a7e731439016aadf094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe401a67c3132f31593374482cc05b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c729195b3befd4faf763c6bfeb4041996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb931f1ace908cbc84d289a1fe8184d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feed6132e2100d31aa9f50c0b01e1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ea317f04d4b9240c22b8d1d7dc6e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe5b32fc0cecd4494f0bc083980080100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c35d559efe3c424852bec1acfe2c78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa02b8bc86fbde9f8930320caf76e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c6470c2d79c9971465c8a43ff28de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81d03e2598b5b635eef7d7efa8e3a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51030fc941bc0bf4fbf4a18d8a47ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468885ede40b312d7920aef722837f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bab99cf5d000db1fa0fea4e7015e30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50439a7d27442e9d10231cf7da7852ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99d0765e337abf0c8cc96152594296109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594ca1e00d65cec0296948c8a4a2a3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc87f570ee0e46af7d9368801254c2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e6a886c3950c5f8aa078fb08b6c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df1fdf11ecc42daf7033247a6d9c73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c62f0bebe2beb63830c7433b3c7561114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c6544df98902ffd2872af015fbe5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e15df558c332706f87a9e5f8213eab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8523f5c98d1e91485d5950afc840d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5758c8a8043b1e8989246a55a1df7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1228b5363a115fc1360fe3a2c4df796119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6fc1ef9a7679eff6df32af5c38742120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c3740d2758a5c2e867a558e38471c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e6198d02fa141e5063a18ff231b2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a9266562012e28b6deed77230a9c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1f648cbaa68056584f3178e43ffc5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d56e6a0e7f898f10390e857fee948125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e43a4c931d86652250604f9ccc292126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6543897be4f73209e5d87266cd006127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162152e8ce74d26604a8f24ba5a6d2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabc0c5a93416541ffe8380086b87cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f2ab36fd71fdab80e661398e4b205130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f2706893ca8f19c7763787451a8d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f1e7805d48c8d3f50de8e6726fcee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef6995c25491c6fb6ff5cfc1364cd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305e11e5a46dc0ececdba29e8e8e3e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a823acbd76dd8d1a7e7ce49c866bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4b04ccc09112b5095b66bc70080c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50499e14309595639bcf74bb0d0ec850137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f5b3ae30dc0aa0e067474a4f5982d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cd387446f6e1ce89036d16c37793d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d117c6c4628bdf0199de1fba489d6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b347d8428ba097d759e2455eddff1a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bce03387b610bfb1969b5f165ef99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b47f86393ac957d0a594d75ab0da27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8cc71965da641b77455e70470df49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea7d19f819fb2a67206f1c95f91988145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce855197068ac2f5648f6733f8dd49e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeb2994aa0503c709112a82e9ab36e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83036473156d381c2152160c469d52a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb69a107faeea721817365590f1d72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb86a857f6007634c2885c427dbe187150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fea37b01bd727212d5929bc356210151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd95740309e43c5f6721de6a4516fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0687a357edd822a2ad18c555a3334a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe4630620a34abc7d7e1ba453fa833154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d5d61459a6c2fc472f712d93b5c04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dc6ff8c565cb464d6c0c1bdcf9c5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a0cd9f6f9c40999b2634bcc7593e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645e44396a7d7d4304401f3136929f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72a519b4ebe099ceedb35d891364fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ab080a2fc092912aa887890b9ccb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6674a7747128749a7fa3acc74ecd552161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c258b04d6f594157842b2df3e72edac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00d2c34518c3ffdb8fec870e03ea83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffdfa55791374ac01a9cb99c6fcc57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadad410ada58da508da0b7dac00470165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfb1d33fab86dff6b50227ccce9435166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34ea30f3e3e453f8e37ec17e64103f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fce88475c239e02d93201e1b5c36ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b35a492076cf289862114e4412c9de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655feb7be565cf6dfc376e6bbb94fe28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135c49e9dee5b679b40acebee193e04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c5a2d358d62dfe587f7751912049172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ad4ad2c475d8888b68624ab14a141173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9d9097b768e0a359c7bfb5c9b04b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f3a54daca8e6c328a86976f8f524b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28735fa6b2a4b7ff4b0a532b164bd5ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3eb9a630e25e07e47404aaff11d44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de76bc3310bdcea03c47aae0463a1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e38a7a54f4898d814c2e0c617d186179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a7b103d0f98fb391aa85bafcfa1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13699f2f94eb97ea6853d6143d894e05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9e446836a3e8b3c0c276dbd4e2afd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81435321e14136b6003d0e67baa094183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dacfe61b2574f8718617e68d8f10b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504b9ddb5c25eb8aa75a97ff00b11e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211986ff9b14d9a9a56872c84c5a56f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735803c5d33b39af181ca0011c4081d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288772932e1881de4097690b2cb71672188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcacf54eaccec82b261931b8b2e083a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8839273c666040f94e32a02ef1134190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d69e3f68887ab598cc5e3362837246191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10ea2e579cb33be4c26e76fc8c9a09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25402c02696675bf96646962de0b73e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f277a03301ea7d26e58f74f5bd14c89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5977f1c651100fda032da8a4506eb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74694142c352e1313b4cb16235f0aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c0b570a58952162349e47a669c8d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a3ae261eda0417a80ccc6d9ef685198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b259ec4445b6dac47f91747d7db3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae10d549480cef8085381d645059655200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b4263ebe3a46316e621678894c6d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd6f5807e5e1174de3f5b63f8b867a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14e81ce571893b58673cfb3de0bbbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846e81a22f44bd9a2b61c9bb195701e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7fc5d4101634f72f72d79ad1abefb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70912a7a03be946dfb03419eacc3d516206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75346474d5dad852bcb19648e13f0e3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c55c4896774c328e0368e46f4f5461208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c0b9b1432eb5cc86f314cfddaa8b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0f36fd3c5ca65b34432e962ec2423210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dc5208e7eda28eeedfd00814941dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc64f9a4fb8efe94b73377063442ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1904ec6f777b1bff7bcdc52c7c482213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e863899b55499d3a99f6e85f46130ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a4527df0ff55abdbe1272f77024a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec46c596ea76c35a72b5baa08a9884216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade0659fed1a9872792082431e19036217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836ba767c7a73431db8a9ffbfdd9366218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353805cea51ad96d30e8f070dfe8d322219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07295e2031fa647378ea08532d753d76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6143f4065a88fcecbdef96c09277c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e90f029ac5b5d85bfcd35e4c160ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be671243bfbed10abef4cd8f7b4ede69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ad0cadc78d8c9585d59c3292a0bb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee49b5e9c97c4b5af052804fe69acc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1137ccef3704b4e73973d343240c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e71b319626fafdc6b8a6d324c83e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcae827d3480234c5f9932ed7df086228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03dfd0c4f080db47952bf57859ad94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a63c197a0145ed3221c8d2f90b1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341622ab74cbcc773683a4090ffa46cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36140d9a2cdbaf8e28ebe0eaba626ca1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ece38740e1606161fe70786fd76bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cac54f18cfbeb8127929f7e31f1d4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417355e48f40ad55636894e0b747068235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc3227354f64630b12977c691852f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d85a24b1ac9a75bca4640f62c73865237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfbf621c9ea3ff9d9a7e1c0dbb22c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e62acfbe60c7217695b57c6b214dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a8528421bc759431951da9cf0980c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb775159ed7fa83085303520472e09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76701df5bdee0032ac1bf7eff42a84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d81483e0c30951280163b0efe6f67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e162d642d34b9163dc0e889dfaf23d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a547f2a271a617bc375200cfe68fe6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d08a8b3fbbc99939b7e3d82ee04d10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7716e6813b9172cf6632fdefd1af7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2ae3b1f937dd3e092edc057343906248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a458af075428f2ec0adaacf5c92eaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9853c2e4cc26f89eb56b411abe3c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ef170d40e8ab8d904068923f33ade251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da3fbc2e00cdb6bec195e31ce63bf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680f59a036d8043dd7e710329415fbf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5bff22c5c7ed16b95b339fef8777e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83d472c8d16aeb785c8fdbb5c59c90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040ea81e5bbf73962a2a737f0cc2f47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c37baeac18098fc180bd6735665c30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3918b510dfae838640bbed4830b91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e266db5b72ea24ec8e6db2173d944259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab8c760b052c0ee33aee473f78e909260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da650d3d64f52048d748872ab56461c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fc1210417b7cfe930c68453845784262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccd866dad42232ecf6cc0d3963120b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e4adab960d9b9ac95cf6970423ba0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbd23b294779da802e8c4060a754bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfe14aeec4575cd16fde624481e588266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee079976481cae6438ebaa9b2d6ab895267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd231225d308d83fc1d52aea1d61d8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a11c4f1b7c7603bb653d9399d3149269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db61238d964dcd8502c46384db43c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10388190a357bc5b170e9306a564118b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf42fd48a6f2b01b625e52f1a6fb14e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fac69f51ba896519a71352e393754273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4922cdef5b76da67fb108c5f9a497b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2746a669e625a0cd1a70ba5a444460275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd511d6e96930d8b255692162e2c1e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b9402aad7898049ce23641203a4e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b72b99ee38598056980e2dae81fe0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222e4a8d167e68f49d65ec6d768c053279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbf0747a36ca0df00a0e3adfcf4aa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3c9020cb05d2154e0524649a38e09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69497803b4e9337dc189b1afd4a09b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03ecda748b6e631e04a1e320cec80a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3439810d3c7e55dff14433bd2dea00b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c4ab31d70104b4d9857be605782c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47549ecde4f1b5b88e92183c05f9b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce345f6d122cbc8bb6e3a98f5d8f9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d76f9c2f3e03978e7c57fba5cc114288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000d4f560a90c20eef094c6b02c94b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc61f478c4dafee414deea08fc5a4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a90bc02ab3f7493a243277abed924b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acb412c4dc3cc7f480654baa0c5bf3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0dd833e00f49635ea451066640aa5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfb5b4d3fd2bf9f1e5dc80717ff1de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b083315ea6b988b3f527130ac43aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037932946aced97e74a8213aec1bb7e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3d640d7a3f29aef986d05a919e770297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019ace377c67a1e33952a26d4a559b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9374e223477aaf297bd5da2b4aab5e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b68d0e98f90717d74da8dbc49962c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d682b019205d6df562b5a90d0d0ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece092ac74c221c2ba53914da6c1835302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddf7e954cb0d36b9bb415402c5e774303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b7c59b0ca5b1c01d8120b5b5ef4f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0e0416f0a7b607e7a5a3270923df0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d7bef1d4bed7b4783a99acd89d970306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11165415c2e90b4e1b05ffb263de3f9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f4508f840ef775795ff8556b46787308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d11bfb32d4b51e5bdbbb2d53dfec7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e6045f06a61e007de97008003e061310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a790b0b893c14321e7a2bc0a9ed42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5afb0de8240584b89531a72265820312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45337703bf23413706a619f2f1c62760313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9e82515a518ba20a93e8f2717943c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0264d89c297e622fe8e7f1d6f64da29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76417c07bfeac6dbedb62b514edf4a7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b0684cf3be9d9e1601739227f23b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4443f5aee845547e6c36a5fca6278d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4871885cd7d7682cadc46c3fc91929319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe21744f6b3c32a260f1935fc3195b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b014e22286c0e979f3f61c5140f5bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efbbbe6f4ae2757841d99bbf79e8bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079c7625b398fa14b306c0571d1cf1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2caae2f3924d6b68add57bb91b07e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88576681b2c2de5569f46d34241d74d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2399e7583ce0383afe90df14114bfad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1beff0a1554a763f1486444388121ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4f78236c37c79f794373b1a05accf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b41a07c84e9fb964c94d2f57d1d50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9d2b2334fdcbe6faff93b9a8c268b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c7fc3d46217f3c98485fe2bd5a23b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96441754118d4874157c477ba6ecec2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c9755e22a1ad80ee0190b5b4d7cf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f00400c029c2a3c6651a11b66a74f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34542910d4f36e54f759fe6297386b33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaff56580f3241976ccaaebafe216bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41297896e5632ad9a76036f118e2dbd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7541dd18c46f10d0dd1efbb97f340c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d23f71754b92acada606e095afc4af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061ef01a9b8889e7dbaa539a9d0f15e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510aa3f761811308a1e1bc524f61790341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e00679b5744b0a2bec89c8a506901a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46358cfbb06a1f83c56d0025e23e1e39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fa0c368c9afdd7567be5c77a0abd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb889942599ce28ad187195c479b14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc200dcda00dea9cf33d58dc261f459346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb5fce1829744b5359ca96044c08ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bc4b806046fa03318d7bf2c95a39c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca209fd1977e15e7d4fa00a25328d01e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff4fb652610f3a5ef33d9bb69a376a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9465101af851facbf872db90d2da78d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da083d51e554b809c48653a8dd65308352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322c3bec7203ae910cada3dfe9875cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dccf667fe87797f771c6372672e282354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5d8fbb08c26f55828c0d06030a77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98458c3e9cdae06692f2f2238e3f650c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d16abd8b11c7fc07836ef25f60a53b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf8b3b9fac929a1f0b7bbcf61da722358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00e55a6042faef1966951eab76c8c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec59279e801a32125d5f0c84b41aae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcbb7c3b2cc67b2f2d73d24e9cfffe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aab8406f2d6b8146c63b89ba3f3a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcd0d7f4fc95d6ab1d3bd84b0b64ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdccc29502acf386d928dffae2e6e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dc81303c38cce127383e1f34dee3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862617f80791b4c2d4171ab7c83d349366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7373067483f98fdf655e849ade43666367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51696d29d2e46727986b5b18bf5621e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd579adf626bc26f2d184295c346b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b3bf967648f503ca7eebb1c31c409370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802cbc122929342f1788b06c92f10e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608fba0c61d5250abc1280f08a63f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830507c4f5adaebb0b0af7f944a5a5ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879828f4bf895f247ab7f386d55b4445374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9535e8880079789cf13990586464f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0ac5767ac86cb993e3a38a6e6fd10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657d5254c23e866c63f2d05e0eb7097377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cc08a6a06a1ae161912a4ea49a778378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377350eb39f6e77a4e384dfb3f2887e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ee991236cc22d4569c0db0aa46933380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e317bce94694f4aae6226ce79614ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38398e2ef365024e9b0cb7d94d2e97a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b34a9d3a59a255d82b7d48464ec97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143e0cf7c4592844a2d560aedacfdd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e629f6d28242bc0e73164f385fa4f52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263079c3f6fe6dbcc9e6bea659b57d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430432498393f8c116627cff350f0e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de7712cebfc514d7fc568a31a730d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3e9c14c06ac59e3bbd6643c7399db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581f764dbf8edb3d575f2ee5cd653c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133ab5fe1fbbfb777924ab428fad647391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848161729502f11efc1aec93272f169392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e1929a655900201231fac8cb0a4d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71011695762c2dbe2df8860fd407765c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe54d848a1dd29ebc0b268096714c41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44ac591f1feef19a683cad341b0abb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271734b76d5e0afd2659658872e8355397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38279c549fbaecb08ad5dd59e5a2e6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e68e4ac4b0858bae772c5a6d07d7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f46a4944ea96e2992c4d27a8d6666400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef036b0989593e47db4863f0350f4460401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a3d761ba53899a42b91d3091afb08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eac4ff5024bf6006613d1ef50f8a71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16126d8ab27d2f8130b580740cca4001404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb267168cf9e6860f6327de3e3f52dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c56680f730c2c26bec76f0977eb708406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6de75d9463b17e7b5d6650406c966d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47951da35e6cc891664a3998b8df9cf8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4878d548d250b35fe61436f1663192409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5a55a7e1d536bc5f3d9ad6e560b0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba9a3c9dcf135acdc3b358caca2917411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e8640322313571c8f2baaf97fe87b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7813491c4a81a5b1551e1efbd83cb19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d874a613984669a01c9b710eaa112414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0b7e2022c198e27638b740ad392e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a4ed91f3e93316198bf9bd05424de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e22f80123f2d2cee3415d74cdf42b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318e00971cd17585e430145331ad53b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b33a02fe05228d2ae480f33f966c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0028b526972790d75b1ce2d5b666d92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bde56db7294a294e2407b587e2752421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb95c81bf1e6011025cb20a8225428422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc2c11a702e6b6344f3d0673b5ce9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c04c3927e741c652f4277b64feecd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcfa031804bb236f1472a8a6c30814425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3daa667f01c969ee40421d41ffc950426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7961de4fc3c80cba42a358c8976b59f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc5e73092ffd00a77cd2a0deb820d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c952c73d3189cca53184e8faf9e133f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9a589d1ebb692f7a5dc1778db6aa8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727e6b89139ee853ba2e006d07e5658431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b96c05b00540a814e28c1728ebe14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0ce14bfd36cbb2a96926a4a7b6bba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b726b8fd05fdd7623f505a6f7cb9832434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1fb1826b890811cad4f43195764f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcb457ddcc386fdd917a4c7917ac35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafe8fb9901ee2ddb0841d02daaaf08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb58c72b88fd57e87fdd8f81bd813e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08786f9ffbb4b46c7c54d83bcd38e43b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deaeff71985de491e2ea061c623108440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7de6eddcdf4dc8d661c9462394f4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418087250f63045f9e7cd4a1299329d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e12eeffd8bb0fe55fa5367ba0bab7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62e768191ab69627b2f10ca05bbc08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d88d9ead92e3760a0ace37b054c8c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66dedc3fd0363b9d5d964cb851e6a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc7d06600553f4a6af5ccab1ff4816447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1dfdaab3c6081ccf26ff8da0ba16f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21a5499fda892947b067bf18da3064449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e7c18245806c5685b378fbc053e7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9fbe9a0646821fc3cbf54a2b86235451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7503c1bd1c8f1752c4ed8d96f6d2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6f5920244feff60b6b835f27b58ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a735c5885c087149957900ecf171e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a32f2e5f746f56850e8b688e6f976455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c03b7b8dbf0cc2238dd7497ce529b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd614712381aa20f7d8d3d0749904b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9f43a2354784d02739977ff317f13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c56fc0ef8d1e66f87818393649fe0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f160661cb40c86b5a12cc450b40cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b3ac20ca5520ed9515283b17bb4f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97256d4265070faa3f9b66374bc0eb6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055399577ba80ebee82d64377d20616463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d756ec2c434f7d0163ace225c540e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb25a6197fcd375ab4e95cd7f87459465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622586988393ca9790aa6bbab7654bb2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada371319cae6fd1d60b2d41b6aabceb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f18e26b1863eb2e8e964033cf3991d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce9551bc2f269703265efa304142e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6aa5f4a1f46d19f63e7cb49635cd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84a7938c215cef9cd86bd36ac88f2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd507dbfed0a14f87c59a67abd0df51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2940fceea03dd90ea604a0f9363d31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bd3aff4cd687e344df85cec70de98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4819b35f7be0e16c368095b821f938475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb64c15f2e9c542773a85d5f522c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83d7cc0817cc65734c5d011b863fb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186764eb03aca708186570b376fb4fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f3cf23ac8c46c3f0e2745c4321939479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d6d45fc574261bf66e8a7817d909480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eebfde2fe8df29e8ad69511bb3c10f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a8b814a09328d013a2cfe79a9a222482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eef6bf29e10979987eaa103c7bdb50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451d3222ea39528ae3b31d684c9c379484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083cad37b0ac566e7bd820bd0b0646d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e638320fa9d7b0034b140fbd59cbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02e82a0c28eb8e3c0d30b3a8ce7b64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fabd6eff38aa2084ccef969fb2101488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91341efe455e0a565d31de86e01625489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1dc42d58cbabfb2b332d6eed81fba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989a36219e7f1861107a78de4b2773e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523118b3098ad698b111be6eec4df3bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3498516ac64333bfcedaf1e7271c3a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1538ff42dd92f1392b93a6e9c0f72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff710364d75340000836a499b80f4886495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca652098ec59316d1975ad166cbc4b04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070763e240ade890c4cfe3160b44710b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fec7e781d539a014005cf86729321d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c266f5d4bfa71b8fef2f441c0e129499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10572778467af61ac8c9e692514003500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08494ee2804dd1ee50aec182f832bb8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73a28c202f6b8343607ea24cf8e9e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fafbb856499b52bc97a29926b069e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b10177d16a26372684399279523f1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10aab7ff8be2a94d34ecc44c274ab4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e0ee7bb3be44378868ec977d6fdc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9f675576f55f0aa5a76e51bf47104507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32715511f1614c64295662df8d9b9ac5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad10641dd181d4fb3bc26fb519a3b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14270840e65d39de81a7e39bc0df2cca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf084d59725d23129be5b62466184511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a314a3be5c420825c6614c87c7d76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4275d33baad334f078579bf239320513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4081b90eab39a3a2e5c4fb830f766c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90be6654d8876b24d9f6a36ba338c57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e7027858365d1fca5d4cb8b243573516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028016f47ac1875f9dad319f6b6f0ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e86b02108803bc424020f154a18c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c8074a4bda7eafa00c8d8a190dd52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728be3cd1402130b2b0a05d5ccd0f55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefea73f8c19f5c7998d9fffb63e461521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf65e1808135f092ae8a463a71d35e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc210f8be500a20cd7779d3577628f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12425c52c13071706ea4937bee45c470524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258980eea4aaadfac7b935b172616f2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c0902924b0950a3b51fc57c8da273526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efd06a874d1370148a1c1cc493b779527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076480a46ebbb31dc1f2a9247ff15c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddacb2851a9369e18c555b961ec4528529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268637f91739dd12d7bde6505ecbe5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cb18abc89d62ef9017b54e095a239531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bd3b025157fae8d9849fd44e91615532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535a9649026f26b778e77fd61480813533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371932e0ca9b60f18c96a05aa7daf574534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888d9890d4bd45e072b6c71237b40aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4816578d2fb9fd7c795a7cfdefc3600536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11110f88d98eb2942d08210a512e1c47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cf588a9d9870e992d2379d25d48a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3982b9090e3013dd4850dcc9687f86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d08b065810416ecbe16a1c426c229540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d84a36a4a1e03c999cd5253726b50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5255d0db7060127eb1b769bc6417fd3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54489ea17df95ac75e2d275c27c09018543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faec81ac7cfa0090e226aa655d6d2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e886f33198a0baca94c5fce6a3df8bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08611e81c279c54cb8290a477a63eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c094a2fcfcbf3fb554acb7e8f8fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11ba24d27b21d9248dc9519aa58ed9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff995ac6acf4e3662df729bc4526bd50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772b638a73cfec557897335ffff5bf9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af85ad9e57107a25c3871c7a8e3b75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a057474439f99f43ab9f09cd46bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212e4de847b3543d8b604fa34e95cb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8c54c698bebd95e3d92cfb179f8f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e7927aeb54182b4c7814e5907e70d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2d3b9b25aaaebd3064b3b2c402a92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a320e41478b4ba66acbb53a55b3d6b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a170c9e9dc1ef1e1df09030e738b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5ebbcce587ee60d06a766d288c804559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cd2815a3f38097cd889a39955fd02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c40c6d0f8f335278a977bb1fbd82b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eaf743da922effa4024b032ed5fb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa22fa9ed8cea96858d026d145eb53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f37eabf90303135fb3748ff454071564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad6df631820c9c99a3bbfbf38c0305565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4199c2ecbf4f5465d8d331fb9f9702566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6cea509832d2ffd80d6a9a48a2a36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d774bf8ea65a3558cd9da199c0c0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574109e2588183f3431313cdbaeeb6a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751838e326e6d3a35670ba00c48c4f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdbc88bb1132f8453299845efe3006571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6176e3d16ed1c652d8718a41f9aa4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a934ace849681341453e48d69e4ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f352118985d21850b4d38f875ab6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4af78e13fdae725f6aad54217d8ec9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2585672229d0a5d0475119c92cb91ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324dbbcffcbcfcc9353f1cffc34fc11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db2d6a2c028b7af15e4c18b5080439578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2847a9f7640c9819949e9e85f680b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e80c56da8c223ac04b49bb823d173580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662111bccf48815f759a2ca209694a51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4b4ec0d9e25328136ccea69fe6050582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7d8418142b42728ffac5fa4cbe0b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f014b2d49f711962dc0a3263f5240584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267898b2edc18969b3ac33bd94fe8687585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd16ef7689f28ef5a472476e70e0db7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3110042d23d8da8e240ea285fe18d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b80f1d234242c7727d0e9a6c74148588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab91126fef93886b18494997dd2d340589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec2b084190a963074681d4178ac937590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efc66681ace4e814b02d370806b572591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa217d924f53ae7b83613e97afb3594c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82ed75ed21e5b6655d62aa16cc637593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fedfb5ecdacce6ce9f7124b6fab09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9747e746cf4bf8ff559902a84c800595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aafb4e2560f828f43b6b197e41c44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae62e2ce90b283450ffc4f608ae165597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f86e6f13cd6c57470c5d1f45eff87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123fd5c671ff31cb17757bcfb5c8b0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b089bef57d386d202569b12b053d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc6b5a1431d9c06b50b7b7701f7bd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a435cb470c504ba262f499622557be8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340d2d3297dca996fd4817c7b51b7d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9bc0208ff909f621614a17aade0c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a90a1caeba789488ffdd3c9d9c9b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c3831f5bc62de565c23f855a606a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8269e6bc0ca1b2a7f4d426970b452607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a6b3b5252943f7dfa73fe23bf2b62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727bfec4a7ac83c4886a18f13337a5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680b291a312e2668c559d99915aa09b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5845fcd762c4b4231da73661fa1d77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1274245a8f21cc5f4f25c6e628b172612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3a6b04210cc82de603c8e7ba3d695613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a27e80f7dd6be5a6477ccfde597f9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb386e4b8cb5d7396e0cba2bfc9d4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2815c729402ae4c22d2d96b4293e9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfdf3f33a20cd48aca22bd1c131f14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c274d7e26e515c6ca2d7d5078f51e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ca7c0e8558e61c9bf87284fe4e930619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d16bfce70f2f537ea0b6e719fa2e20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe6a1fc911b537ffb1bdb1d0acd05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5668683efe59c6a66ecd9550acaf5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd332655c820bb70cd6fbc09f51eb6f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457387a21aecf438ab1be928167a3885624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14562786d8e2082d4d6a4487438348625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec6d0d0b6d9800e7300039e2abfaff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205681ffe27c119ad13cbb168ca1f62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a13728f0ab9b0b588e8c0760c3e74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4aacedfd6675abe1def026c8d1659629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d5aaf322997bfe1206c8bf5e8893e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e797fb211a6014c39a5382b54de22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f531a00eb4f10225958debba1e72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b3a1b65f4f28e4673b5c287738879633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1a97771792349b717a14a5c4b8bc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccdbeab777f4fc60ebbca6359c84fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecd805e502a0cae81755783a351606636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cfad7f5af14c43744b40bb6488736637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a65aa40d2821844b2ad4977140096638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b160422654ddbbcc8e84e0e4f57ef08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc09653e22abdefd2ec101ca8ccaa1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5197e5215eb836949baab89749464641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab96de809a99902dc274c309e63da52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ea6836cc6671affb9a2d993a97df8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc10e66850b5fb28c6377d332ba6251644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba947c5169bb9970ebdb9c9cec5c4b23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38862b64d22afd34332e7f0af82dbb0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03870b7db45286cc382b8d7e6a566663647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922957c88b18aaed30ac0a79d0fabad8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe38895ff8486b87eceb47f49a4abc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75254c7244d34c081b05cc8d601cc3e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d50a9a96fe749bab13a65d0c1dc95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0f2f7580bf4213f9def4d77885b98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6a8ac8bb7e4622565516c5fce9f40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb304e98aa6913e46ef2ccffd552d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad921d180d90cccf04ef359404f6eb5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9c8b3cddc12e202ee1a9ec6f488f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7e82fcb5bef6de1b748eba0a62699657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be527e4c4b6be05526a94409faf65d37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde03586de7b8d70f2b650007262b14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898598274bfc12df27ee815511ba0567660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a10c9be32783ce457a541c9a3b8666661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9688afeebafe0bb831b803159caa4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594bb24373d89cebb537733bd2eaf31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14299f34d4d028f0f423bc973c86bbd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed15b45833d830f2e13b508f4bc055c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d9796ba97ee6c808086effcdc91a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d686a5b1a61977550028f781026a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec96bafc48ad860aa82ab5278b6e492668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353e07d66d59c9122252197b74c053c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82184f5526ca72a98df73648990db70b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3354781907458a206f5ad66273267e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b4c4dd80e4cba3b024b19f9a33801672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2ad1abd56a5894843347ae93448a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad294020a8ccfc6f93f8338a52ed8b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224cf85ae28c25ae952f77efaf2a1da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2535e91818a16bd17e4400836f81f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdc026026b45e86ec025176014528f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8883ef38cac62cff45a432a0e5aaf7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437efe1a2fa616458f0dccd23808ff5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb15a81aafed687b65966d4a3f5ab7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177de580c5b234ce5ce0c734d6692b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013020dbc97c4d2e33b41a8043d4372682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa57a4b5159831b8ac30d06f7de200f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88e240a7c8a9506e7a9b191db37add684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52271d15c42a3d3c2e701d444fc7e60b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd59103f9ce74251fb4cb0b402f7904686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e4d1066bd306d52b608b5f7658c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34d1a00266e41ac871ff23dc11b504688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cac1a804cc669ac3c7995cf53ba26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cae7f52a9c2ec6a0f842ec7a74128690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752ca27b7fc907096e82f7825544156691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fed11072b74f84f9ce96040d12589692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97452645022d62f37673d6a538e21e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471347be57f88a2da485309b7742ebfe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ce8ad31ee2e657352ae1205ac1eb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444be3f0524db1d45be0d140d60aaa9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a605801d2ee6ce153f5790cda61c83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b33ac23cc5c2694c7a02525849dc89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b0ab2742afc62a87800adddbb8e18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806979bb6f67ea6f36bc5faeb7383f1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edd053f1f98bb1d6422c6bc8fe07bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99d662848e85632c1da38d2789afa2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca6fd2f24db6a820f600db17681bab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6306c200da95e6a3e34da65a02241704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdca29c6d4e73912ded5a3f534f036705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31199ce4f3299d1ad958193dc9348582706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6d17097743b9c0278562fbe29ed4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03944d4fb164b05611edd51344622b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3438a70904c10e4ccf0e15947a852e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314eeb29e4e325a5db97571d1d796e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c604c2eae06a0b363439b43fe966cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4ffbf8c456a366dfb6363e105f649712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e29a753a97f75daa660f11a4c70e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc6836ea4adacaca13b20cec825cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8024dfa14e19ec1aadce7570b6748d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa4f53bae614e64e0ef98d07ecf35e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1389f4612f1061a06c191b7d405dc72717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dac9f9a4884e881d1a2070629920f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210eba044175c737c4651f17505b1d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afa436146db7ac87c502a9f2f7b216720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77e48b6377bbc4ec3e772b8be97032721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cc25dd59795d2536de72c940e5970722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563a7789a8277b2f5d3ae7e9a58fc4b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6359d85db394860e08bf4c56ff46b9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249082dcfa50751f37acb6594f1e640725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a35960ebf7860495a5e4f22f3f0126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581808e3d51f5b1d2c7cd95dfaae061727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d08c6efeee186d44199a195ff2fb38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bec59bf1d39c524c142ff5cbbb0450729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e739db5e812dc86137057f8254205b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719a0d6f1686dbf08dbe89d289ffe4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6bc07313d73c3b1f503cdc9e3eeef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04ec57c5f9e0ba1457e3da5a2ab058733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec662a0986ea3751843d3b4f9204279734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52d887ccf7c1dc7aaae9334673f102735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e662910aeecdccb5cc934549c12fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdc90a8d95c3c5eb9c5ad6e976ab95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577fe3895e4c0ddc7645a92cc2188c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f9e71d29867f6826252c7fa497c82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40586eb7b74d5f594b6a54e768928b33740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2532ce694872d0df62b64ba21b18574741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28322e575c91af8bc4ab69feca577833742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1fa2ebe0e08b55adaf27f87cd389a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2af7585a35ae31f9457705b829d5a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424a19ea8f14c76c3641d728a24407a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3539c0673adb978ddfb1a2bbfca0cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0abfcc320e042da006dc27f7012e40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ad1e0dbcde1fe9383c8e513e8203748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f77b6010a9e78ebce18b1359d41b4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13caa71346dca3622320c104a13d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc88f703d558c3eb50cddb3b7f47de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297f7c35c3172f137ad5a552dc82c3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19355b6c4b5f627f098c7f37fd6684e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062fbcdb8a2e3148753f2c3a6685329754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4afde404539d01fefc6f59df02c8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7dcb3b0d11efddbb9c4b66cd506de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaae90675e339f6ac4fa41fe208635757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d57e8b3af233a0edbde9c0e42ac4a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de11a30396c6526d62b8aecdeaa64759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45246b6c54744ba70f306409200324760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1c8f37125a13372c51e23b3242cff761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbc9dd88316d4fdb5395d9194222c2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6325c688fdf7d6f339b5a73912d09b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c8028e859c6c1dd22e53b1fa9b39d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bb374d8b6c2953128c200f693d145765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b541e0a9a559e7ea5963f6591818ad7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae350e849b03789f8afdefe568997869767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>