--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75602374102f862b0a32b368039d1cfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a54f83c95cffc0919054b497c98152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ed508ee6865ad65889d36986f5e123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e8158be50da0fc178f1e9022e40c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff104fe2aee7c35e53f9b8d75c56663e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e615fafc5864587407c957a6600976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b81bce9e99cd6f339d2f86fa9d7ca97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aa8a5a2dd3351345db956dcc2e21f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56410c04e5b3de333c2ecda6659028a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c044be7d5dc8952e0c8ecb39a087810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb451b572296895d33b3093adbcf9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32d969db4e2de3d9baae78de503df712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d629718d7c45122b036db6a3b935013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b972cfd297a7bbd3799cfa83a1bab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fb1ef95cae8642d0c634691a8b6b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa2c2f8e6d1a341855ccf38da74b2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609919fef1daa0f6bd285c508bed8e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a33e3735a7910687618db3f09dadd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d64174ca548b7e12941bf9481fc32d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5d91b682eff06ace64e7dfab1686c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d2ec42d7a253ccb0e08022d7f7a6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb9c975e39b7c9c0c4e5e7636d55ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54061350a505e4789323c62dd2e1d48723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087285539c770f4ddcc7015557c1251024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6918b62dbe7b6184ea7540a0f37fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d9bf61e6347dcfa911ca03ee53f0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaca9412d70028a964629e0d68ec72127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542e8292c440d0a3d61c174a15c3cd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433606d98e10388b5bcdb9f35af661929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fd7ac44e1b2e0a8d3539bb6523f3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253bbb6cf00445b554c39ba77e77d2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6edeee934326c94db8b54f23ab89132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3fdbaef73360084a5ee425eaa375533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bf454d7f1b71737e4de2e0c65216a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887218277c5ceef5a416600aa48945135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdf0eb090161746f63c5deb81c224336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d47384038a944723646bac189d9a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e4477b46a5e5a97b9556db6c6c5bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273d755ff58fcd2e4256eb716dce8e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe94065c6522dd041d544a254036a6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5ade66bfe0fa9fe6c3762b5d3357841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5859837da5919e4ae76566234a3b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ffeab20a58f3db672007364a87fed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c7f72693ebc1fe2c4401d03bb813e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29228ccc390ccac16010cbb10c11a0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218fbb9d41b77598d75e1fd1778963d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f857f5adcb8c59901abe1c22acb45547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde0180b008f8313151ef61b61b208248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735671760e3494bc55e234c4f1491a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc832bc7b787e75624d9289ec80b619650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645fc1fa915b14def71f11b5dd52ca051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1936c5c4f28ff8317ac93d5be6cac3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e996f2613314b5b3980264fbc9985053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ccee46e12fb027e53c744df3aaa1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912df050c38542cb1795cd922cbf08d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad210ab820bf827918fc03f5c01d0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63f31366c4f4197c69d58305fa3ac757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27aa68a6bf037befc457a54cb48eac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92f20f9d2ebfa654f584f69a157cf259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a3028e9bf7c8f67db981268386cda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92735a7858a61ac68c58b0ea074813c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fb02ff00888751de47cb01ab1c94f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216c215e26743333bffdbe36b5301bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8f29d71f47252a43408ad4848f51d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153ac5cf096a14fa5d5e0261547f35b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb97e19b04c5a5905b45158484649466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84e493311fda9feabe593c5707067c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca845eaf8c1074c6e97af31fd3bd7fa368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab85cc85cc89bac819ea436853bff569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0f3cc39ffaf10230bfe6d352eba2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc48156c241a7728ee6702d36cf11071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c03157be5e4ff2ec893f23db91fa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a785229979628ffdfad059222809a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29166536a2ee12a80f04748bfeed849774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce60353de678a1a97ceb520a14ecc3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6351c9968ef4301ec02c533de6b4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8131c4269dd909218d2c760830d48477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833c75a63ffe97fab17c9505206c57f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23656b147d8579c30cac55770afe6b7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06550efc817a8b7f72755d5c64f43d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f941a6b1f56bf434ea8f3cdfc26dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d826c809590ebed73d2defbfa37f5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992341269e501f8b8f24ee5b2c52b1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1effc61dd84fd48204b0856ca0631484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444454dbb17c0adeea6adb22efa163785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc7feb7f7ea85a47d1aa86f750410486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885356b611c405a705f69890980a94b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a1c8dbb9d9351c972870e0445872788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa2405f01c54885b4db078a32e5aa189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89847e6467572288ba93cac4a86650c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e910139812bf48a99fd6c32d4a24191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a985f936628cfa2c29c07078bd87292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c58b281fc35a1f126f6c2c26d77a7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3e6f1758de70ae6c401e9bb26ba9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074bc40ae0920994fa85279fdc2259895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6fe8522bc7b86e4a42fd95c86b80996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470eefbd95e82a86534233404a06a1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3098784fbcf6b21ec19441f33767da598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f3134a4a7993265b66b33aee2e1cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a0231eb97339bfd2ba92fa65ba966100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebf7abb826e577c052ccba130e32b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ec750c06790436708782ef677a41a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ca71c3291fbbb4165615b27426a97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddffa2e80163d8fc7e64060cf472a66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8de3c059b23fa0f9449afd4c4c2564105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676296a2a2a400db2906d9596d521e00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ac2f062e12b1d54ba6c329662666107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc501d67a2baa73dcdf7383120e94e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a04db4742fa0ac138cdca986bd0e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7402722337f4ae52500970e4bf3ab44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1b993c60acb9dff3158bb5bdab94b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3c2f20d7d789ce5cdf68248f4cbde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfce074ee362b53f57e3fde424ce05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c8cfa4b3e7c58a18eaa5b7881c92f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a257961058eba0c9dd5b454e9212e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ee059198d86ee9f38812120c3fb5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dfee2d28fad820039164a4ee2e264117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce163294835850dfa674adb394991118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb43804d1469132a3d98481fc0b3fc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ac54774874900481b34964a4273e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c3609468730281369820b7f8f2871121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f93bca1f8ea6afb75b21903adb18c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ce0ee1285f8ff164ca92bc42b5b40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420b4fc60a47296e68c888043dbf7ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bcd44189cd97072a1dd2c14447337125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610c3be625edd01c8c612bead087368126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baff3f39d92767556362f3f22b29c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847a96b6f037948d4f08061c908e7c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832906094bdcc3da9e4ec71254c9ed58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f817714d5935e98362d121b96764d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7f0bf3f2b5ee1bfe15034632e06ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15ee0ea9c63875f0e307cbd504105c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9c445cf2c1f00eb8aea1b0e603502133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6880bf70a64c8697cf775c7e56b589134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16189afe59c838078276c2800ec739135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a980f6786b295f4581cb0b616fe539136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6f3a1ab4dda21258b6ef1d02a844e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e641628791068414fadec21e1b0f03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8efad7a56e3932d3f84b66498f1b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fd48670b096f8faa03bbf7b6a17ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc906c05fe1dea1c63156c7ee13029e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f66bdae7f0b5ba6aeea236fe612fa5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6535078b3629b3019ba9ee3f62b54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40addab6921371a3a27981c23435f90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dad9220e5fe063ca921ae521f3525d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa149c4aab6f1f1d6594c3349c76432146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a09cc62f89aa6fae49de570c6a466147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b061931721165e65fbee37424659f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13efcf799afaee3fa3d800173515683149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a578448e4fc0ff0605efd21601c7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea7e7a39127466658d15ad6911d3ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961abf9da5f04731eb218620780eb010152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916deff4ee33e9f010eaa0bf1334c81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd4e3f0ad39dfe564ab125047bc67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e87464c572ccdeb3db87f76936fcb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeb3d36b3d3ea2f1c504521fa87386156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1cb0838338f18ccdcaa9760c4a95f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bfa5ed16f45c0e18cf1373b7af100158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179b1c19f6bd84f09c556d2c084487e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738cd163e3c49d7d42e7f07bb5c0e08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacabb53e2db5a8c382a67332fab2a22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b6a85bc18364fb5175ab0f8c02dd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057addc36beca7fe067b1df30d64372163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19788b219e88f925144ad5596e032a76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3526c17108d750f0d37cf5f416763165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267bc505bbf9c65e05f7cd798a64a8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfba7c1cdd2d34d38fd63bbe470af2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0821aa34487c8ec7a1b5006ff568a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c023568ff4f8e4eeefdcefca47dcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdaf1d36f81a53002167fef76ef904170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189e4a9565d88f3b333d51536b9b866171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7bd6f3cd1bdd3563b018383fd989a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff91e81caf19e907623f41968da140173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88489305ef1591ed563857d2263c90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e41664bb5fd44e3f90c1146d9fd7dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d4ef2d509809d5414a97bb61b340c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0c0602252d9d163c6253c09a816eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ddfc633c1ae7b2eee8c2b9d38e69d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8840aa8e672ad3d93b80ad5e5da13b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00607f6183df58cfe858c4f02e980993180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55cd5368bd7cff12742df5adfb41ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90748b952d419d67c1223af1fd84f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e705c0dce3c37542475b6797d05e6ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c73002a9dc97aa2dacf84e04f91a03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d122785a2a0f71f0ae1aed9eb032fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db4926bb6d2e628c023e90857202e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eae06400288774f038a8f7da2c64b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d0c1840316d91a59c06909db93de6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeac903dfa3d3db7637d0e3ac96ad9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a25fbe4fea40fd3554c652fd2b3665190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f41b96cefff7d6d60c4b317128224e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08034abdcc136e9582ba6d6211b4c185192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262081ef3bdef4fc2474a908f7bc6bf7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee356b71b29a66bcc14b09e7f6ba6965194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821c1c84cf00edbbd57b6db8537d5c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d6f72522feaf52f12a0290eea0aa7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c9b0ca69f4de790da67ba0a4f160d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ef3f3f05dc2756a3947368838deaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8e98dcf3d36f5dd30b426971f8927199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911bf540bc7a759fe1f55ea5e009a91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd441389af2371bf124c2c62f386e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed12e9e727badde6f9b806b9622f8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72da167e992d2aec60c9e085e73f98b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4c590c758f270589a1cd371fc8fac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8e59ee1af8456c4cae81e49c20980205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d6cf26951ebe16011d967e73c93d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550093e05bef5827b58d9eaf875a0e64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f65587d1aec1c47e9e486dbe7edb91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1013b0bfb6af52669384fef5ef39c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dd6f84713153e26ff18a9f5472d5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6d32c832fb62d4acda23f7e2ee403211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf78d89cf469cdc86258818b0803b32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e73a9d5a4f86955bcd6363a91be607213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a103889553d1ec23caffdf5f91fbf70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006af6b70ec328b11de4e2bcbbc54604215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48539dbfa2b704a9e9875df8f8adb0b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c730ffeafed8a5a6c7f5c3802d8c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85c89a1effeda4497a70b89a82b13c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2e560bec8a65dc22b97b15b8aeab9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb77cd260f420909a944ef2f1cca58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f242242966b88094ea20e79d77e9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665455892b328ff58359e3ec892ad974222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8bf51fdb0294540ab92eb7d5aed5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29170a1343e71ba5e2340fc9eee127b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3419f8740eee55129a60b32733a40ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603aa055c3993a5729cd58692a1772f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42fe3e1bdb7d65acca621751903356227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e900ec2c773b8b18f0fc0b2abead3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f971531c237f36cef4f381b804ec0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d135ccc6f76535a68300e0da9c5b02d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4483e5f53529958faf1007e745b063231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bb8839a687a0624b644533b976481232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6798442ca53dd979acca6b957be247233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700ed8712244bd7dd87d7f96f1ab97d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13b0905b6e07a8bba7843dbcd370d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ee34d8d58043783e3d0856c40289a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae07533a5c4ec1f7a41e86aab4fd346237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963ca2298c54f0cf8963bd84ca75885238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a40e76de056e6d8e7588b0080c4cdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987651349588e2f369c9cb721041644e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423ceb7c488a58a24571bb5773b9fd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c6a04a8c29f3f73228894e05a639242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665e3e3b8ccd9f9409927e58e6a359f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf712866ffb1d0a6845c36f1dbfcd1af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22628633336dc7d43c85d5240e4b5671245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2e7686c5060c624665421c48a3eba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe90b7baaf74c88c045961238f5665247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2290eaada5bf71830b818dd2490b6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde92704771d92cdb9301fba83382096249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3425de84be527e1e0ce47e215ff398250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c229c0ba27d66538b6d49a2ecf7f5ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d1f0220f8da5d5de2297e228bf523252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bccf07cebf84a7b87b204502b27503253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28037184313656444f80446e98a9cbf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2cd3680bdcbc6df67244b32f9067b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb997c448b09984b0c1e8c431adad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d545e43351b2766dbe4b24b9aacd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbc281e061146049b2d5e41f611652258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a48823f87b9bb0caec5c4af026bd47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a5393b54b679649e86386508e94c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c39ad3f51ef91071a0c252b79b13cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68407fb950948a34b70ab842a499d85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6439ae1dff1b3ab40ea60ee77743737263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0d6f49fbaee6a5b5c8cad529309b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e288bb4248f79d1c57c15e6263efe66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc239cdf20164d38f90463b01961610266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49604ff3a529749a8fa347b5991a0ba1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79ec7bd979b8fb29195857ba3b9e9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dda995db9120e4975fb47cb57fb3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9908b174cf825cb4c6a308f2765a66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2001c68939a0ef59a2be24ddb35d7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152a5e4df620682dc8445286ce84bfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e08b2637a8f7872517974f54db3173273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c664b2bbd5a7287956d045902c04c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f740af1f94491f94b0b4f8394dc0fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8e3dc8b6da5fa574da1403be48590276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be488874ad854d2549960efb836c4eb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447f53e847a90e96737e88040a6180d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7177cfce626a8855c30249e0fc778279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da462aebc42586c79526b0fffd6511b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef8f84b4b2bcb08d16e6c9b8690efc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e121270cf3e4d9ce9caabb26b34ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d38342102b1d24b8f5795c656941e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aac3fc60b70c0387db732411d0a2e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e71fea92ec852a67f0a9d86fe4efa1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d172f857a4a0a2cb3e516525ab977286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83c79af4bc9cba04956bf9c7a68351287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca64a4ffd6c3c291f720c9c82f1dd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde517a6b2e8ba42e39cc930ac8a4eb5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1e7a18d4cf681ce7d78205375dd97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172ef0d9a16f600c0107cbb58d22b44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082676f029dca716cab5da37aef551b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753669bf19c88c7db322d303916ba26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a50049070cf8afdc88649b44a614b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e8c497d8f992dbcd1ac12e7e4a04e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea53a6ac865bb8c9b78974acfe9dac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d993d65d8931474b34b3d4b41af0c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cda45ec67842fe64864de7f106147298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7b931b8b0a25087cfc200d39ce1dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd16f62b9d1ce1325735a2d3f403a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238b3d8ed5af61636a6fde04dfe599b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ca5b2051edabc131ea7f90ba87f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d2bc1c360bff1fbf5c748f76e9f46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaba888359753990e03495206b9ed4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864fc1670cfde1959bb6ccda8e9bcc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2c212cc4da48e417c9d5aeacff351306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f8635e99c22cf0f1e79bd67a14f5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc780dc4179defb12ce480987b51a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba6baaa5986f7edfcab1fa0b46a9b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f2bfe1d9845a9ff62ba972c6e9235310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec609d3fcae04501c0d08ef24b678a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3444468a0de32d8c5bb5919e5d1a97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50125dbead5eb14a4dd7ac277ee3b192313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b120f4431b83f7c0f7a73aa9f23453a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8a2fc4e40d81bd01bc8d1b1b572d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1646a679b958f33d3a286dd66d1e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b49cebaeed7568258d18a47917fe0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78728044668ffcb5c53621c57eee4126318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412d4ec1be904a5ab542e40ff2d03d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21b13ed9fe9ce8c66c60e634111de5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef040a46369dee020d58260efc255d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73411d710d1371e3203d512ccfb03a26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc166a37bc8f089bf843df20fff9969a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a0b2e0553b3c70fd9c03387ffe096324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182e26a363101de005f2243435ba4ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3ef652d79faee682ce2e33119895e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf3de465275686dbb8b482b94f8eca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bbae5c9ea78052ec21f81601f22da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92b1381231d6d738abd621585cca30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569a8f90b8720abf9d8b16fbc0328e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f42ba716f8fc52969ce67ed0a41b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65eb6fb5af52b7262f4c4903393e86f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b772ff9a10bbce38b3d28782e8d9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd81a75065f2924a727787e9daf8d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad03dc3324cbcd74a320fe635082a9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee43ce5aae7ea84d3487b86e4efa05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10e55d6321817b6a2b69299d6813f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af46f0356d91f6a2e2170e0c495940338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fcfcd2cd9e69f663ada085b949196339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff86ca29101a52c6fc84b04dfd8423340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5446edf125f70c08f17184e4444dca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb954f97937631a3166decf5569652f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d591f5734daedd3b06fbc57a2de4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639764010e9743a5b76dd0af0930c638344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fde5a52e711ea5a1efee7c217321b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407fd7eabbc33c453b9e6cac7ef5125346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d022d854e5fe42302db99d4ab39163347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a295a71e1623776a38e5766d343df7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739cf1c768a80a30ad636835a6a717f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7edccb71be5a1d12a48ea95df71ac3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f79e03830e6c4e6bc7e81f617fe1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f876cfffc522930edfd7c7a4894c65b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708c7f491e89bc166b436997521518c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaf7b01fe4d7196d8cd1017c1e35ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4f13c909614966546e2eec4882368355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45827df0346dc71f49f108290a6005356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1cd04ecf057942cf2b8590caa21c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f28e2fd1f37a0dfc79458a2c9f8e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e46a5c085f5a627daec053c42cadc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028d5dab9ca84b4e23640f8741c7375360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a24e8ff48ffb635cbbf8a07eb811e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7b817e0d44c21e03ff80e8081dc9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e390075da252447371b00745b10378e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210d3e3ceace4ba5fc4a8b928f6e9ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4dc24bae30138f34938749a62d487365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0583d39d5bade9cda098f971ee8b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed00442eda72179bcc45da53a09159367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d7ddb3c14e846f4f3f073d9fe57ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9abd14720cf735467687529f83656f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320be3e797e5510b2b06ea8d53364df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c7a52aee0034b9cce26d37e05982c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca259ddf39adef177ae09d44e90d0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f9725c3c205c395c5a53f695051b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60109ace628a5d4b1129787a70e99d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb96e2a98a1af12d2e609f0b1707e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f6c428f09cbbace46dc0e405731b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523f5f09376e4073b8b44211f119357377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a67fe9960220d83978cfa2490804c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6470f87eee853510b61b1ff58ebfd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a8f6e5d669e8c5e364efc8ab6c954380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271981ccc60e7a0b80a85299eb3afac6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b20cd09cbfa3aa9ddcd08fe1d5d4a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0203bd0deffef49fe712ddd58ba61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf3c83f0512165793d7b6cf3176395384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf54584db04c1b07ce4eacf178da81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e557c39f7f3510662bbc3416244423386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a150e634b8edf2a825cdf8c8feb3f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699b8649ade2687bc4ec717c3c862a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198af7c58f92ec9e08248b72b29a0ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e160a1748c64fc616665b822d3feba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229ca956db75266b4330093ddf9cf82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa72564c92ca3d80ca7f919ad5b3277392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed90291f06fbb36ae57ab2a3611061393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb61624026441c131d09222521f1bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623712955ee9dda0765cd89676389960395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd212a5fc5cdc093e926329b4f1470396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e66f42e85530dd7176992fdea713a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465fe309b7c8d9150b53242c59705ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a4e3515f967c07febc4d82786948b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6472385532a8e4ca2489dd68f37e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59765fb3a2bddfaeb4a3eb86fa8e6af1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dba6c01c0a405801a5446b442c9225402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d202a07a97c53f175edfc65fae5c5a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4e3609fa76be8c5f597447f0cd43f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0854a13a1919c0107b3bac0cce768405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d316e7f7b2fb8b5f0ce1d54290eb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4d3bd62404cf329aefb30e1a01e0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12ba2155b0c91fd6b6efa4412b55c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d683fa868fb149bf57b1be324aa52c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a23c68b9dc08d943e465eebf0e570410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cd28f37b015390494ff702eae2a3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de808e83a6a76acd1153369e5641099412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799bbcaf6848b2b8cb52c65607e37ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e4a72ecfa350efdf0f0e0dcae4c49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c6e7cb496f25c345e0656650406dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed379c16ab3afd5c218afb3575df4281416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acf70e075191f808f4deff01e4a89f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee9db2dc9dcc700e8113a70b14d55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840633159f86435b89bab66e1a87f5ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a0efcc061115780be353d2d8bfbd8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df5e275bff637585df665136494ff0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7de0dbe8e67a079a9e26fce7f0f20b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a1da8cdb2465de7c0f13f946fc092423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c4f9a2179b19b0b55832422d6f0a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0af37a235b8741780107743288b36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086df69a2e002e89413a89b66e3f3480426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416c29cf024dc7e5533ade5e111c749427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef31dc34ca5074beed78fdf5221428428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def39ebaa3c4c85a8639959e2259fc86429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9574dbb30d21f97edb5e9eea7aeb479430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122269493afd29f46ec3bf35e07a8ad8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17086949fc8fad07e0babecaab9f8532432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43488f817ad107962aa21e3b5233432433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856891f06c57619e5afa67429d4232d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e278f69b1b99a2642ea34d70815df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa625d6c460789ca4c67a3b93bb2bdb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5551d6293fec203623200e156b7942b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac640495a96efcbece8ce9bdfdb3779438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ac5cf88b9abf3d527df8a233ebccb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9b1525a828ebce6e5b224fbc6fc7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e287874718e97e39a005f840d6e6cbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a97a84387379de4f5874d58ca64aeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f335e8ddf601ba2662a3727435d116443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7113fc49c4cac6358300b031179422444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400252205f8be498e569ff718d46b50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aca389aa710333db1e6fae4d4e515446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c63208f2c6d9b8aa9ef9dd5317e3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65231249d50cc6b124a67b15d176e5aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43a826f347f42c3a8dc93c56f135be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d139760190df25f36be0d80200409b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91dc64206d0b56be599865b238ed7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4386d7b9d6f00e2de13cd9129d253452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df5da522e34e6678d3edd55a4ffe43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268bc5b978325a4c66cd63ce9dc8bf6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b5465a0ceaffb0b61e66815726cdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d548ac309c4a337571d060a567344456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e444256585c134f84a15740b1e426457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cb18f67be504fe3660908385fd997458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0846c05e693c5a2c7ab4a8fb91e3a8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9bc1e40da3a16c000c3f248abc0e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e530a7f780a7b72eeb69a133ea57d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853d2021025c970816c610f4e64757f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8862e36bdf53954518077f78805ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b622179fc543d102f5db938bd2410464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67489731cddf509133e40f3fa19d436465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34323f7199cd870e81f4402fe66cf84e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cd9ad102d388c4ecf931c747fca62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dddfd3fdf90fb6da7e9917367acf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce4e7f5d32a20337651f8d2230457e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae6f8cd3470d0de7111b7e8640878d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b9a860dd3dfe9e951b3a2c9d25bdd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83afed2436494ca6c6a66b6c56c7c8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c4ae55b4deebf3920b0a0c972161b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047848a9bbaf3ba399fb84adbf861b41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5204943d2305411c173d29d96547b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02600d7a42726755ccc2b2febc064d0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f37d5e4a860ac502ad73f581d65720477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ebc1b4cf58be1e1d0f8e0f0932e21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00fc1193c197ce25b34a86bee7b518479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f3e222e443071d508017ee755c828480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299719596f8dfe4dccfdc1b7ea645c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c1754caa2c447498d5369f76309b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16202e757128f3fba21704965d15db64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e3a194d4ca8d1937833ecfd8230a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa934c53620ede18902a4a12723a449f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b069feb85ebd7f8503b1d30ce1c4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce999f8c9fde2d1160d5d093a793c77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177d1eea884eb76eef414308a360ca8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09419ce6f84054cfe3cc5cb3dd73dc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8662ec2afa0cdc76aa064853d82af8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0deccadc7f11dba1ae23dc9dd087e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0172b024367013160a74e26be9ddc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775076e1af8fe1b145622b1cd9d085a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81976b194aa995d1023703af3d8cb2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53357ed50fac45ed5fa98869c96336ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786f389558ea8d745cedb341ea3f1f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90563cb94ca0783b91e4434e04bf27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b728fbe6f0a3c1cd3a5ada74cb013498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dc6bd407a94d0c655bd01f7f078f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b61debdbc65cd34850bf6aef6727a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e834271955731eb07af9665d8763533501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03f3c162bb58094db754aac803fc9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c702aa650ecd6a7e7547ade71b0967b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56f532ef372792446436d469a8d43d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e1003b1a3cab04013093df48d8ef5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6c6a3385f57a49c730fd605b04e97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed03492590fe74d57f00ca2e96e23d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896828b05f00afa6b89de096d8a943b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de32b4271f44af8a130032195eb9813509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e6f6e07aeccb44d75f5c9f8661a2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a1e726ab253388f55432e1905a157511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a3e12adaa5045721e04a480bc60ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35ee0aecbd2f47ba4f9621c94a8a73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3790f3e52f79a82e4f50f2b26fe56d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713848178bf2902c790d87f262e11b05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e642ca89b7c8329a42954162dd87b35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c6a214b00b10f5a9fadf1c5876d78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07473faebfb581f832b498d3ff0008518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bb969a16a41d962c732d293d23b02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacfea13ea847c9c1630e48a5a212a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402781de5d2c3ce6ef489b54342d402521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396b7b22681281e5f73f202478bf865522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70f30189d52730b8261f86d77f6278523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bf239b6af630a91f4c060a2bc407a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fba69971099f4364e4469638b72f20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477805fe1fd145a730f40506e1d587b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dea2b12594f284f264415c0dde1a61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407074d50ea58546850c829c7111f23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044c8e2aaf0b69e541e4bc145787afb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c528155f557f2e74e7dd7c56c13ed81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878a0db263c5b868a0f476c6b8303a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec55ba56084df7151484a45555b808532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cf5080da48009a5fc5265d45aad47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b4ab592bd4723404f2dc96c39432b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77003b93b601bee42c5a928a7343258535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71331896680681dbb3ea2e50de2dc4ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33405fa4af0882380063df7c0fc8e410537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b494a52e9728bf4b3ca85c0b452c3a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0be27caff1e7c4886e0cb86a3c9e2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937ede2203e0447c3bf1bf9465e760f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bb8468325abd36362c21501a68008541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcea4450298d3bd78dd6b0032b9c5c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246ae4636b9fe3dfa82f349c10d037b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b46ed32ff8848b7f0f63cbf1cc5f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac69efcd998e9c688760c2a94ee677545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf4e280dc01f6747145906bc95fe0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca04c4a0737d0b432b72d9970c227b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe82ef5fb2e170b7643809f2620286548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f537959523f8e13223c6d692e0695549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f750e19333dec40e0f7b0b3ba0e4bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c3b5201f6da22711ae1451c803491551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f26455b735ef130efaf1d88f93a3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ab542bfb23a8af73f5c0a19e84020553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ce99e5a7446ca37edbc2f69766461554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f5eb3f1bca5ca21c0c652810e1b3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f51cc38002125e74cfa108c39168aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb915ad6763b06958187c0b477a2894d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac00b118684d4e9a36419dcb7484e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141afa9e0fea11d9350f61f04ba0949559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221b83c80e3fa284a4dabbf77ba754e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c26b56349105286dbf5eb7825130a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923673ed6c830c255bc308fb304ad18c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a93cb1ca7acf78789358cc39628883563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9074abf91e5b962fca0865bb24fb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53bbec1ca5ddf19dd82fb01f35461c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d23e1d229f17d463a16962c0153e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54f0fe1d9bc0b0cb482cc99f92b4b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731cb8f9e16de4da91063c38f7ae233568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890867e86c27b28de68bcafbcf6a930569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af0650d01e128d756d006b9ef82c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6eaa80e9fc7c98d8a04ca68c729cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a82a3763277dbeb02611b9e13e63e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621e99274350e2a398dfe33725bf0c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d5df96eef2950aff48c0e38283813574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f01cd102bc90110f8546f80025f97575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bb7e63954baa94c16e1df04bc2a5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8a614614a6f0523696c44c67a8ac2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd0a92128a558bba3421c23c8b6434578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239d0eba7d74f55ded50663998fd193579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80630f4e3c8e639ac6cdb4f0518801b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deef691ce64c881243e0f9fafd57ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6ede08e503a3eb75f335d1f4b8ac1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c9b6f509178ee980f2f3a2b7c6a93583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316a38cc60e8817613932cb9eae9ec7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e52cbe9f45a2d85a276e44260a337b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee55d164aaf55bc12ea87887c9d75b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae3d2cb6e591f73e75d684fbb82378587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32d04d954354e49b4a849da000824f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c74cb08ed26ba88490ffeb64c7ac8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a3231b3bdfe695eeb6f3d06472b41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d37b847d3b1066a500189cc2f5921591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1b46497dc243460b54eeee26cd34b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaa15b3091093c9d7465eadc7fa30a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbc0c730ff60e7a40b243e0bbb8306594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0fb61547b0e60021a9d08b6acab69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a73f5318c4747d461f460b53c47cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb330acc31e1788f2f4f9bf728c93b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823c78291c5a6eb0bdf9468721e4b7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ac8bfbcb2204a65a735de477e533e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd207cca47b5f4777d1e4375e3101b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713480da248af2c0198fc786c28d067601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b79cde84502bae11b76d993118f646602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93488199957b58606f20f3be647cd5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d5847ed1b865a7d7105a86a138493604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485358dca15acf3363aba9cd525b486605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ae884117a7353c155bfc36a5e0be2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbe2ea731c6e931f1b7637be838e01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e53dda659aeb770e06bece8adcbf32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b34b145f1ad610d353a84797f7f12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aeda0fbaceafd8d5c66f6b9af406b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ed6b39bea04d844724b70f7944903611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099c6cff524bb39e5cdbee428694d5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b16c431c492352b6ab2258388bb2e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e00a680b22caf3aebf4e447976894614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1518d0516b146b62cd5e3682dcad4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98397f731a2c0feb01e981be1230995d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf783a7cd464696a3c7c143e4f71ae7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c79dab487333499093226bf79f472618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaed901ef34b0722f03200955e9c9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ffaff04451be8efc273dff0d2cdc4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce87c0d3ee596f6734615de00121ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0f27548a9642e79d4f18edec08000622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1497112d2638991d1460811f16a1812623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da1f597aeb1d9dbf3bc58253ecf2c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895f0d86a374484c627a0c0432d9915625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eca02f6b36b3bb9f8b0e851841831626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b605bb8c1e96a5cae3c1dccf0028aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de670239a0b67c03cbab4c9a784b7ef5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262587a4d0054af8a0ac9437e1cf83c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9e72947d173410d831e7d0f0c4a89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0325293e094a1befb8c3ddbd517dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cb7fa2b00bee1fb7be2586d7050c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eba4b4738a2d91a874797922ef7631633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71877c97d6f08bdffa6e65163721ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35f239de3738f8e602198a54ba664a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a9c16ea698f7302a17b246b0a7dd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6af6e58d32adbd4110934342eef5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec197c17b6a8726f536ccd1c9cb3f80b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccde527827e54feb48afc87c7d1170639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a42b5c149069285a9be0392835726640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bcc6d5442f0277efab99c3757aacb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ba1968a5781d8d35ccf12dda57c7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbec58282415d7cc2cb59c1fcabf04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa58b7c3f35c3d2ecd2f462f94faeeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f189e2c7a74f3b2171e8c9173fb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ba83336a08e3c1327c45fd8c7da1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b3d47cfb5a1a0557e95305a8bbb8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2869e0b12c5824c2f0cc76bb755953648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3037aada278dcabec3264064b19b128649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd10fcbc2a4f2209fc72ae980666fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39841e9686e6686e7e21b4831046036b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83cb0690bbeb14693dd1b6c9c955b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584f3f6b907f071e3ddcfeefc53f8b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ff8cc4b6840d69a17055858de7a25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692c95e03d465c2fad5682942179d67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f916cdb936facc99fca00226402755656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ae637b96c7dd3ed4384ba92ffe845657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af6a49bde680853b9b71d5233d9803658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28c123422bc91a7a9df84b481eb3af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24a8ef00549f92dc6e6374b0923cbe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564727a0cb362e235877ffc48253228f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8de085ef3eaa0e6a706d5e5be00e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f774aa0d46542a8abde2f66ca2023663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd76504073cf7832eb0b7b77e31717a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2a6b2a7d63696bff2877f7c075155665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de9e978b749eb20bf5d089c0e26eff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66de331cb6277ffd01667b9f8c06b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1a31b06a25c32debdfd3e44a06c8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328276270fb23346a70c69368b00acba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ee9dade92db15d43fc1378a7bdd74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec500cafec025e757173d3b04d8dbb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfead3962c8ac209349dcfacc0c54775672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48004b6b9b6194e8231076a7b3b9ba5a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e0b695dd85861af348d2e020989ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669054ce83b8b900c3d69741a7559425675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea686b8652f8fef633973510c9737257676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8309d83aa9aff68598e4628a087176677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f89b9aa6149304fcfabd4669fa6b3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a158e7ac347a78488cccc5b3307201679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628b72e34d9d4c843008db0426ef403680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4329a7494c9bdd16b379b61d48f99a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98b5641b3e3ed2335433d0b63decb9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e174e99ba99e97451f005a128fb4f3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e48dfd403e9f760406e5a0bbb1af7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954e9ae0af1de0af9746064123bc1b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69cd7a8f6da55b3519c622942b2a68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a5414b12c43585e09d0c5be020751687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f4cfa581c75bfb3692873d67908ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1d563c519fdc38bf038fa192338d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71c638b0b60d4e37e7a28a96f183d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed107f4ce12eabc99b1372c65a5ebca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740623ee1ad4fea8150e7abc0860a54f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5f16c05e2e8df8141d5163f97069693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e86a0344d59452b017ca29a78c68a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad45eebbd6205562a2fa1d1676a268e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7321503ca6b2585f70a262109eacfe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584a4e4e8d87d0522e78a5b8ed1c4d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b097e001579c002da4804998ab5aa31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d714a8d571b7cb733b0acbb9c0f93a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768447a3e5f236c5ff8746671161ccd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ff1d7cf4a957ebfbe28e6590cfda3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a0e3a6dcb232135531c9c62a5a6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41279f91de0f53aefd2020efa296550703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072b84c818aafa04909b2769e766ddb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce60caa5366247409ffca04f8f43137705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542677e17b04ab172b5f41188e93b439706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f665738881cdf95cb55c316268dc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c842ba89cea710629e79a1604aa81b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9665e051c651b5d5136e98d6380e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44aa3f68ba9c582bb3ed74adb12fe7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb403e4b5c2dd73aab973181700a6e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bb289ac625895c106a4f524cf2b1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cde2348d648c354057f96fe64a977713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720586674aef0b7edb50917fd6cb9e97714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb047d41064031cba482fd472377fada715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4e45c3c28947cd0668691e7811f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a08d793fd88e62f319377179538d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b123cc32d7c3fe608747160340fe75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35298c800483cce1ba8530a5b0704536719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0246e31ca5f8934d6ef90d975a633e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15644ae3d13acb70228ccb4b097fa05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec20e25b82bad746d1d1b4fb10dfc7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276759bac773ef266c6edba59e801f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf72677d994432c1d6aa46967ba736724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9b28ad9bd59695c6bb62a9fb39c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71573eb429c4edfb72f260670e7797726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f949ca9d43701b3c26937b48424c2c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579f2218fa3ee905f4e325554b2348b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb23ad5036eccc163a64d302fef275729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682529342a8509c0e97fd9b8aee1508730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2355c63418bb8a7c73e1a737f8369731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e39a782a818d52a4e420e78775d789732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dadd36a7e9f3528f5c09041f60c95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0abdc6ba8d5d639f693cbde6ea179734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c8ef15480ded8c7e62029926ddcbe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e99bacff0782d01f960b0464dc64de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f085e71c7ddc74c4feafb0e5eadf728737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad32bf0b74d7df16fb5bd1b7a6985b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0bf9ba501ec39691f4448565caa65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d7d50a4bd08ddc0edb83fd6f00cb1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa7fcaceee68a60887a0ddd8c32815741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8ce060c5ba7af0d356b056981b22c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd4f03b54bb49a822e44edf2438299743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8ff133f8899b6a3900c7e8f6c72d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09e6f9fdef5099f7125f2c35441045745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7809ef81cd03cabee53dbc1b20e41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abec11119f829781313ea78369c2b9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47729cce2750ce61877e37e8313371c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8b1ec032ce82166332b2a8f542a47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88374a3da9540bc7c35302283ecea46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952401eb4ec988bb05daeef9fcb3770a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed171cfbc3a183116ff4bb051266e340752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c468c7e3e984233b1003ac58ba03753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37eed46ea99ead28aa8ca23dd03ed4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf64a6a0ba6423f470bb2fddcf3f442755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612e4f7c4ee5927a48f9061285883cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc26fd54ae69ab6e22ff9f743074351757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaf8fc73c6deac479142272be72c5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad139c52dd99440ee71e26463e08c0b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3bc590d92e02a0ad4da423d2e9c5f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35ad67f0db91279ad6e2012c007f3c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a442c19a79a8633899f55c55c4792762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2bb057ec13e0f14e5830cb8a2a8be763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31dba1beef80312d158e27dd52816f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04450fb474ffe9ac4d935d6cdc6c2312765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987fffbcd7173549862efcb33def54766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae25ef2635afbfa811ae143f876ed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f048d48b63913b88634467a404dcf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffb5750d5661aa8b100529631223c5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e3f0131fbf15a48f0285a6eee6a81770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf54b768dae1e06c3734d8608fd82a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4f705a0eaef658ccc43a542707032772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243540d5bcd243fb534192f60c3c1613773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d66040c7b257404e8a523e988bc5f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cedd59afb768b796cb9b538997c5a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cabcc76d5b5d5a7265c6c5dc8dbbd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b00796c33046453d58757b5acdf80e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf044d53264ce940ffb798c6e340161778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f31fabb2c38c43302f9641871eb1a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e346ee173c5ed50843c9a38e27cb80780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d46cdee43c690d76e0bb2f033075e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5fbf1d8065026678605f6005a374b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e0e06ef975daea38bf77e81bb6d28783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1b74965ed1ab9b220ff771601e325784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fee72916ee0177707dc5c39d6204e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c832b83ef47ffb905b8d9f66518fc4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bd77ea6cb14ca3cd5659fec0d3c75787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcfc8447f96e9fd11a52e389467dd2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d685ea55e3d38dc861655adeed32cb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14e5d01daedb5811eedcf2c57faa3a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280c5eba40afc7e65603625e8474e02791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbee53cac917b3deeb73f795414bb0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955729fdc8e37184fd41dcacb8a536f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590e16c54737333d5867c8806d51447794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405fabbfc9c7eb3f4a64238d9818c41795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a779dbcdaa3040aea8d2f21f35fdb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94164aa56c2c7ed19697ee33b4a7f749797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f37186a6a048fea5f26012dbe80967798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c0983ad4df8a1617bebe2c4975778799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d3c04ab8deb860a05674c25196994800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c24270ade916e4ca3360c55393b72801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eb60eaf5f1c603be627b15bbd55e9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc96e474a06a1149f7eaf160b13d30c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1327f37c98ba2d1e4b6ab8a5754b97804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6b5008863fe9e85ee2fe6988d7d7b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c2bfe045bf7e28a1fe9208c4216cf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fb695fe2124b4d9ed90abf4e0d50a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56298ddff665e7aeebe872f97695806808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ab6cfa3b8fb94629452812f80401e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98a5d23bbbfd2049741263e905ceee810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68b281f1d8df209d9fa1fe058e3163811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9b46958ece840e342752bb8097ca9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0eef14a2568396bb91bbe6db96c64813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ac212dd2fe38d9f3383823824a063814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee708fc9251f849472835fe3ef2c4c9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45520be50fe7e95616753cb47bb6c0b4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96902095725dabb65f4edacf975d08817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce56fa9ebf9512bc4c2aa4cae00e591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e0ff754389ed131259dc55658fdd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3a965019f6e8d9f18e17140416bae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c4e623b736e60a82db9e1fa76ec954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c130b61a2b422fe98781a3758fb3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec029856a367425be840121c444bb866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace6d03fbcd2be06d7823c67fad11427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a2e8117bbf04f42da02292ad271788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f11d4abfa02a1b4b5b5de089059fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2a6a0772c24425308ee1ae67816c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86438b93a44829d2548621ea4e1d840911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5320ff5e93cfce22026cef4747c414e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb63da16d06944a813908beb157447313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6cc8dfd1679e5e55c1e7dc90c056e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af0008b3df48d40a3ac96001fb387715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813463fee907f4f2fa0755aa9a7a2bee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd23f6498f2eff082c65c8ea273cd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92608a0cd09d4c363ccfe863d3ad4a9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aae2b92aec16d136d503b1674c80d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47d2ed4337b8cf7b6ad07b6a75162120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eece90e7b55f921c02a2925d6a4252021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34795197bde0359c5bb8c99153b509b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a416278908a584ac901c5ecc3021a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54431963549eb64e24110aec36e39f7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728b7002420c6fbecf55ef3cf31172725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9b66e543c39ef65660aac32e94e8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c8f7ddf32b8352f6a02478831dc8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63367901d20ad7e9aad442c2f9486428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72694ca48967e49122e64a91bc4c41e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5e6c2d0e917924db665e313b8c62a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989350d7e8cd954ba9e3f770ccbd94cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b1f391967bb6612d11a348ce0c6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6530d77e78d676d0b77d43a36c9df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185fdb04bc65ce68d57158da03395c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a76f1ec3b5d3e4b05c82598a4cad035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab5b3fd9a3e03cf73c3d1f84a5ebaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765d3de7716448eebb811df802a6cdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6395d22d7d402a53a5045f562808e2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d89a656cf4b8475bbcc4bf4e3d7ae339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91750964d645ecc68a7e7d40096927540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f015519719cda83c4f9fc0766052641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d6a595532742d5dbd9fdbce69441242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4115698c904b3f41f672e17c05439ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe64c3d9d39d0de15fb3b1500ec31144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d35d9be835458124efd949762c9ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b970ec7ded5fee232fc429f6d547b5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1d0673afecd2065c425d805d3cbc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cdc485cec15cc08b5f8190b78fa2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fa478e1e77d39383f2cd794a2199549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8247c104612d1f2c6311982153e2dec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f1b1a417a98ac38deee9340a97ea651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944963f169b0e4d5bb0cd8e5c5d64b8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd90025fc769836f392d3ffb4435d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b42d1037cdbed12154c06bcb1a723254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052abcb702a74be6d11a38ee4d84e2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf326923d7fa790d97cc2b314c5f30f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ccb002cbc79e4d655efa401521e6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa21efe920c40b066165ae6c20fe51858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0f9f20ff4d45fb3259959756c011c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179bf091b376b12461c24271b1c1f3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e0cca2ffe874da611ff4c679f60c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66153a630902caefde0cb5cb43f10db162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ca6ab9f34c124da71d29083cd986b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5b1bedb4c629e351f8669cd7a562264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94002d488875705b7f987fa555c611e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90467216ae6e6a844f4db7ef45dff57a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bc0bf1d03563d7039be3cde6f3ae467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ea45fb8c1061e2ea8d85b6c67dfd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffef57dd310cb6e6a36594648d30f8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca39817dd99e0de54e150bde1767fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cd9560934f204a4e33fdbcf68a48171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a9598feedd02a22c22584840b771c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45157863ead3cba786c9b866dd6d2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bce1286f326bf97300b5bd502618f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78011a04cfbc6cabddff9cbbed1e3b3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08688071087e9df3144c1d13b6c9fd6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc01ee500b9926d90f1c4b36403b8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24000e1d4241a87cc397dd085832ab0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e6fd4215a1054d019f24be13e092979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816ed212b52141283d1d00a9c5928e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84600fc2d389e71db99c8b60af67fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cf664d689225467257838983da7c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea75aa694ab862e86e5d73abddea4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce012459d00864dd99a5806d8aed0b0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c116fa2aa4f76ae80d2abc07476425385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e40f2c88df024112211b5e7248a97786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d291555cadd627d00cabce21d933387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af95d243ca454bdcd3f37607bef14e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c016760f571f064c678e7cedfc2be089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce295e191c679a1babb290891d44ffd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e500709eefeff622ff70708d55a4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47973c148bcf265027230fc6a19685f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668ee3c5ef6b3d93079a132f3a20d5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8441ba70476553cf9949850ccd54794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e166ef2a7ed3ca420332a44f320ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5768b32b760e2de7e16a6b9b1477696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859577e309b784b70e51acea1602313c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4520841d3fff441519757873aa90b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b5a0d7e6b857534ef2a071f93a28499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a5db2adcc8fbcd6c3fc9ef099d787100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cea868210c7a4e686e2d2ff5a41bd3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdbd5db85d0b0880f589666375f759102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3636cf6079301d121d22fb3cd52a7e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64267298adcc565873dadefeb4053d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691af1ae5fef37b26bc4eedebc88ac21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b97f6dfa28627dffc56675c91e74a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a79fe329f1c3eeaf20cdbc591ffec0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f3014ce12eb763aca4105677d8946108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf0b1398d6648ff03428552c92d758109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd295f0984bec6cee6d066bcb7d9b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f86bbbbd9a4f2b0336dde980d13dbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00f21ac4d23c6389bff6e6e0cab0f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a13b838c9565cf1899792610fadcc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a056f66560066efd36ebd9bc01fdb52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd832b9f9a4f81f7a8753ddaea2177d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8350e91158d483de441e4a47056fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d050e5004d0bc0b58b4c2c1cffac6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d98bd14b82438ccbd2d6faf6ebafaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda50f2d9eafada934463dede73864e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b9cd6998417a77a2a188045db07e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1deb8f5173ba718da39c514d4e11783121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf545ee993aa0b95ce3a8bcde8ed37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e8e593d4b286c22276153699f5269123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63019f6abdbc87a362ed8344d8eaa64e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7e5d739382b07448b6dfbce825c26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ae912389908d6085601501d15e6f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eae339e8c38923c67f286e8de2981127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937ddbf1601ed82525a0cac63efa727128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047d15eea55221a92665ae420217006129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdccd4727c08c64a3a7978ccf62c6ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d17e2752818ddb7b17abead4f0e461131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf48a99df76ab6cdd8f4342d00f7f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325d30a986ab929fbac7076583c5714133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901784465158eba1be78726f20f6c47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fc8d13a4e67912bd716fe3074391d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54c749cffad4c2c5a068fa97934191136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5f161ad3e8aaf1d343da976e0c61b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173cdd72c047bf7d3a089d36c5436a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53f94a571b63df46c50e8fb343ce5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dc6f5526f71404680c98cfd023a86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcaec5af10112599ae5d748ad35762141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442256ae2b08933945d7f0db4ce2e7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451933463a19e283959d131a2b0ee48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1afb2753e0a138b4e5355f31a0eef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f33097f7daed354d0d4a7dddacc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440b5f773728fca69966f264ae586df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b9d0adefe3ba5f3e85bf5362f7b7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb1a90afe9a5e9fedd7ba883d8756e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7fce530818659d548776d898795da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fb2d45919bc9736564f61ca222582150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c92d35adea438f29577385855ab3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcb9fe5947ff309a61196a951cb931152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd69c89a497341d4d20e1ceca5e7a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f2efdae8433c418a87233585d7ad9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f10cd68ab27c43ab40e7c530812a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d348db6f7954f736e2d7ffd79bb9dfe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3a13d8ba89fb87eb461e858f763dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7cc2430067c3ac7f111d0e62ff986158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fedca6ab4a0cbade7a206c1946c174159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c18f958f37cd24610bce2b01e193f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd0db846685113c20fce0a725bc764161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29185f6706d96ce936ac51ea6c732ea7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48bb498f00300d8be682c116f9a9ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788ed05cc6105ebaaed1081b334f988164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de64dc6714f3737a4083fba2debbfe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b705806fee2a0905a80742d1522b3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e666e5dfb21706e1ab54af7d28791167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd5a88662dc3186e072871ebdd1b09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75df36fef738e0a084d7b107b22981169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f938d27af911a80cc2c2152a8c187170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542f387282230bdf9e2a206ca83e427171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90fec65778a120635b1cec908bb57c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04e49c2705fe9f3347f37ee0b75166173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f471467fd5e974d06d2c2207fdb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f80d06c410bf7dfcab9fecec5ee2eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82de30582b9fe68333109aec741e1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b0a14898a76607e8c8bbb032638c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41340c49d3eb9a5b20d6e6d7a3afcd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865e63d60134fe1d3974b2b7a85239d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fbba4d60ab343266ad6e3dc428c11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ec5a569754993ed11549400ae3f7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acba0c1c8ec541d03f1710e7eda8e05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aa2b50658082c14072f5e3e02f414183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca55a86a674d5798ccb0a908bc5b62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22363d3a07237fb88d6dabff2ca765c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cdfa853f17101a6001a57d88e8795186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142eee22d220070c612f79946bd0bd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d601d1c4b3b744e0677c88cbd71665188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9d53e25505ecebeec1bca5609eed9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b5393300368b486f8299aff5d22fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482616b25f1d567f52e5358ee8808bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b971b56ccd119a3dee77b22d0dc5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b101995903551aab53642f81fbb45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d388731fdc6f3714f2e4f5e121b6c00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228114a81283a50e96f31c07e6bf51c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f55590af42d53794100c4731b844fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7487727a9d1d9242e94cc12404f0983197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d91d8cfb8caa611fb32d9a35ba2a08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cd72869bb7ec72b35136a8ba69171199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4224f5dd4bb9f6a143028a6c07c74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fafef72a86caac80886904506a7d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be8e63f41f45f18deb677efb0bf84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ff8d0a2265da78c47f8f41f01424203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a226818927cb81f05aabd9081d35ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b7860007e29da397c20370aac8b51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf417d0ff095ad0d33d09e8da88ea25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20355fa1fd27e8bb47f32cd6ea72df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0563124146a292a8bce42b22fee7efe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f2f23aa9bc14e168fdd282ea07b40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0235052b7e0a1d3d2f788faeb5caf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcd99ebb48ca11cec4f7a6f1c9bbc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e795ab2dbd5448c821f2c9adf07fec4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00066fdcfff47907d7c517f72a2f32f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ae5d1cbebeec76155e72a8f1c07ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab2f9c896e7a410c2038f3a2625336215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab25f25157f9aa4809ce7eae949cd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbf25e0b1a8d0a1a4de1c4fe49757c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596ed9376c716b47ac4219387bd5186218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09801dd926cf0f91e784f32ca1363193219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e49e70da8a4a0a9516ac14cf4de909220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4ca09dcd25783de04107f84ddcfac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885a1d89ef4acdd2a08b906831d638a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f157638cb3616fb6862c1d797e3e26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b47a5779b2b1ce6dfdc0f312fc8bc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0250ef1e947ebc2e4ce3a05cfcc220225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243ffdb6129dac6c8a21436c30bcc89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37c6795708be281bb8e3006005e84c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ae72940e8377db68970ef764644fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5dacf00bd67b38ee5dbb803244878229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285601c28d7c7833b675a5897a7ceff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c422900c36d7c2854338dc266af772231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec276e6a6ded4c7cf885be287d2ec55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238730fba2ad167b2fd383c68ad9547233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3719ad867b8c16cd1d9de721409374f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9012e36a64f1808cf86fce2923b2575235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9945f7cd3155462dcb17ea2c7374f6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53687aafc5811707c97da66018b2edac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1291c13530224d27f22b15b7b381682238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ca60d21aeae8f2ff6a37c5adf1e37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ddfd8fd3f34763e642211263bd3e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e422157692b6cc5032353b073085b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36845b860a696c4efbbbb51010f30f37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e7cde98e7ddce31f5fab38813ca91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc36e535c5a8e9a20345908192fe097244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea947b75461b6054763a01b09091cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f294cd9e36976c7fee8be44f0432c2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49aab6313af187db5a9737e6702d21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b238d0dbb9a1bb5bb153cfd53bbbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760962cecf6412a1476a8a78f0b770ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc1b331e1847ea575df4455d01104a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393003ab87c0beb7639916cec928592251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf73f61c92ec2a2a3ac042b2cde002252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91c37b8936d7b9ca87792075996efd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc4d2ed6ed2a10cc38cb3495c01c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0706594d7cbce2f4b19c4612c8e4e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292b63aa4577733331ce60ae0676fb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a9db3ab7fd28094ad3af5018fc987257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfb3f062e417de5467d647bcf2c5d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79f4d6f95e15307504e5874b9c3c88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337028d9796b991603768860734d9df0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48140ed77f7d845e4487e0a760c12fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde263116bcbe431287b057a5f6d5bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c122c2fc8f00dceafcb5f6d9376284263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28804883fc214cbe80a48df0a46cf4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127394856b1d96577d5395b502924c03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10375985fe7ce7e3cadeb1273676ac6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddaa3fe3fd5c869b0e3b5738cbb2f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d9a448b73eeac817138f684fcbb77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279c8c7c80d6e862208bc45cf320699269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a880c027fdae4909c127d21dc9c7581270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856525a222436b93099cdc64e07d9963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e40095822eb771ad5586d6dfc5c84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6711e75908c7d3bec478ce897776e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c78b2a60240c093fc70a833990d2a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934caf51822a70b34b84051a97eef24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3811fd889106f1e7f4fe81a06feb4b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7c3624e64b4d7600f51ddd473b5f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa6286ccd18c501c5d6e051c47166e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd47f4dd5b6d9c372f04fd36e64948279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c84fb6f7e0a11cce15ce49b993eef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925b78ac7c07c1db49f5f63bd8f5f29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89e02c2e5fa9adaf050d7e28f2b4c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c943f1668f40ea41601ace3e91b1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790279a0e4b6d2eeabfd5f74cbdaaa6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22b2db23be95de93537c1710b70976285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9b71d5f1074f15628bbffbb4d87b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c68383d62a0b424509351aebf243c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cde6fb749801781a53a635e7c0586b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd15839952b8076bab1b5eaa6264f20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f93d22f508d09a548335e3b50b9570290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcbffddbacdc517785214179d176e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99903836ed84a9cecf1655ce6104cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c1864ffda2c3d60f4757b8481df20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b13736cedde9a5ced3e880b026f881294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faac0c2f3361e8e44897fa1178ab973295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e47dcba91dc4933d2a7c5099cca64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f6f7b31dbedd7d541012db7eb9fae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fabf3d2bc7c7cf8e4711b54bd189c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d17693ed935e793acef969934ca9a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2a20beafa495820eca0fc055cb5a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26341a9242be365d77fbd6c871341098301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3295283e2afa6f5d070e481f67cd5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc25e1d4232f97217a562dbe65ab270303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d0852ded0efa8e6204a6abcbfb38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2083a4f7bd954bcf55b352abc87f29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aca31bd7a9c56aa72cd5beaef5fe0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4208250d512cccf353489f4394c81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443243f9ffaea2380615cadc3102b1d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169f9d5a1001b89d5e70efd04fdcb40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21059e9c76b9eec6b912c6ebae7d11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe403c375542805200cd7ab498e3fb28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f84fe088271f60614a2bc2892e64a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98125f39bd7a1f2ef8e0163b60b608f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b672ecbbf71955e51b5ae364e6e19ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f7aa65a0699a69b130c0104e1f163315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c6648e956125cbc38305813f631a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a05c572610e70a2b820f1ca3abeeac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8b35c5c4b0c40815b99bea53408d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62ecc355bd40e4d29ab27a40f5d10d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98806d2065a022b71a6c4cf96963c729320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f866483b2c849922433093de08127e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd83a15786cc117b093b13a3e21ad92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49262a10f42d02b1d2f818d0ae237b83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b49989c283a2466ded6b36e6ea55d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e714a085928463240bf4739fbac004325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eba590ec64bfd872b5360775f7144e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedddbd219dea675cb2bfacbd0d84aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0464ed327fc7ec594ac1edea51427328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9132a4d1b5a6ab59b3686d0fffcac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0931323f8147699f2b8546c666bc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41981d3331240543f45d9b71c70d5fa0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ccf1125cd88fa0120b1d82431948c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef733926615f444af6faf56de2cb342333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d84e397a19cdfe1cd74fd30b3da16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df061fc947cb1ea1fb9e257aced185335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952afe654a3544f3bbc174869593d37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809ad786f3b0d3cd47433bf2c8b5729337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a6606953c174f4ef9ee9d0cdd0065338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b986caec4f4de8dbf5127adf09f6ab2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf7d91ea160b9676345b90c92c8d90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed1422d865e22a7171abfd3c65ac84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56e00beedc1e0bf4ec402d9aaf898f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4b256a58f62e8ad22936a311a1645343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc793659f84bae29aab4c3e8c53ab4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e2d34ad16c29bef02a06e5bd999ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b8372546a34ff44a760490ce4ff6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed1c1f8dd53436c56dcbb9b5d0120f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57df04056fa47c917ba369e7ee2b7bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8227174c7c595d7797e00815f659349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d09c99574474310ba9626df251dcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1bf3fe4932040d552cdd727da0759351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d5da54b78565bbb54bf3a2d0ad396352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36567b05795fff49df1e60845c870ee9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02e4cc71e27079f878b0a8037eca04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeab1adac5909006e58a7a5cc14624355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26f96e45ddf67ade8d5ac4d623620b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099072d0be948d615923d18fe769b53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214fb9e1f622bf059ff5d243e6e7f25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cd40e83a8cf293f743f9176057360359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b9584b83d39ade4924ce9cadb7727360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e9475e45aacd575d7b4d32b2fbb1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23219787bb848b0e652ece4b3830e63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a182359fbec95c447eddb99df101d5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeb702988d7dc8432988e706c71430364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbacad900df0426ef3e9905f279b07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb0c0ea91df1cbdf53a086cb58fb02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd17b763c7ddd689dfca8e7e8618043367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ac6a4506633a7be3467744d3e1400368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8c7b75ea7f60fc20d5b4ad95c3166369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c1f4e53915fb3c6c9515531f39191370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2854304ed4ffc5e325f2abbb007749371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502fb5553e75f38c59ae77ed18417aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62bbd994b06c6ed87fb689904fba73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f98564b4ef942afbfa5486b4654c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb415325d9b9b54e6d6f6b595fe4ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e232578e92fd4fae9b2cb8c4e3806b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151eae4b86f3260ec30b9dab0dde4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8aa6f2fa6f8eb67269f5b3ef4255d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeed2ef7fff1fd4016dfb64da9e25c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e04e5464c049f667ebf559486a9da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267f6e9a01e1bde5dd42f5e1a378a2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30d3a2e538d7950c40fd1b3b4038ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5755d4217e9b86e003477a34bce7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7481a209113e4ab30e5dd5cb6cc0fed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b011f0afe66503914f242defec89a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a5682294a3d96745d8bdaf3a2e027386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095cda5551e183437ad50dd803cd572387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96291d9a5039aadbf56925ee6dff99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1175ce14699bfd71fc67afda992cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a13219205f54b63e17007f3ed3397390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2b5c0b430067fee7018648e9083be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be98393406df9884bb3d8f8d372f16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d0fedde71d811408a55bcd22918ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174300390763cd759a9875e81b2b5ee9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a3ca6ed3016285e9462befd3c2e58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f165da2e51d1aa1ad2199f5dbc3af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025afd01ba45ee1ebe7eab73796274ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984dab446393d752865d6f84185209b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b501e2627c4815e4f3510ee7a01a96d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba5454d811232ae6b98d8b0a0a92be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd22bf54829f8312f2a560777e43849401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169144f880911b36154ecd87ac65f55d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad08eda9122059800e459b8f71db35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc102eddf183848f4be98103bcacacaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3007e66314565243e0337113ddd8e0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503edeea04713dabd76ed60d2acdeaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d878adec9cfbdec6a21f96a494c30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047eff4b2fb9496f8e20f9f5b93a565408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bd257a7c99c58d2bfa9b2981fd7b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ed672811ef90771056043385c4a4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e577fe2c14c2ec8960f9c390b6b6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5403f7e2f43b2dd994ec45ae6104e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17cd21d1c021da2977f474d06d70e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247adfb69ec107693583d7fb8b3fbbf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d007677790b670cb07212adc966eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad1a0fab82aca10a40602290c9f9bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1a71b31db16b482c9bc1c1c889819417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd147d9abf4d33f0b7a6e6e57d86d471418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97869add0e6261d722ec3fe8246c24e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dc56f06bf8ea14e127bd0c6ba4395420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095ec53024bf6075f79b70c10a26ef2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38956b495b638555b293d1223296da93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83254f5264f58743fc89dbf7f56ed162423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d131f9cefd61b40c2330fb5ce34ae7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af185568e731ed8c8f4e39fae23ed0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e7d0b8609aaefe10080290f004182426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57fe7cba351bf95c1e57cbf4aec24d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aeec9aa8762f8e51b0f414e0ba647428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be6ae0ead8b7ae2f65279f3869d71a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202ea60e0d3eb7005be57dad39e33c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478dd9d9abef9d01b3b94718273097f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a0f47f50a8ae7c4fe903960f07c50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7526c65d3ebed1da720a621101ce461433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6a68f1eea7190522c936566080ce5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2b298f805b14fa55728a5e0595938435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4b1071e100edc52659476fed7d9a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7a8b51152cc3a3091bc481b2507fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3375bc56ba730d45873ab26cf8d2752438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57db892be4be8ea929056f40863177f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92363f025ab80f33d662d89f34c2f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eb91d02a93b1dd9258ba3b186c761441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b89f4ebbcab793bd5aca43dd2776442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87624278d9f924b96ac7abdf47dbf322443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254b2ad34e0780a5500c73762a5fd09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7685dd7d73f873d7d7061a03891ef72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af349b584055f747c4c80ca42f4e65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7c76950aaa01d559d93a36be268e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4680d34f8f179dc7cb027ad1bc07a4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51260cf8a230f641194943d9375c341f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043bf1209bce1161a9b30ecb3ad157450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d36bfadbee52c8118bed5af420b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45140f7fb01f9dd0f74b37b346dfad4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24c2c7ed2f03d16410d894607ab00b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c226a1156b3c58a5e50dc61180a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc7c30021e6824c6cd5d2ac9fae107455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346407055b1e52ca71d399a456a290cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda31b247513e74cffca17dd0905e4e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72687281e4df1da63304d4b8d0133b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b5adb96207b0dc8f671d57ed38ce4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2df58fdeae131cce9a059ad59b782460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2d594e9eb0c4153079c773b8983bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4193b1d03ea6ae50bd90f8045cfad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f15a9f135610008e9ff151851307fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34505eeb36592dfb798677c3076ed8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a766a90a5d69aba8b6427c2446a6c1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c8432acec4e1994130b743622a8f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef719d7983231afd1b8889b2222cdf1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21da6982446fe631b117e6dbc0a8a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6afb35f262429383934599cea3483469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f3e06308168500c35bf58622dd420470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1d6feda8ecba242ef98812cdf7ab5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a16ff129c53e0cca29f1c087d23e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc724bfc62ca4d99d14b277624c3dcf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f58a3ece114382c8e487e3502841d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ba9b93d69d3676b4639d96a21169475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20780071737d3e6b9da1feaa12309ffd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8baf7851bdad1ffe4f3c84b7980e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cdafe61c5a6b34975f339af175bc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eb7a1c5522d68a048742df38dafd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42068040a13ac2f95cbcb8cdbd238f2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95a32254d110e9837408d7a97facb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cafeeb79f2cc8353985718b3eecfd4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900e590a7b917105488df5f38db4754483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669677f286bb6cef17f8652e753cb65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f211e414e3d555a7be9e6310e915b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72457acf0920365e7032ef6b455ba1bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bed2374f63d2757188fc5d5b00502c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac0c39ac8877e1299bb7d75033cdc5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea557ce382ef9327a0fa0c988ee4dbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596e9dd7bddf7bf9883f43a23624b62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866829d4e94360f19819ad61caee28f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897282bd9b9b9ed9651dbe79e9aeda30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6498fc92a3070dcacdd5572631097493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad80b5f9b14d05ea2b9d2c3d36616b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bae6541fe38f53cf042d1338de805e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6364d84b7c853c10d813d0e37967d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd42203285d9e936437abd398cfbe0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5bb6e4228e78f3636d0cba39990a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b007cbd02b1a19269647a7be85bfbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74b1313807e1d7f0b21e05ca07f084500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27914e067583042b07427f71fe3ea677501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a585f4fdb44db8e977bedc1c28d39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1025642b2144bbb12213b66d79eea4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8548d42862a37b2f04dc84e262b532d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e4ac175672641b37cf51e37439121505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb2f9c9d07500f6aa50dc6c39a2914506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978795ab81b67f8e8ea4ca2789d7712507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91041c0774ce078dce96d37cb8e4e65d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ba584194aaab5289f45a98a400c73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865078c5bec2708200de6593232f8bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a0f69fa394bda1b29e0121b68fdb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573800e3cd9c1fbf033f20c18227d99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d844a39ef114f0f29e776a0e77f0b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba714e6ed41b1c66c9f0525f88ed31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dbc7ab949e02ed257b510c120528c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e37443bc518c028786fa9da105451a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4decf026be5cb473bf66cbea6e29b94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7cee51870577c1e1954184bd89a7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548a5e2a8dd8e95d3090a53a084df1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6db3bb925c5c3c5be70c9beaf77b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e37a83bbe8e8212df33c617494135521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c3e2adea7fd085804968274362f86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a0ef796145fa5187216ee18b51913523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd6e3c3e86170b106ec699090ca6cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4e860c74599bb245519c05bf82c4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2a1e68d88002593f3863ff6e803e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625210085774109e457e40c1da8b31cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ac21dfdcfa8b9804b137b1817c299528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb73c58116f8a84b843014d203468a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104f14b881260e1e45b20d76f476b3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5abd89038adbc27ed4cb2d9a5f2dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a237be981b611cc45cae4c15778a1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cef7d70ac67ee24fd401af83d25489533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1cef1dd2a5184923f3cd7e434cde4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c03e91b04483b7f7c77a1e5defb65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27efb7cf061a2451e15f243fb88874536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fb28401f1b504c8a75e2d370eaa1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6941529bc5cd1a68ad0e75e44385e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2f90d744a7feccd1c1416c2196186539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f087b003af8cac2ca413745d544fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58264646d9d5ee6b6e568cd3b04bb21e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d723612fc5a36fc07fb3e7d759e41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ac4faa4a187e2153c320cb4934982543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6f12e2a4a85c347667b133ba0487a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814269a3f7b167b1f88f8f28ac3bdc9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fa1a663b967538a53e5d3d0bf3b33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bf66ab2c1829dc757074ca25be0a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013188af7df798681c6b79cb2ef8c8dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653aaf0bbf51e776360464194338c12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bea3a1bc97e50c8443e3dc3d2b5e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446220f752e41b3ebf25f532410b2eda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582c8d5ac9472fa3e4d60218c22352d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092bac97460dae51d0ef650f043c73d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215988ddb9cbd534ac9a255acfd925f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac45027c65b58bc101ad42759f53cc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0878487be436654fba73bd995cfd6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3400b84c62f0c472527436d12df376557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a709402e8e12738ba8b04a1099f6a5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615727708e89b96880f56b75a168fac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69db6e87fcfcc0af6d7fdc0d3f6119a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f829532584af97af65f5fd5ab90b1c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4072d84ae39f935bdd618a4b9e7281562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca8d660e89533f35ce7c22ee4b363e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6d5835b3c2198f64b5f286c02a4f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaff5a0bef25b1d04831f6e5a8cc58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf15fc46ab22deea8c32c1d42ca3c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f78d27dd14ad8281e9597b5dd1510567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1ea9e25cebcbc07085366d8763062568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d66b0f820718daf8b3fe518188386f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836dac248bb5323c71ced33cff5a862570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86132b22f5e03ac041d642a7e321241c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d5d7368882c9be27116152404596a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c510a7d7575a2ddffda29d071f9b3ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522898397bc3a5946d635d0a847b974e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204698410dd501c5e84042edd192778575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ab22ae3dd83baf75f46f97ffbe10b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e892ae833efaad013ec7c16422fc3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba366c18fe67ac3cc345d03c1e139e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbe0245b4932fcf80424d3a2b24c9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c5f39ef3e7be09b83ff609dee8e83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beafeb944fd6e5e28d88cde9d375da5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbb9c970715653189c2e17404b6733582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417557594d69fb1463ca70771c9ca865583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f15c1f2ff439c5905e758c0f2febe1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb23be5b7b6a364a24607991fccdc48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a8f65ed65b318b0780f6de06299dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a98a7cd3bc7c9437183f8c9cc306587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5907875ccad193aa4a85abbc315e661588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e003801be89bffa24fd443fee4ea5c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb51e5f453cabc5bacce4f91d4664c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89513b67334d03dd63da850f8474ebf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611b5305f4fc3d645d8289fef2b2c20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee84b7566f525ba5b4459eb89456ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce07d89a0afdcbf1a8aedcf5f654ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e74ad762643446bc45252f0a85d88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480acbf9516ba6592f17a625217ec02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20fb0b0bfb080e6b1221c9dc3fa2dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde5173bdc84c2a8f06bbb54c71a5c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed64135b9c0c96b928c24667d5241ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566da17e94979a9e5c4a1e152b81359600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f470e4e9a1a5521c6a23eff7f94cd3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2321596a4c8c1e588804e8d7328d721602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852e4e97c93efdba12f4bc111a9b420603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06782836de52d0bd874ac011fff07b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4555bef135b69b2d305b700489a985a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1d3b5f71f687f3f35134f6d64e4b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361769dc918f6d84f8fd85033172b661607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01759ba334f6706219351030f6dc914608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75021b410d2168d1b2e20fbc01d3189609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dce107d8c47c3e7bf5bcd8723585c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696526457fb98db9906b38be59f6e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aaef2ba12e3e4875d9bf8d4b5d5b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bce5185118d87a5139c65aeed9e66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdc2cf0d6edb7962bff4b9488cfe7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef674756af4c808e22cad0facb8043a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156499f5ba482024b648c514b432991d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479da5d11188d91a08532c4124f5b681617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c25e7ffc188a3f1d94c8b40f93807618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354bc25ec64336df315bfc29c7b96f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe669f4817fd4364b49983a9a47c563620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec510b0efd76080da930ef54309d840621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b625c3c4c6faa52b1a47c39b186fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0649b83dd3395c05bfa5f6cdc24e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993759630d720017fdddb0af7e0593b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb82b02e6f2a79147366fc98b7004f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770415a584b844a4fd91e5daeaea4f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0f45920c4a41e03819be8e65074a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6737e2e08797fbdbbc04b2c0a3e299628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce87ca752c1e82eb9d4beead5952387629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c629c35367da297456496c25f6cc39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629926f2454bc808a3a59f16d003650631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c1c3a9e8d77134205515dd9fbf639632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860a64a430d3166c7501d14097a82af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf491cc9973c144d039e7c6f0e5c5f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045daeb280438b580fce8230d1aced6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935fa59f4bfe42b87b5414f61d6f6d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088deaee5deaa7c46f7aa4940cfd894637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2eb4ea4f1ad983b589111ebe5aa4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eadc12a43f5168fdc55b6d828e825f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c928aae76b2af061e7220ff4d141640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f12b6b66158cb3afde3862a1acb7b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdd3ad7b7c32cb36d181a21e5c3eb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174466d8d1c70e05cec21c16d79d667643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d084d6b5f86899c9025dd979d77ab3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30605689270255e2250b982f80abfca7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ea8a2b911c903b220a945d77cc091646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e6abb6f6df29d9905418cbad1ea5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4addc62d166bd90e4c9f8db402fa1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b446b6c6a81795245805b8d2961fd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41629aafa79127d7ec9229727fbec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da13f69cc56c7329baf4a600bca686651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1aeb570897c0f18603b6bab849c89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a4377c34e65a31c51855a2e5ef9b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446a5e8fc33521c711875299e17bf0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a438376b95ebac82996498f15f5477655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a46837a21b41f0141d54d15c2cb42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7a2f65b4d351dae9098d59249f2f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963138a66b4857138c15ab445705d9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7b5b93a68d7132c8412e405499359659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039926151e424c2b1da600c969840138660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315acfcf9a2e2f7dfb366dd6d9d946c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782fb3e8a2eaf35113d42f4799c2f58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122ae23f7c9e7cc6b890344494e6f67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f932e9c19fc06104e1d3c0950f41be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93186bb3af61b986d88d02f176e48f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05106dcc4290567b05d524421b2fb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1d6f0980c893db58686888d8d7ea5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce03e0b2fe5e52efe58d6d3754536b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088200fb7eac6e4eb2759dde753e463669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefe63bb87e4d444674ef0c06d0d5ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac80fc414a0d7ab9d1878ca3639743671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07ec250300a8761bf49af0581a5088672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43243da66c0ca174c3d36a928291b253673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc1611b67cb3cfc73d6c120c0f381d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7919f3752edc8bedc158a26e14a84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a76ac372b07b1978e77e8912cf2c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2bd39e5f49f2eae97e44193addc42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f1386177937b4113a1f4a96e19c11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cbef22f2984e1564df469da6530c9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1c305ce8bde938856334e8474f216680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cbefdbc67532c4a4545ec11081073681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5782cf2a50551fc1b53f740c8d4e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9666d8c8066834e398f30c0d3d1e2d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e219965a8a9ca75cefe59bb95951e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f534c8b66975fd1774288ce2c14c1e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284450fbe4a0374cf491414533e54008686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7232ebb6b858b485a69f9731a9091687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce87b4276164629beeec9bdc91ae93e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b780052af436aaedee1050ea2891d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e490d58c6a38bb8cbe0ea99a89334b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d46d5eaac64f1962fae1c7c2b5cd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24965b7592eb4f4fa5d10a3e68caad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84042e1b259b683588d363762f4987ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18aadfdcfd50a25bb09bd504bdbc52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19009e76ab83caf25d61d2781ae4890695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1aa182665e7d43dc3c865591ed49a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7250dd6705872283c82abfb922b4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56a18ccb10474c999159d8a21303ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8049053e5157f14999c28fadd3d7504699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6592b157a4458d7180264b03b545a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1738584c2e3ad0417253ce820e6338701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be575d1e80d9ff4f4bcaef59c66542702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5d1d6d71c068d06382ee8ee9a5e36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856110d30d349bf8747b8d52ea4d830704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f132431b3b54e7c04cdc906632de89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dca7fb311561008046a6b12b1115a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced97ca333e1e821d9a9db3b46bf8173707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd60f906ac3da6d06bc8a6093dbcab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a67505eed2e3d11993455b63ba3339709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06345e2ce468211e6323e03e8a6b3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35e748e4a9c0ffb5190161d287f97f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c67a1ab339ac149a44eb706a9d8d15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0705b84e63e9878629173f5ff3fcbf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f36e0e055897a089dfede315d07b39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe375291ffba97ed839a44be3c3ef860715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55801848fb0d8f15551dcf0f7a454b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85225e3ad8888be0c0199f801d073b0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51d1369a513e0ae25c19c905830b45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e027707bad0829f5d9efb6b1b3599719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7831a881ae74fa2664b51b711ad0626720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eca8c678826c53fd1abdb0a244b66b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7784980649d3c423351b2a69402984722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd893a8154c87396a5443bee418bde10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e833b55bc5a99124c0822c162e02a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce95bcfe86af39e093a3025a02de94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9fb7744170b3037d4b926e9615699726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ead477b7ddc83b26f55810031a2b4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f1c04384c743292894a5ecea4b6f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553df21c8aaf86bd737b7df286914ed7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9a2195ee7b1b3f7f3749cb2a0a29e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81472b996388661c91e0b55d3eb9103731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f97deb9449e22e59b164525d2dc69b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb7a7005d3228982b0d65574b1de6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3f90fdc0898330cbc2d093b1d077f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee06fca3656e60a545473912cf431735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f1e50c7bf30414ef803ddb898cd40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e422a1c27d188cc30b1aa4b671a259737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c140bd32cf2156a096d5c496b33f69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6c99f2ce0fac63c5f97d54a137350739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101854f418472413b35f5590d43f0500740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bfab846ecbd886c9047ed66724a88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9a5b336757ccfe7c4dd3449d7d6db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524426845197915786041167debdc19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164d72cac96309047ba0db04958ac75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437e8c9245c4d5547fdbb0fae6709e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd5a54dc4a0c0a3d084a9d29b75ec9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e12c43c10317f02690ca9b6a40ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d3f0eacd167314edaad7394024a1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f419b9e3b25e68c7c42ff41682d6b79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b60d16a7fabb123fc8a80e7bf48be1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b27b51ab5b7701a4000b40ce4f49bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbb7d0f68fd383e39a5c9567012bc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc820aee5d9903053a43e610a183e5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500ee1da225b8fa69d9428dc85bf8b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa834e2626a5adb3f5ec3738b79d378755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c16cdc23f3d8f84c6934cce4160c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c4379bc5185fc3a6a270ee1fea9b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde3a0477b2022902745270d2d48045758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeb2d7a988a7fc098147e11bf138e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9c00693702037f74350f1a28fba33760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7f2cd97ed996343bf62c6aa769ba2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d27cb86cea3a96b840f53fe8b5bb9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb557fd66f8e1b7add9b066e15f53cf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa298e3d0ce2ff4950d112ec6b8c9e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5750999d7cde18da3a7973f62d0986765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96377d2f50c9ca538bd691be663e659766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa49ccd185be0c544f16c4d514e8f04767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>