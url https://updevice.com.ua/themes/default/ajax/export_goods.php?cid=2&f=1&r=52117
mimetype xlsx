--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a8ac2d411031bd1be0400063cc62a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898022411648e27d6a511f884cbda062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f397eb43d5944b1d526965773b2903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c900fb0c6ba360a7aae2119956064c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218870f16058a514b27989a9ad8597f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a281a7b20806b040513335d64f2696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddcc7d0f95db563c816648d69257a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb31273f21ae61610b6589901a5b8cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8bc4e46e881e140a91f76abfd1a0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1884a5f1d98ada07117c6099c4e6c5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a4c0463ca26efcb32a68efd5340c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bee1971266ee7d633b75d5388a132f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0cd30f846c8ccdcde755f1008ea1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9e626e6b923adc178d4473d45e33914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08386e7c494a1ebb451a07d754df101a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60caedf63c6b28fd6964961afc3e7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad13503804a0095c9651a14a3fd97a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58089d24392eb38b5c67b8e5d0020d7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32742087c49ff4fc836270abd5fed32e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edfc7d6d137e7d32e5c094caf86fda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ded297ba5bcac96b58b3c3d04529b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5539847b59d4bafe64a14ec6cc29bd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c011b867edac0c9b43e3c8dbd04cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d07054465dd74a29063342a1f96e2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a9dc734099d54727cbd75c6cb416625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64098e607dc54624354fdafd391c554126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef1eadb4f9eac97599025de9b2ecc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd15b0911d1ce75dabf4596135e80d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc660989eab1feef7ec7748fedc7428029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d23793e235a148586f8d57e35efd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b2bbf38333b575639d21d9234505f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d45472a3b3547e47d02631bc1f41a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778c8b22464488f387ebc27e4b06f9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1f1b75831495c924f8fc259b53f8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1f3152c8f3bfceed8edce00c8e07d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa79f68a862835e783140d506f5e0f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4f436c939ba3ce63ec02762c17a1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dc0dc65ce7e8d33b243721b18eefa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28f6a494d18b34fab5b5ecf68eff4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6cc1f7ef0937f48c96e42396fe1e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4eeda1d949625a795d92185fc1a9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ca23ca85b1f41041c4ce97fb6cff142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9cbb083ea758b10f1f6178f8b5e6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed296196bf74c68dc0b17ce1a889de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84327f18471cfe0df84c96119cd2a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107664a4b3a0089dc7fb564a58b8f40a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478060162a1217d792ad31f5afc943a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93657ca9d73b25837752b98c338b22ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3feedfe4471c045ad6ea5742b71bf249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a19565d0781f0654ffdad6825d04f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b45ee6009fc3527cb416f08c932251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b4731f8785bc5765fc039d702c8a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2193b374cb43840586803dc8e1e85b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eeee2ab165d31c9849df4091a06a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b549b44398d7c45ef9b36fb1b9479e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb45760d55944b0ad77bc336c09b4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6fa87f64b3a50a807ddfd641cb7a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8e004cf038a92551fa7f04398f7ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd099d2eceb547128be515aa7a105fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5426719cb3e9ada34de0ac9a7d5a95060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f3007a4644aeec6e58cb6c0f3269761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78db00170d399cedf2b03892223677162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12971a51ac656784869a8d11cba3223c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932f021b54c8c9a7993d80005bb26164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e3c3fa06381e7e9a0d09000f95c1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe43485bf08c7d46535960b94c9f4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421436c65d43dae41cfced283be9ea167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8600586e4ed0e28dad7e6923f3f261768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172769a6ebce837a06b3cfe64787a52d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5221b91c08c70d488b40d3fde4ecb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227b9a94c3e42af08b49268e7ee09b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ace9aee0071dc5dab466eea5cbc97472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf35c701456af6e1967b9784a3f089e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9b2accfce28db67fc3b9917e66f4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6560853210b5d06abebdb2fac0f715375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ca604905f854c6100d72e2af4cdf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac4161949a913e16345795e612865477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2a3224fccaccd5d8198e826fe315478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a306405a65708063f299bdf54b6f6ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b506d97ed8fc5852d1768f27c3cc90280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78467e697ac10b4c8197c987520a1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa7401cf56bf9774efb32a88c9d19c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d571639d117c7814aa332f2d42941383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8a68004c7fdaf5f5f61ee2c71287284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b4e7146402857662317379353914f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c7230ea4b3061e6acd431ebfea1c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51b911b93b44c9cbd3a71f41de306e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0578dd47ebc88681db23fc4cddef388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea379982f8d6b5e69aeceb6dada6ce2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd69f1b8b04d7f7670a8ae2f85eb74190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31da70c7e8854b3fd5b4bc34f79706b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdffda582c15c23d0321ceddd493f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543be93838e8063cedfb090420fa0d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ab37c03db491db9cc1c2e8c6cb9c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa6dd6aba4a7e12971504f3af03a1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed8fd4436536c054c5dee858640fe796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235626146a1484dae25d08f7eeccca897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5905fc880fc78a101cfb893e2f9fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581733342f421a4ddacc0f582306eb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a42f5711f3d476328e49affe7bbb2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaae3f2d176ec8f001b3503cf4e0a53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d55ce889ebf9752b5f265952453851102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f62b4865a8783ef27d46c4ab4d58d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d27652c7a34f90d8c7e5bc437115a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba394cfa7b605b6e72e48515bdd4edff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54277279948be65aad4c5196593174ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f180050ccb96fd9952a039b7784c0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7957272f045969b7542d10fc2ce87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa51b1b28a45152c1cdd65dc4b871f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1321cb3a0e703082b83a3012f3a78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e4f2af8a0a8b19073186759ec5817111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9473c75a6a71374bdc30e77bcd1a37a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153cc051f053c524655186fc3e57b81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5534b9f2ea0364491108d9d11cbfc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfa03db6cb3b57cf3e8ad3e03ac08d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817641f7ef6543238c2179f70d8c7416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd6bb3da2786264bdb557fa831e3c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fcc659839cd19a8f8cfcef1fed558118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5607f94dfc785e01db32709bc95c54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701db1cba6103de1585764c69c44fd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740880b917a0f9f4d1dbc6c56d3dcfee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64dfa9514e42c438ee35ab51277b3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025dcc5d325981ef105456ff48c4aaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647ef380d8df40fd2bca323b2f212c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875ef6ec397c1ebd28ac8738931c3e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df4fe789d7913eb73d4a0f3a21eb20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5130836ebf01ae3dc89ce1c132f7cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d2ec0ef805d9bb1e18dd78d8f847f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d27d8a908d07ad076710950c245a64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846271c966c9f6fc3c582795edc1939f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc7b6979168b52e15bc2b1e8e6f63a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe119db436b4c60a1d72a7ecdf7a5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c838ccc89e48e100e1571342a28399a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408fd857df2a8411cc9926f267d7384134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc24e5060411ae98fe4556618c4c2eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7eabc5bec63209340885c17eb05fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862fddcee498e9f50fca82b7be3d4ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d551b010bb833058ee2543d91e8a228138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e392fdb342e11ad84773a4456c5b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96248fb0bcc170c4719db79587cc256140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd50dc960ff544db21ab930a6d906e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9976c8d8b2532810f719b1fbc1aea12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356772ef2bb26d723357a3b867cfeb6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516a89fc11d49893f276d81f680a6f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54fd7e1e551d72ba15138ed15ae390145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b6fad4fc83ec05d583343b0f45522146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bb29f77d39f7cd5fda5d558e03d8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc5560323fc257e797637380e5ced148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a68da1fe1e7b81414a3e0efe54976e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e4d2e331b4276d5b59e1547f9a553150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cce45324662f20036fd9e774a769c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27f0f3d208c2b5d62c976f023b334152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dada1020b910a0a20dd0c17ebef279153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea469a2c64e528d6f70815333e6d21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacae462e37358a6e65b4f75a211a8fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dde9fcae5b089eec149d1d9262911c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e80565bfd557ca208f3f303750a25e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8723a9d88fd2539a72809c026b7576a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49141030b6b568dae2e0d999a45d3e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c441e3aef0d694be4689487bd7448b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d331428107f72f41d1dd3937a09aa9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a73f39d9bc1cad021033c7fa59c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a5398b0764eee9a1d5bfd835fae1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b433ba619c63955ad23c53f9ad96ac9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452e3df66e7165ae9958f8db9e6b0d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442b51333a5970260e9ff99ad657ec1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9541ed8466179b5e922e28bfab514f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456fa514ee512633ff61543abee6328168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99419dfa1784b284eabc8512fd203667169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edb0a5a7822be240958cb2724377b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70442069049e1dc954a7a46f22e0db30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b6fd87f5968fe1002bc81c829a0b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8372dff9bf78d5c68da4c5f22da131173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae941d3f6fbef270dd0b7d7f50d62f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768bc7b5912b51eff4cd6293bdf9cc0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474670ce8f2aaa81e169a3e413921f59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297b940efc607fc2e320ddfbb780907177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd60f75d9d51683d16213cb25a884ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f6916536949a80b92591b7585f5e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3521ea7738cf8693bffd7b103b8fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bb067949e4e51bd9951d699c81148181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8ad99b2bff42295ec142b4d342588182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd9b754856cffd3de5725467b0a47a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccaaac5131a2223a2207126626a97b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c3bbb202441df8deec33754b97a9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948faea7b43a67ac546cba97fc2cb86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46974b589a0c7bc4af89892a8fd8c170187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8ea49342751ab92c374d75c0394e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafea3432bd4359e4e522334e6cdf10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f137017cdd6352366433dbbb716b958190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396be06740e483ac51d9434ec983fa82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8070047b140f4355523b0229c1eb74e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80177e2746a88cdf3d59cea8bafeee05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29716fd591b00549011be0de8a21157194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611421888cfc199d04c5a6113047692195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6675ce9d447df979901add21b971356196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789ec972a87c6587a9318002b5d6862197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37384bc69e74f5cae6a87c4d20b0aa0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d356064c0df2c800004a6d28488b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50c8a0cbdd622a125adb32ce297cb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad2b96a8934ad645ae20c408b9c699201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b502483971820b8073abef28e948a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e2eb5bee387947feca27ba0f7fc35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426a3e4d02ea717ea2781fec0a9477c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d488d301a8e72efe8adaeea3c2a693f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26987b6acc9cf6d125aeb6fefbaf9be1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b485452cda1369deac7b589fb463ff7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ce22cf7176dd904e3f623bebb531b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080d2cb2124a12a18b64b6c6fa3cbf4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6c2fa3b2e18bcc2857e41c36e41dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db826acf4710610fb1d6352e1d96d4ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dd81c470cac4787555acd76d22db0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88079cf018cc9f25cf29f3aeae638135213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75037165639fe12803c34fa2d5aeecd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3d151e398190f336111773ea5a1f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2b9cfe2aa457fb54a835ce5bbd2c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fe5266ce01bdeaa4538d5c63ccc6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597e855b7214e4d055c3894db8e7e24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779716a63bcd8faab9ffa82da402469219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ebf33c331e38532628ab869902031220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe09a50969c3c2b81e67c8334e475b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3623be69d6d69d565ab966a28d35483222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccaf63c195f2085833841854474324223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985b5bd13279825f2eb8f33f8259bd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80637a1e45c6c0cdf08670accd0e579b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5296f45f6582e8b8f6bfb8e2db24c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea804330a289e5157a990f7d116af98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad8b60f86eb8cc976d7f8ec8811d0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e227ed8c980fc30936a89dfbba504d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a28466b35e876278ac2df2fdbe623230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c18d1f09da31c8b0d9b00f0ebb98d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3313c7e52cdfdc9e74ab177b6cae6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d23f763a56bdca809c8cb9320672b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce9c63ce1ed3cb3cec40bbbdd1acfd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51992cb5ee17a35799ab6d60c334420235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9748ed8a99e3ac21858a9ca83ab79e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40f7173ddb4dbb372b90bf2d051b3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f256635ee7fd5a030ff62b733cc8069238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeff36c2327f25641d82579e53d10f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6bc8f36f0af6909cdeeb3e9467754240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d39a29e52afc27b84c636eef0676ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3020dfa54adc435ae17b6168808fbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf2e49e9b0c1af3b7a27c799cdc7cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e065bd98b1fa371666e163bf0e8891244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126158af9978adf69f7a3e39ba99443245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fbde4fa12848a0b7114b9de66c41b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744e5fec402436f2621d04d7817a109247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41694ed8095cce068068f7bcab726a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f0247b694943db7540540d14f4475249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b76f3f7fbb2d8b77702ac0c2625a6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72c230e6fd77f143aef09199166f75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5df2533f46a3bc8bf83a803d32aacf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8398cba4211394a49af6f959ca2c62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104605768e7e75f47644a22b8a97375254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4c0ff359fdd27796f96c78f0e7c4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f88e248dab50832f10c8493e1a3365256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf958e959877b8b8c394e8fbd481fe20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d550b3b657021b1b97d2490917c46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b532281a20f4730001226b07184c68d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aee1e21d167475ecb0832c37a761a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b158da409b33a6a0474415cdee7eaa1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3318018739bc37423bcbac5ec4156262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca356982f2d2c423a68248c297ed57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aa4a0dd3e7eb8b5b7e65988145727264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beefd1e69177d9a6d093427caff064265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6de05006d27ba938b967e923c0fb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599d61f739bd064c6ebc082294c5054267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105287af20b0d63f8076fd0de94f111268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cdba65c2dbef74fb8d26776f5d0b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810d2c04c1fe173044e417a653a982f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73219f3d6f3131192ffcb5cd4bf037271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69626a78d431e142e2ccf827a042a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc59ae0700c5db288e38a26ad1f4f03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5717eb95c3156be12975443900857274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd773843b74b2028c2d49015e1428b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8b0dd2b53ea256dead404e36e626d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bffdaafd0997b36ce709ae4313360277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9083ee3a463648243c39f947823aec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e158936747c0fdc053762a911927289279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c0383bd74dbc4d6879d637367071f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd853758acb83223bbf193581d4c373d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f43984fa5a7f6941e3262d22ba3e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e2a13480ca2c61353644974385dd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721947ecdf17df74476c5641ddaf30f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452fc809ac76adfdf0323f2fd2fbd34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49641a4d5b28f69a130f85e2f8e1d3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57918325a23ced5d256d0c7731971fdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196b65bcc329f4e729047215e1d2bc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12efdeb250c9c0bfe38616e3b52eb85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4354b8c7f08bf88cd8250c4654d630290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b28fff24980c202e3cdc34c381ca1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb30e47658203cc0bc60cd5d5178e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699c1e7ba6cb814203e29ce7e5ed0ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca9f970f31655ff17970fd0eb3a096294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633270336c5c0f9b83a5dae436577b82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f93e2ff452ec514d8e2ef1d17ef8a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f310c8f1bb785f8e6ab7620610084297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba7773c508eb77143ee44b2198d639298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517be410be3ccde3ed5424887fc2e86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f3b2a9ccb0dc30883fd451e34e6f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310ea358f377191fae4b0dfebeb5944301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b673aac371429479887af591cf12ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5d1b4d1f3c10490b0c645fc22e09a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f3db5e6722e911bcea94842a7256b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a722539de479bd6414d4c3b193657305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e41d7562f1de08203a96bc3f42f128306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87656bbf14dca821114023754bdb41a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36fbd5e7772ca34014717f85bc900308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8e28ab5a49885231c73a009e0470e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111898ae8fd4b24b5b68da7d57d9f82c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeab6506f98413685c886386dee304311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48edb1e0e1d05455d30c65f7dfd2422312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2c2b70ade6c62e05f91b4cb6076e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6c53a85cb90a2dd7a81933bb119bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735f5cb51daa007089786bbf492b967315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bf6557efa1296988bb320f04c3de2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba792d540868be43ea0c5113c13a93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db775d252c54214b0658e464dce089a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88ff2a405adfd1cd0c34510e99a09c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416e8fdcdc48d1a22739bb2c0a29837320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527983077af85376ed746981f6a00f10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c82382cc385e1292a4cf5a5c68c0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c67fe9db94cd55398918ea2cd332db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eb638625bcd54284efca860a36001324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ed4f42736663b23772d653f8f8503325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdfae5d3e93b21281c69f7249018bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378999e2eb2a6d0f62ee2c6ebf64774d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ec89fed1f5a2ac23367a885ed184f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66160da7d138bbc11ff83f2a72cda119329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3902d73f15d5002402d3febd14e245330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e232c099478373ab703462a394b02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06cc2e70a2443ae88857da0e7e3158332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffa408077de3b200b17e289677834f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bf23b65ad6b8fe35fcb118f8be897334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1a863e92e269886ae74e6754e55e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a55013bbc94fccaa309ec2fbcf843f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea58f2312a973f6bf479b2d33c5179337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43d68b759e11190aa59b027bbd9611338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cd8c613defc59222f77dfbbf382ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c4821f9fc5d60a202b0c55dfb611f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9631c4698d6605ee95807bee57052341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e845be36299edcd4ee7b8d2984840342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea294753d283165c0ed39ce55f30f8a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cef7f038dfa80a8590e543bdadf28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553ff3b9daee630dd888763bde42c11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d80f78a6254ca6db1159bb669838d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd1ff42415c17f27fa09dd1eb4363347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118b9fa6dae8e4323e6c0f10175cf82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95635fb43e2d34f9071054c4fa585a4b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eae2bdc911a2c4e1e0025f3cf72697350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac022ce57a340de7b175b044ac41cfb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa5b313f3699134800507359cd7ca1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710c3d234402b02c33cd1d9d7bbe91e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c238889523c6f09c5a5779f07025354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f1f6bc12171ec93ac771b95da23b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f76e504d4a182564e84708940c8c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85bbaa6b1bc4d9907408c8d8eb5570357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbd0003a193b98a3f00f5b636fb37b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6270de9f84621abd1bf6829fecfbb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37c4b77b117b15479ac62a982e3eb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d93e010608a73fad2290af9fbaa0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b102d12d589d4c5a6b910f059cc47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44a399de7de387a7af53b7f2ffff03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0af913aafec10a3a554ff37b29625b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21145db1fbce1c4a1bb2344ed39c8d76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c946e8118a7040420f49709e96a674366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74888a81f891e4c46c57de4989876adc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adde43daa537c21e5517f506a9bb03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090e1209c84bf97787e0930c8519f03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aebb2756036a2bdc569cfdd997349370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853639aed5040d151f59ca1f01c0431371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228d4d494bcfb23b40b009083c8cfb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12135f7f3c6f0dbfd262c76f7f7f8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cba93853d03bbae248c58e5861d62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5fc4130921b7774212d96d721b355375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764261a5516b47e5bcbf43c9806fcc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00419ebc72f9f7f742bb0ec9509d67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc706b3c1c1844b026eaabd0c33bbd65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f870b0e9aae5393071625897c4c41f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e8fe7cbf41c31ac392e4b8b761e24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f68c5d12f3508e8db474fba7b85f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031155437cb81b2ea21acc9851cbf8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f12c35f575f0d5577070c28495ddf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ad3034522cdfcd9be810e94ec953c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac924a0d6ef559c0d6883663c4724e9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a95e2f5893a0d7e67dfeaec4fca67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1ab176eda7a2d9c43bf809448d7dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed3eee03ead68d34132d2cf4c32504388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590760ab8681b91c1c132060234bcc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcf387be2e90abb644277296178c6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352a490099740b90789b569d9b6eefc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d16cd2b38aef09f162a4573b294244392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7982decefc8d5cc82b4eca6f6e650393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c2a65e7bbb1d828e694c2b2795e69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dec7bf182af2b412f265368e99d0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7428155c847e163d98fb587a71a2955396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e3fedfbf8b5a4acfda152790e80f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb113b4c835d9339dee822c8ad7c25aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0f4b15b903c222334a2e55e47e254399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee40642bd5c16a0aed4fd79404f33d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175f477fde4c7b434f8165f559e2910401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f01cc95416ad36be1dc8a9f6c08165402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3ad271c8b841d736bef1fdd8d3a32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e1fb220074fae53a491e1bf6a069f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54795778f101c8c9b3e8cc6453cb2eeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505189a04b0609d40357a8cd584f217406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e7c37a35f20df97eaedc72faaffca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c791cd7ff5a0300e5f55ec844a1483408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2f9e424edcf0cbe0e85cbd7c6b26d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1f1fe2333663454cabf20f5c8d9dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf496e97d380eb434e07e06f92efc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1196454294aac90769d24511adc87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50929054ee394d0914abc56bea6bf3e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f0162e1626921ae68f3b0ea00660d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bad8b86f4163362e232c0928ff30cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08d1e2d1576e9c1225fdddf16b5551416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd02d3e5c26bc84539d31917fa2db8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dec9012232392a61efc7456e78a9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8a0eae9c2bd84604b986e99c9cd3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded518749b0a7063cd795f748c1b50e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b58549d134ee4f6df27de2900b05b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef07e2e287e32ea9cb129dd61b69a98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa35df141aedc2c6a5482f16d7c675d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91702a209e19e18116c19a109545c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826695b98cd77ac904eca16eedcb2d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b47bfdf3c883867205bf4ef2a0cf1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137139064f58c441b7c65a111c7abb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aa79d158d06d4a61dd45308b062e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05995a4d3e5b1c789b7455b1018c65f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40da379b0ae99cfa72782c9bb5ec3c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ca1a629f27fd4c6f1708f8c4637e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2db59c1957f8ca346d05df5d1f6f85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4935451f5ee0bb9627513f189bbb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901e13eee8bee9f7b393ce8d2db9916434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9fa744a889ad5c6ca99d3b195070e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0face81f00a257794280f423b6ba9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bd02c37507d2185fac5af5a81ac3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354f559c84ebf4b52f086743fe3c250438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa46d4e6f691aaa32aa77eb773e158439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604270959f313848a95bcee07190560440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da749e52e7ebe226d7f796b59cef5fda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27885d076519b90d3254450be8b2a2e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e87430a3085a3ac717adebf2a0b09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8d6177338e64dc053cbb59ee109ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591766c674e9fbd99110ef4ac441477445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009dc9c9eb390de3bcfae270a966334446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22337a379a8ddc89956717676f71de67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a3006410ba5e712c00ea552b4cfe8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69872b04891a099510902376384e061e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad875d1f49d25e803899b935ef6263fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba534ff0b94c8a5dc7a4d0fb80163cfe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac212e3148106734de53d9c4c338522452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300293ad20252b6e8a8f0dfcd89e14b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db96cd22a1a0c26d414af84022a0214454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71358d6545299d3e4da1de33bccb5a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eb0c8ae760186efc606fabdd97f61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94299f33e166631692ad2abe874f7904457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e8fb85f0a649ecae276dd7f97b4f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934117c1c89b768d51f9c6f81813d906459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed3f9b1f6dee0cbb56471cf74699c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe904a73ae274adfba0b0731a02c515461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36752803ca1cf4f9d4020c6a1b6485d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14a76c3bebffe1658e0892a9a8e093463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e208870882ac315a8bce42c825fa7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568288e40604bb907922ee023b316d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9fbdbfc11e577cec4b2a825b786a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503b8ee8a8b46f02539166c66dbf6bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d40b91ae2e7cc6ba621d9f7d6c93a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6c0efd1de301050cdb4d556071ee1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfbc78e288667d21598a878148dadd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be866d4bde1ce9c96fbed2e1191d91c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754de34738110a5ad3bc86c5d18f974472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99580189de1af70fe986a181e079983c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111602ddb4225746b47e7b865c21770474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126aed2a0fcd51aa7e09de68a309002475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e6aa66f5ef782fd56e90f3c85eb96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337c8a43522819bae73af4eb2975ebb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527b1d079ad2c5feb7f022106a38eef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46932d15b4934ddd27f5b3019c840f04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824e5de8650a9b3cef577ffb46208e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f4ea8cc1ee87c171a8873a6a3e039481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a72b6051a15ba0c00df10894264d65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182653f96a569739e65b6a197290f0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2053158bb746d8a1d6f59fa5b189d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b8b6dedc9f5b39f5643f4178917ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c0048620cfc2d10ae604345a859c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78e43635972354b510baf4c39a56a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec2bb828e038f2757a6a0b46ae05f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a8528c3026dcc4229e4a5e7340693489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600ef2646e82b53350ff266b9efbe46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897de1bc9af2241494281ad4bcd77b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d6bd7caebb44b35d5b87b6cd5dd1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a902d2aa3612894004a6d5be993e68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d126f9d8a2458807ae6ba763db9ff54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9f431adf28d110f69a8190e0fb84f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b5ac3022c78630232c0533b143834496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24bb65ea58477b2f1145e4c7f7163f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b593e71af53c871f0db2bf6ece7f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de53ce0a35d037ff49c31c62596cd9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635923f8ed6b2365b22336758c093281500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd2bfd8e6a1b6b9f04654ec135220501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccb400be4aca37be7ce52b0d81df3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76580f69c3784f335de3adacbd46c52e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a66c25fc62e74e67085d1dfe043e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a3f05da9f713f08583ca16d4d838d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016cfcb398ff6b70f287e743f56b4be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5684e7676b4b48941add2cd7b1d36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6e244abcd5f18146d41eff6841297508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52de868ba608c8f509f4b41f3157950509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c47ea131fb37a4aeb28c057e8b7865510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e72af046ba0e5a5a8c044230fb54a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770a370d64e8cc9ec003645eece78c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad14535533670dd641d34ee4de1330513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310535b3d5cf2d957555276585e8921b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242ec6a20aa88d23087d14346c4c558515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6d2d110c59374f11fa84785fe458d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f4e7af9a9f823e248d4246f63601c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f953b990cb53b29585004c69f7695b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dd23e88a70d1621f0af1a77820bc7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9751a0c2fb3f7fc2ea3ab674bbe5879520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb78e260fb09013830291f57f4fef83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682387393825527151285dd1eb71492522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304abe5afb96161def92b13ccc039783523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b22a2a1faa7e2ad6b604f00bc5acf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477844efee5310aa16be4d9feb96bf3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b58507363c3d1fba5ae417cc8dcba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d332d768e70e9e82817daf1136866d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf74e52338432e0f04075c371be9e5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc294a2822b14e73775ac0947d431d9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c116052abb5d4e9716e3f1a6f773968530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174856e1ddca4fdb27fa56d9404212b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a326409b00564a98a1904101b3f74a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706c02dfca502bee3a60a779d2970f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc719dc12d8910efab6a61e4e3b4e4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49271d5d703bdf46d1398fcdcb7b6b82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcec6eb09273f95c88e934e481a1f60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96ad7130db4c123ef4c317166bf550537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e661f6b13bcdd6db2c9e9e5c43276e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ce0a1db35b5bb394ac19d61339160539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d29ea508bab832cbb5cfcb2e815be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbabc3e2695297b8ba5cc4eb9a4d16f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9fbec90964e3438db2bbb07fe9b4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303b3b839df54a4cb43cc6177c18e92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f630e99afe1b982223f644fad8b156544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36f1831f8d4e06eafa05620b53dc26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d422b20b31f2c8396222c0e574ff0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983dba3d47c716e971afbc9d22d55ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e45814e185bc4ec87ec368dd48929548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a284dc57c76a86883a1760ea90ba8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8961e9f7d6a232b7038fa24c637de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accad3681997c545f88e767a52b21f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f4c722893684ee33427c99902f381552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad281232590543668dc2a2aa549f10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04ddb605756367b53b6e5d0a7bf8ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0a4dda8dae1eb5f27753add465811555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33569f1126c0ac291a63bfca3714f640556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eeed8d547218b716f406754866674557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047e2e9f3b4169c107d2263d46c63f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987af6365f8ef57ea0a9929cf6774f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5a92463299a310aabe21a38adf967560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57948cb1283d5552d6c2a16641ab186561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b217793934fd5c0e4252f5bd02d706f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba7fe2401ea0e5bc7c7acc8696fc9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb8bd72cfb613fb10bb67ff636486b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802254ffc73f34bb9bdf75b4d5b538f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d04d6703826161591b331a17bb8dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8b54a6d5b92eafc097313f71fefc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88c10205c81780f7097eb8d1486e4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1efa7cbaf380174ff05fb55361bd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23560f67855fd55566dc1c1c2352f0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829167925b5af255f710e7d748252f41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd187421cf9a685db1cc8c28c8908b06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6257ec51aed2e45c9ca478c4b5de288573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89524ff0b14e27d7fdc69b25b91b7a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c14c9c00ff3783d5ffc7a87f50e9c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feb77c1b188fa253e598ed7170a2a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d362bb90a7a2d1707169b0934877517577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd893594f2e8151868774c87ca3ee416578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987b2afa61a43d6a77f1b78f7a87232579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244862336e0295289462abe0934f08e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a027c166c5594d3e689842078af1b27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a3d64dcfac7ce769a2c264acbc445582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41371aae9c7eab54005d0d1b62b8457583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47affbcab953abe28efc3d2584e571a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8ef5688ed5fe286a3a84d2ffbb45e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13415b9ad2809d04d19c9ef5ccf41ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac4903cdaf819a06c0bf33466e154a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f37626b7cf9ed38a860c105e5f336588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77404b1e28b88c5feaa4e71cd9c2991589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23a9876079964d212f89703c94db28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57edcfb79941d438d7646482edcc93f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5821f74d3e1829fb451e446f3a6d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d01b79662da9195a339db1dcdd2d95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fd338a29ebbafe8bd13c3e5201788594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcc473965b97eeffcdab0b0b5a85cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2dd2ab47728065d4758db352a6300596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4df62997f6e0100f970e6472088e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202a65b182318d042306443eb164800598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360bb02f646fe04be6152519b3c3f47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5c60f374c73433b695d7d37fa1567600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b0bde9cdd3b1a85b6fbc1df02ae5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e7a2a4fa897d95d039e2ac6aa1101602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f99f2cb3764b41bd66b227fa81eff1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a72bcaea22f61bf4b46ab73cddd2fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62abf82732a1230cce894cf4786c3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68187a9a1ced707767ca614a3c61b277606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7dc1b26b50cf605d007caec64d4ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18d0a07335cd42397312e48f384a88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc305f08a60e5d2e06f8070322d92e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0212bead5f257d40e060f89f5520a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c616e97d50f409f990b9d792917d20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a562d810ea63ba9507ab63af678c364612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4efa7470744173c163c3eb07e64e67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002cdef4de9ed94c6e548239aaf37e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f51e78ff35832f3a63338b93b7041615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda42f7d28f666155d2cf90ff867ef8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ddf523c951f0e4346d381cd345d61617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583cb96bf76af72dc441b98903e03a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3221c5e8de859f6b559e08282c18a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae238f7acc21e796688661323e288733620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31c31e9e35e2c0cdd78513dae9e077621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360baba3b161c9fb5c38baa414d25d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a6b4a27a3a309c65e3065af2b722f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee73d5970ada86b5f76bd13f1789df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a08b37536ff8126f918226660228625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432b7086476a614283216563e255c06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f597fdc816cebbed2f3f1e825cd1ed1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace8d9ac8aec88329a68fed903f9fe1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6786a8a46121754d7405f8494bb9f82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dfb8625e8259e26e8049fd04bf2e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a5e4683c734afa647f94f6356b66b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9676372caab1ae88ba5eb3dce4ed0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f002774e0dc109a570f681b212fb5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71e14c975b697f274915adfae802da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd7e5c9bb317cdaa5ba486e7e27283635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee41cbd0d0690eb12ee73bd8c7642a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c3728a5c920433eae49f0f2880ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe72790c84ff01fdc4d8f6395360e4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78404c6a8981e52504be3c449aed05ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05199f27d6de72b206319855272036e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486130699d554054a07f83bcf2a9fdf1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ab9a848b129d12ed3435bea13ab87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33488f0a555a7f33f9b2a43885fd43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf4d71af13e3474e4ce2ec32ed5315644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb872ade7b6684454ecdfa7d9bdeaac2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e7a9029dec245397b3e610e6a9095646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6f4d0a5ee2a93f6dc98da1f0542f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5daeea9dc0597b3c619316e913c1a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e9b063e81da768b89fc6f096cfc87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b48723b81a9f425961682ecd5a83c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f733803a390befd13b2d0624d5bdd5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309d76fdd84f93f73157445e76c3e69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16bedbb0ebadbdad0fa2966dc5cc80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e677c4e4529fa1d27ac769b21e76a3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db669c5193054e5d5fa315543dcfb479655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc168e06595f415f262058f8b9a10a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d29c789dc756f452a17b6d38a915b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94391a55181b8607d470db31506a0e85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc2fdee336b73e8110f1dc63cd7283659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1bac50530f7a34822831cf0af7ef8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7eb6869cae1f8df789fb7aae8b292661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef077b3c7ba99ea5045b92e938f066662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e3a9e3de3ec22136fd5b4b00e5f43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdaaf6c7219c0c478feb0a2c32525d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae583625432ad82203cb625b4cd2d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c520b1248cfed35d8ace2119a37112666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4304841552e5278aadcebf67d68c5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127177dd1b7b32a150cf5c7211fdeb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c2c3f2e55a57a8e86416da30485a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860491feef388b7d12227b1d3a1c541a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990ca754ca84f340f12b759bbc0ad6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3d197916828b07ea9a4309c97bdf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e672a2f1d943b1eba47d94723bf58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f643ecff765a64d3f15eb268692ebb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683be217fe3e6c733347416ab44af81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57602a4da5968365d4b2a7d985aff16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf0dfd92f0a1add4e165e5e3012ab2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c2f59e4a067cb107442504f30238f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a85278732a835f18b5e4e20535103679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571408667c2080e654569f7671e10c07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efa8e1fbb7b1f9758bae20af464d11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f201e3f91e2b39d91d486f06fafe5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d07f1a52a495c5ee8074be121d460683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c5326471e44baeb5e95a58b4708e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dda0a80e4641e404ed7e34d9c49be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54a5730e269f979b8fdd8a8c46b6cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663131765de8213d17cadbbe424c72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03952b7d3d0c769d3b039cb4e418a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b9ff3d9fcd30e961d2429aed51482689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a62899280ce3f60346ca540dd7623690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe61d4060af779cb2514b5e79938f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d00cb28fd6b2fcfa1e3b30d24fe2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a27a8c86cdfcddbadf089cd5ef5717693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8f2cd0e21db9fbd2b375cf173d87c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77b1a6fc28923af70ff710fa9a21a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5d573aa2da188706b9aca18a852c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6070221fc8cc38860ddb6ad1b18ae6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ed2a7c6e8cea18894567d932b4709698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3a920dc474ebcf112f62c7007384699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3a89221ee1a0922a305eac7eb0097700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777d9daf5ff3bf03db8d22662c3380c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840b96eec338a4759109bf86ec61a9d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756d305a6f60970a5a26b0509fbd517703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a8fe6b4244684be4c42de2c9abb0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b5f5249c046bbf8897f58d0e906f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f21bb53175a4263f8ec301795e1f6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d627f1c7f7e2d86fd2b1ed3bd1fba6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32064ba6c2b4304643263acee6ca9dd2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e298a05df8f20190e8df398cddb49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eb7c753eb25b01b7ef050474d7c41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b113bf745e268372850b537cca0186711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fc48b617feeba0acfc5d73d1e9844712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53507bca31b187fee9a5eb1db8d9fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53432671680f473f7eb11fc068ff67e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69529c94372531964c91c4a376f3411715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3620bb489760a4f6eae162edbf6b889716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c68d7a056bd1791f5cec9d82673f73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2db1794d14ec151575fe74a8fe8bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a26c2242354f8ad54bd7f49d5bba2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d664126074edf368981f421f8f65d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d766c1417cfe0ff5df5d86bc946853721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744097ecca1ed418808d11a6fb132d9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673a69fa6f96a46a71f1cec0a6b41dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d9c514495c963e268e0f3b85de206724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99016341a17dfabd35504e05374795fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c664b9a27f5a2962c2d21cc899cdc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17cab0b7f8ae9042bea82d39bd11cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a604e9d3b0482e0a98f89d6c301e11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40548717ca68b0b04cc61f34f1a1a70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76954e3b4a0ad17fcc0f1e483e627be4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7f8e1297c1d9736a0faf7c6edbbd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1ecc7adc4e7fb330d309556054937732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b37a12b0fead38ef46a4a57a7f4b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717e1ca8c6bbb5cffb4bf349b5bf034734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a5d757bfa995bb6abe1beea5df0ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3b84a1da4cdaa010a6b2b07bc3861736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebce6774fa2856f7ae1b4a5ebd0ce89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cae51f2b4831f289c14ac951dd262738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24c961afaacef15e951a680a169bf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9218cf4f703cefa286269e2c4bfa994740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2af75b5b3f61d973a0a631bf7345a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306f1690cf3c1435e2bdf2991867ecc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676b1f57415d0eb689944263c864741743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ba3585a7da929d2c4d3426f590808744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8eba99c420ee78b8c45966d68cc80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edc900afe3ed0d7d4f6061ab0f0b30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf2f5aed16e3adc36cd9c70d38b82a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7632ee15ffddf40e7319215e84dde6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1bf3a1b778816862113b84ed18483749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4dcbbae32485709f387df5b70e53e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd2f0207cbf15277179d2b4bbb249f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3242b29ad881ce34d4e153c65a03d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab2ba9756d70766fc470b4e1c1f0b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ed7c8dc024bf8a09bb43d42662b12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5354edacc7a32f37f174ece1bc34f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955814b1b5a0eb21e242930e1d783549756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26047f3130aea8f347365d8ca9bfaa2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d6a53a66f52c15eeeb19ca2e312b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090519c92f60e09b5af609360246244759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5d5f4b07a94de854559989fc9278b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8495a06ac8fc0934a2797ed966d7d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799066c9aed9e13380b70ddbd953f6ae762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b14f1f3b4760f9c8ecd3e6729ebd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339412dfa606553fcfc9763963867d2f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e7c41b50676401412d8795f3fe37c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1dc3a38ed3e8523d7da775d90fa29766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c6ed31a42b9f132037f1d55f28030767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75cfbb0ccf088c6f6180da54e48715768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38292105ff444efc09f9de7505078e0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e8ce04610c1bbdcc16c7e9a9af8b9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e1e0f314665d59b2e6d00391c6063771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d83850893a1c9c213709cbf9e19a1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47748193579718622f62ea621f5ce580773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8487053f4cf90985b951155418e3e3b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb9c6884f56f68ac7b38fcaaac313a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059cad236cae682cd52edcb1db90615776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac42447606514bc7e26f37454de62a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04727783bfa01d63ea9d5000e0cd58778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c478c11dc2d48248fa1dde3671901779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad2e51cdcafe9c7263ac4e22bd4c40780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5618290eba84de2af16adafaea3aec781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b637df34987b93a10d6151aec17f49782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d7317447ea882fbb1fa11d9517a9f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07390da430bb5238e2a9601d49640445784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579802ad11fdab053af3e04bfc50adb9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b8c8ec13e15e68e8eaeec8b38eed8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b202568909eb74823811e36f39e25bd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63828a3109bfc454dac1e36d70651a7c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5c67f8abc5fdff2dbd054d66cb1b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659de53ac4cfc495e585158661c98db790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024856b232e15b9fe6bc41fce4d851d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5657f07a2c44307167c84fd38c1a30b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eeac5857f62f178c604803ede1cd1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353232d07d5beb34c94d2469ea932d9d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9defe018c06eda63e2ef6ce6ad40f17795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297f6b4db4f2aefd0816d62321e2657796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133f86fb5f64703aaa20cd92bfcbfb0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3242124ce298daf271149e071e6cb49798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eb8b9268f2b608b384396b002c1da799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053523c27d4980ca9f458efc287abd8c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078db922d9b17e1972bc31de2cd452801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1c2290011327a2ca294b0ea5edd96802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254434da11d0d10670a56a7e503ba039803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dd1c20207934ae17385066f99d416804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e3fb91c7d17e7bfc1f316e6f5ace0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d0eba0546c01873c5d2672f616c6a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8eed883f90ec4de22fc68f3700c28807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1df4a950a2edc3fb4d14b7a1693fe0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbca26722e3f9b04badc37ca0e742ab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb292c4a6cbf56bcc4ca499e6540e2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb55c8b0624722dd0dcce520bcacba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb757a277ab26572f90f0c187dcf84812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256f754bf1f4a29dd7cae431f9ae568813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817ef5a9369a95fb35a2a26c546d387814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40eb4d617cfbc187c69588091fe5db815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79662c8fdc4b4f586efadf30970c47e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8088d2317d8dba8f882b41754d4ed3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eee2092a233c205edc44b917503a5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c114b459ca6a205c8cf5b42a7852be819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef52d97af4e5a158c3e031cc293db4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667e72a40893db9a6f2a8d6353dcbbd821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b4de493c3ebb5e6a4a792fb0d96be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc34ba155aa3a9012137e695fc1be12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855a07a0c077092308e53f7f5be078a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261c465cf939c8221f21fa4652a4e8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb1ad50ea36f503d7234b5c3671d075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2340c5c16dcb36043ab46fd01e5db8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1db80c6d890cb1ae26674f1993f5b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073a0c02df8bdb6527f8f6feeb6b38b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797fd2b288a4ca2f33d2be4d10a62479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8a1aa758a0d618058c16418611e3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359fe8abd0e51e61a23916da638708711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff17eb59a59a871315fd696bed371c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d271541069a57977c26b56940f2a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fe6a111bf71037fa0c5377ecbc00414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2129e69ab92a91052c0631aea11ee515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26db2405c81174cc6ea4040e7269616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13403f887f7d5a8f89275f313a854bbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ef25104f14636c1f624b024f522f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2bff6c5a4175d16edcc899a72381919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a07f4171003f20f881f83760b0c1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ae7bee3ff16517afac57fa40e527d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d55702795ae135e998956ff0170a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80acfd3905e39f77302bc15fd85a8e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c71e35b9145b0d17027696149290a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f76f90aaab49403545462572e4a6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ab87d7b04eba402ee788bcc49af9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6255bcea0d10a7de4f523d45bf48c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836284246cab51b7051863388e37c0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428f6546f773eeacdb0215b064ed6a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c180934081060d1cc7034be35abac6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e10d96cb8c723b721439f04adf825a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e114d389b4ad927b8e50b9e755982e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e763384e40b4f3940c77f4008846ad533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef4430e703f587fa08597865ac625534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8764d25b2c919af3b31824bdc60ed235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a986d931c56377f253fbea70455f41236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bcd224c8a06a1d127a0e377307b4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b33115ef496380fb29e73cd2702638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bca1f35760265a7419ae0e74e6dc6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4202a343174af9a27ac861603458c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5167757ca3cccc92a910455ebfd40f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceed7130bdf0fbd09d948c626a2fc3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea270da3d518bd9c48c241fe55595643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be26b1fead6d16f4484846e72c091944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac3349f318e41da552896cdbe8019445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f35df0ff8ae74d45b13abafd9c779746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06315ce5197a388465cfd4162db3f10847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9426834d04bcfedd723a9fb2f720ee148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016c1cf982640cc450c25e814dba55549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24673b5da1bf7ae81f92a1e94b74dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c3f14bc22ad19919a8b2c5c2a5b8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b731c1b6ad025516578ab2dcd55929952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af3c351daf7f2c50db0fa5764ef87053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497323d00f023b74c155d03e39d55bc354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee8fff46ffc2cbaa53367ab03b868255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a73d0af34757b9f3754912bf7a22a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c006c9b3cc1ecc67afb370335e3e74d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc4543613775d990549f5c8ca0b7b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25323cbef526c81f4e15d0cfe38ef73059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34690d8fead851d7b97108806197621960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa018230ef049c54ad001ed5086ab9b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f71772596687cd6d05384516e2de962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb69ebe75cc38eec666528396962d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb6697cf5e1d8fd87fde2f4d1a21c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578443218b0d8457f510c58c08a23b6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5317a88b8015d232348b0d99c4cb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995c961d35cbc46c6544d3eb919177967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196aebba84ae4529592f4349b91891c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5212dd2fa14fa12ed1fd3355dccad6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf441e958b3e9cc2dff1df9ede4abd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78177f633e964088ce80bc7a438b59d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae498b6f0a6b24488ba96d0887f84b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20449f25132143b0f5b603d84ed9361473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfd4ddebdaaf5eecf4146ec9fb057974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927610bc5c94c805ac049bf8609246b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8c5ce72673cb090b13c3fe816f15f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88f4b3d77a6f8aa04ba8d84c24da5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cca7464b9161a366c289d98c62baf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743871c41f709deb3abf3dbe081ee59379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ed06ea22ff7a59a2f13f1e68c510b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35242ab751a9119e64987eab3222263181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c94de23aeec835276bb28acaba449882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e3239253a59e74079087db388af9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06298ecae3ea8dd0ff967aecce6dccbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8d58027be7f93fa91b788632c9a0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63998912e3e3a7ddede314d336001486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de076249199193809125a4a5c41cde8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02715297c72e1364d1c9acafd0f0fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fac3ce699025a22d139ac98c6a2b0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9b3504b06b06c69980dd628d0eb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672ff33a23da865bb1d7da160f2b87f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e9af72080e1b5dc7f3860a7e554da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728c6cf58bc661e09f6b43f1c7348b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44d56bc1e57d10c87e32238d9ae18194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b1a2cbb8f7127d01b2b79c37e695495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42820c30c6f2ce7d20425a05dfdc82296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcdcf14da45a44ed23507cfa4a6c5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeffd93c5e8ced40c2c8943e6f6a4d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8840ff7681738d9e41d630dbb8a13199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036afe596205b7fd1753b51a5e89ee3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f80c8230e6b11479f675835d11a2db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88417553ceee099893662f1f366aefda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be580cc0a192cb76107f906da02e8bbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc381bd6e7a01a5ab35ac3d72980c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c7fb914966865295b88f507a39cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae4ce88203b587ed76e99d96b152b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c09633539b782842bfbfaa7f057347107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8adb2409c241522ba5d64372469ad3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd376e41e3f57fb5f97980f88a50d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57374da7ed4e86b79f1ae309f3f6a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4d7ee214f36ec572a41fc5cb023c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c0711618cee38accf6c4d2e4ed6ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978dbdcb17725e1aec49a5a6e96a67e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200556f20ff81d3b2bfd7dc3139f2c30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1d3dc6cef1c97f49884d4abbea219115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ef880f12bc4052d6b9cb888f44731116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcef96edd1e731aca5f4f16dd074d39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27a0577de974c7b85ad4c3b504dba6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d21c9e3aef35b149e508b9382ae518119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bcdbe40635bfe920252d984d38f52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a37ff745d76c2af3255d8f95778c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1288955bd93e0e81a28d8cbd60309122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3133c85c3114dc62e6b2d6ded89ddc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98d40e05b3e40eb98fc2fecf5efcb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e997de489e52708054e2570216a8667125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1521386cf15755df72d143cb7812409126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45d316e7908f4eaf08d20fa3b97a2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adce5641aa4a69a7546543ccc0e769128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267779f562a3dca563cfe0eb1f493f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097c59803eca6eba2e5c493ee5109e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbd2ce669387c6c574f54afeb6fb72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f639ebb3b554d627e7608b5e21869132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041555b2de1cff5af0633d1122b8c33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022656aa8947f65722ce7cfb538969ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d0aab480e224f66e7f30b019dacf8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff331f51c2076676b31a56fe845bf40e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a40e618ca1ee1584bed8eda1867652137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36600fb42033b6867388e6a1dde34a6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7571434d405c4e8d1a9ae63f7abc7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be320de9c1e89f37b35a3bba60d7c47a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf556ef6c62ab91b5293109af4c6b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f50251f66b9d6b7f323512167fcd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27535d228f972dd0932f82d9e92a8b6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f4b4031b4d98492e003f73e2230bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae9a7b9886cdac1d08cb12ce17003e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3ab9bd506142b7afeb39223827a6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613467a9ff436ae69008dd6eba5fac5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7908b14fe2d34e24a08da592f01528148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972807c9f2766f65b83ae00c8f36a32a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c230054184351dd552998a6277c24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b5b7be25d51eae104baa82dbee1ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8fb1cf2f054579a57c5f29a2fec76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c98515c1420c0c49717a836a5ea95e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a05fbd01626ca9f88c8d518acca76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060611e4b033f184182e4c37520bc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382ca5c3e74a4c6c712c1e050882459156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df700494176656fd228336836e1a84e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b39215986a69c561c260258348e702158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9053a454e1e9d67ad45dcc97e78a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c934bcbefdab5b2ab4f79d15c507cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b7aa6b688095d3d488388639b04ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12720551f31d2d2a70728ef383486501162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db1d936351b0ef1464935e54623105163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e0c890d927cc5ffdf5f0fe830c2e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061ad617ef7ad9cc7d99b4a9346ee29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d1f4158d1a464963654a0f5ea8e0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f351c93e4f58fdec4af7cd0cd8ea4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dee84a0094047bd98abaa62e378f6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215083ef9e81a13d234c3e8be542568169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97361c7c997322963fb2c1d12a705eb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77382f9d263991bff37c1282632d9bfd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a71764b279372e294bdc9ef12d17f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f39c75ca073e1e458e0fdc10a7250173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0d74a22d1f179beae739c0e3f7318174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e7813ba793f91206808b735e363cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2672099dfad8a538e83ac3a28f6172c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734f7515e225968dcba4991e4cffa12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a27b56534174a1bcdfa1132676d78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2c25370cbac87b9f8085cc26d6534179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e142851817a9e0a551545eb70145053180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49910486460cab9544a8e29fc92a32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a9ed6b5bcd62c5a88c5012531f1a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a3b32b012b167696121b45bee5424183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0e84792006b8e35ba24ca5e3e7a01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b9175ed613e12c7dffb2a690e589b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ec9e1b84b4ec4a96980cbf0fa926c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef1f56f327096b327ca9d203156ee4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea773e1f59b29c6750175e978dfcd331188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c24acfc68160ce7c224a45ee477ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804deaad6b0c0671e26eae5a9560769190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39864563c5b7ee886b3c60da393b3024191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ade9eb395225e9f91c49968b6e10d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4697df732c3f95cf51e74e96599ee01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad18cea69459f854285a1b694c7a9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae02ce217136ab2caff2d5bb062ca9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88af63a83773ef1b6b7f8cbd722920196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee61a6752e49b44a4db025a0219bc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd89a0fe717eadc924d2544e93052c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01075e6198ee984c9eb6b1ace72e05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3d9aa1092a417d55f9aa1ff503fcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e9919a16e195e6011c4c004ee1884201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f51f2303fd90f42885fb895049da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf11571152daffb18fcb91db1141ff6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dc1b6f6f9b0d485b94fbf78eb2054204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90408365760e0d0cd4c9e911222014b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba5103ac71d959a2502335958242f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d873a3795447ccfb242bcb40d85344a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b318096ddf2b7db38c1c93a5b1ca995208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05061d1518aabc913bb24180054bd7b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2e619c52acefa144376502860143210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a440cb190ffdc75ea689c21705f7063211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985c23ffd5177e5f5e5c37b49bc8362212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befbc17be703ad24895641508081410213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46378af838430de7dc43767be9feb23f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8d4b70f006f1fbdf98de1199f21d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a574e4a918a27350d6e0109c9d6ccc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbdca56a96c5648098133a396cd478217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4266cce8cc820b8df801e1ef34371e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619e593aeabc0e652efe69cdc7d681c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961953d6511193ff774eec5e0898fa9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a562cdb589ef3b54981b3081d38671221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317adfd32e7a8228f7349611d661a69d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ae1d7b3eda4a03d0d2eda116d97c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e764c0a5bd830c9edfed62851ba0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412361a6dcb749e01a18ca84626625ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5116ce0d32de2c47bb4342178796d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44605a18930dd3ea56018d14f9c7dfc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12024f53cc3269f434679d08c90dc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ad6903b1f245f43f9bab6fc68e8b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff5e6579bbfaccaad1534535f8ec4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d5010558d1cbd41f81a814c7456b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f4fe92b644dd2b97a03811e62bb92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee168cf00925c572fb8e45bdae1424233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea3e4a079635d43162c2fbabd84550234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f1d76c42beae0cdb51e057e87dc9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136d9f9b26856aad2fc24ad4182f1d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a0e686fd30809324d7844a7160482237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7733a97fd80eb970003fd157cf29b36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65db831b6204cd7ecdca26b1661dde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19497b5a18e5e8c1677d1ace9fbff16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365f21338c7c2ff74657e5bb689041b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb43d8cd7e6b187adb20b058249fb41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32710dbacbc36e31564ac5201f5aeafe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959de66194cf954aa87e4ddb0b13c380244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c4591e4d0c38407b6cdb15212b9aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de136eddbbb9f8a6f8d752561350c56d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846c60f9040d6ccdd5f84c2a4268090247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd51dc669558e02a8b1477b805c7c6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d66dbc3316af171468238b49de63e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ead48a051452620259af48e62f637b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78d358d1dd871b49fa71c0ec127cb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23487b278a52e5b4a9da0ec3bc7eb0b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66c4533642039a9e0fb8e21d6bc62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030cff56774cd18ce4ca931e1324af1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a107dc729f4072b5600b578c2aa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b44421ad1494a28fffa3c61ab5e65b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7db10562268bdc9d78c157f3fc9f92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67654b5dab032b83c96a5079050ed5c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b0e470bdf456c2f1afe8330365f06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e2c3637ee0ea31f60066416a08d76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f0cdd23f88a0f4df0949ca632f801261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda268b2c2daabccd1e9c36d0593816262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13d72ebde07f3994e204d2c9355d3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ac8e23075f0bd705af457bcb15bbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757275f1c30dc1f58df8d20baa95cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d17d2cf4f2e93c76593dbac53f997f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e3396b9e65ebc3f79b5944d8d8e60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05c9627f86dce99ba0ad69d5b8b343268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab45ffb9f9a0e8a00e40662f85dcef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3f0d581f2c5d420f7cc4a05b55000270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871af6e43c2dd28f1780cd72682dbeab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bade589df0195c9a7ee9a317079485272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105faac9a6b477407c3d65a061d1f525273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacacbed411e917b47ce096d725e7cdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ebd8ad230179d9baa9483109550dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ac23e3cf64abefdadf563cfc880ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dae7e5369956eaa60699db77faa9eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd0ad9343a3ae0405ffa0e5f58f87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39109441e2752f714007fee82faa15fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244a49d591782d1270c830f91e5c4bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8f56f42658bed7b6d47f35069c4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb119ed06c6147e5c02bab7a8bda17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991459455e1e4beeba7bb59583fb95f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d685249dac498baa6024df6450bfc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32434ffacacd0b13b425bca6f6c8cf8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce4d621d62f3184eca0644c96029dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d39fe8cd21507a498cfb0948caa4da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5893bf7ef7b54f1fc59f86708fb3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e452e02e5d885cbf997e3fbf393052289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da128ecda5697c883f2ae9ce748019d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435038766e0a9c388cbbb9eb947bd343291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afe125550cc9621d1e33c0cb92cd3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8f4516fcd0ceabe75f15ff730d15a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54bcd62c1ce8e6cac6567c19f217e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d471862120d1fbac22bc28beacbd1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b06e3b219bffdea542174d29c8ffa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599adb3a066f80a2a2d31e8b10ff1bfc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5813f277bebfa126daa32cb478ab712298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8db0d0849536208db5802988f60d9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de702f64b2dc5137f14ebfc280a2dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df338b89e7c464efad58ae16642609301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee9b288098738e45852a7df46f10b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443b821a05f882617b301a256af23c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12136379a6403c39c021903713c0aba0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d440413a47d358c2a2d998b46b76d42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5974dfdc83463ec49bf5d2ed03bed5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35780c0782a524f12163f91857c72f1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e3e38a0b178526bdc0465e176d23e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cd40db16b1dc1bf473a138013dbdc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c3ab78628dfb08d59be5e5a09a54a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90d04c0bd56e31c8cce562c5ea5332311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b051860bd166d94088d2f923834f8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfadfeb918ef0adcbd7a80f8320163313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d589db8cfaa1aa0a0af4e1f95292f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c563ae646fc00cbdef928354957240e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e308c298558f5eab8e88d9a785aa3c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0199a114495b7fbe647bae96c30fc57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8c4fe2c9b631f7c62952b56f06327318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdced71767f1dfa4fc9767d9adb2fab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b32db2cb7b66af9989f18f6f1527c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0afd16aad0f41d9830dd1d278c7ff6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8da914ed633caca213cb6f91fce6e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53afcf447031124e45d5cf0a471f642323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a20d6d2609d48528e3bef410451a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17ea45a18e63db81cf4035ed30a78d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c138174d73fdfaab96bd4f4b07a2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07adada7a72135ab9babe1d161390a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8d1d50db7ba239b47f7c8459db56f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5f067a686d8a01b4ed6f637d11a1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d59e90ded9d9565e3cfeb09a1cf4f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26edb90b0a66d25bd53e1a3bff2fe21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0b8135cce32bdbc23987d3828e1a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ba681f76a3fd7e4a900753ea6db15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca79c79eb8e6e6028529d0f2d23646334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670bc1eee6a00635bf22d62c51a4617335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913fed5d8aa08ad6e924317347d0940336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ec8d0ec8546faa250c2a5632b7a69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27910a25b39222ac8f40d00fce96ef12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64627177dc0860dc45ef9df9f326b7ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dee864f2d931f01f6baf8220c15b0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0358b504a41277ef8b1570bd5e263341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0352d623b3148ddce79508c4762ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a7313422ba7f6a66cb02634349238343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd77dbb82de253e1b76c94660c8b13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351b051833127e5e972524e1976e82f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a709cd72f9bc65dedd11b39eac77176346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814b902a93c92c4798998c2dd90395a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f809b985c84e8ed72b6944d38161558348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dd70f77e52a96c9682b4a99038dd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55acf4d58f5d1c0cbe7b940aa30fc2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44f333b4f7631135e70672e977a173351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e03681c00803d9dcc6a5a9a8a4fea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae4a886f1942cc6e46f77761e49bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743ff5c95c2bc3ff8eed4aaca9350c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94c31b24a5a9aa0fc9917a0af31653355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91c55c72ae96c939ab3432101c163f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd102336813d1a0d2ee138f7bc1331cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd6870282d009b88c4c0a55f7ebd8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a19bcbd70dd4f3d1ca9ea7bc337f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8e7b191060366b3fbadb9895e5862360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc095bc4502a64b7b9893f249db723e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d5fe9a8c46d97ae39506fa751c9e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ff4ee5e705efded817538bf021e22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6c7f3a84beecfd72e06e0b1d53093364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe34b840ede1e47dc34aba57c11b48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa22fc6a107da7e14f35a9b71229a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f713af8f63b7bbc540eb1f7d2de4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c2b1e8fa4b6a92cc068d7a89af1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2475417711b73402d6a7fd50180a66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a6dbf8d6ed508ff70560a0f3a25f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56818b381a542ff695853ee6be56c84b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbe49abf18c30bd63067cc77f503d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d776aafda07b88defeca3cfb7938c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d40cd0118dfba6f120fec9c0d47d9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc42c89ef5871946daad04cda4dcfa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1189d00290bc29d0f4c62a0ad87d7c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18a1029624d0bd025d6db3e6053827377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8c5ed175518d93018aec62189ddcf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aa0f4c9068302591da10d03ee7001379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adaf54c86742e972624eed6eb6c49b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0918201e55304a8e9371894f5baae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcc877f9d6fc6d2f78df5916e9b908382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7a7ad52a9656407ece3bb30d06684383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4c09995991b49af4f6c7416392bd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d851e986d426fe379317c605872252385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4adc6a2ca09f007ebd4ecf5f459366386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0f726818b14f416c5d6098e0c3887387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb1a609c3699773f302c14c37ff328388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1a35ba8eac108e26ab82ce39d4138389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c2c2f55109fa369ca1ba68810f34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edea4a875fff92ae18c26bfb8a83d9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ddd360c65559c519e5c7e36821bc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99754e8bcd10bc1a7de9c8975e7f7bd7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3203dc24a476e6b1c3b0b20311374394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb20ca6e7e2c1e4f201b40ba0b71be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f68e6500556c7a07dfbd0798f49f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac23c303499c8662abf4312c43d99b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e142f1a48e1b356276c22831bee4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead120f6a8304f3c4ed9e5bf7760a56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3c09a7aac8dc9d35ecfe99bd78e85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac2cdd1cc26f6ac7479820eb3e4995401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef369ac5d7c83bf46034e1ca8cd07d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733f3be3cf50db5d1ea1872227cf859403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b54ae92acc7b3bc8059e66a631dfb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0977ae8bf0884bbea8272ea27a6503f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02f06866964c9ee0f4b53d7159c033406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5eee2e43e546962ffd3d93a78f185407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7049d9d5e7676333eddbb620eb96f33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34a78ca12aae4e8c2e065fe3bb629f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc735a10fe6acc5a7e4b3f48f2bc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b91e57dc25fa67b703e87a5358df6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c79850e8ed165672db09c470876891412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d1d7a95f266d50dc1ac90734e0ba3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827ef53000f116fa1390a39e4d1d6bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377f9c4429596444774cf615317c0d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db04c03ace82b899e5758ca754566b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec579eb471a5f7375e25fd3ef4e596417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db59d6bc3d1cf0c3a15e1e00052c28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcee1123c0b54e816d02526f840d50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29865c13e6a7894e2e9dc647c26cebc6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fda67963c5c56fe2ec34171e562f60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0771b3f7edab7cc9d891220181a6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f3f4caa6bc2698f26971c17d313be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f17fb39d56d0377f5742579b90dc2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be493f843048f2b60a00833d394e83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c590ccb1b88d43178566cc6b170cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eabed42c7d96712f3049c3d71abc81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a87bd7bf73949e342fc27a132e399428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbf9e38a160cadf5c9e37f26007021429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018b7685b30c897fff2655224593592430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c1cbaa78c0cacb99f61f4fe0deeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ccd681a2de65bc3bf50aed10773a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026b44be78cb67d948860042d0f46d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa9c5c08ac1d67a4fa8d1854dd98bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0744c5136b5f6e4a4b874afc991c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed68a35ee167bd185b6c6b61d2051ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053f46f0a9a64e9b3d4ef6400c1e3cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866fe82201ce167fc64ea994937f6ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3dc9b9723eb7d945e4e9627ca78c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708bdbf39de75018ea6b036a3886fcb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a95bb44baf246a09691038eb91b63f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca83ebc938a1e42d0feb8efe4a9a433442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97819fe8ec4c4c05d43a019924d8665c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c421107e98eeb23455168aace63c33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d91896722d6186e62c38a5fe1be4c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed678d946433131e468d74ba6bfa109446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb989963fd888a0e7b2c3c2f65a6f74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a777541c93af628c9f88df8c317aefc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb419c8a19bfbd934ed0d10b327d2ed9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72413079c0b460ac2cce8880754769e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7cf564815022594ba9ce6e816b609451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a66c83d7ecd0b6bae95d68d1f36f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897eb9c13c78764bb202d30cf6fb185453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bd050245ed226d9cfbe85b7f0e58a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ec4220706102fd851ffd16529dab0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7d58032ee8f43b24d738bf5a9f27e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0d530826a476dff599a3bf49eb28c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f6c7557a2ddf8c9fc82ab8a98d903458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad92afe6bbbaa10966d1a8ff03605d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bcbbd898f6b8b495725dd9160a0e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8504c1e31a2fd76f66b4bb09d4c584461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513279d1dfc2eeb88385601649bf1c27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd968772c323d7e5be00430fdddacab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c67dd9768a5a78c3b4c1382cdd3c03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94313a04aa382673362a9adf01906465465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe815e2214e725eb71579c2496baea8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ab861924572d8eb6997959cfc9697467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256de879fc35111834bdab100654c608468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1cb643804f23e0a0b19b63967d6f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e74d6647bb4b43f1c707a44ddc4714470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf204d9a9160037c54dec7f3da5ca3b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533c9097d67acb5b6bc40c24bc659df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2292f1088cf92a8b00196f2a53adcd1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449412dad1314d073dbf9eb4181a1077474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e671b76330fc7bc93ea1fafbecc06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ae51dcfeebeaeae04f8cb082db64f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7252d1bafaee570b8afc9e2ee8081477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04a1636ba90366831accac772432e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c04d2dc5278ad03d73b7a5a841b931479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057ce4014abb725eb8b27571a735368480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d06d87ed1a973bc972d94d532b58ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce0ae6d39c98fd274ab700b6ab3902482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19295250b9fd6e394f6b5d343bfbaa6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e14f14be1cd8247a2e592b16048dc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a225cd04ab1fec74343e31d261d930c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bf840307ab05f96f736e8c88f1e9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163e7caf2e107d46b1d4ef508061e3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b831fee127ea8af6e7e8df0a960ef21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ad85449578032129b60d472e02969489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3b44c89fb1714f18b00acd533adaf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62268ca5f61fa84467d642bc3b6bd495491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567da945f5bf097526d24f7851fe5f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4a07c8bb76c967af168e3d395b880493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a8471e498d94e5936ce40eacdc1ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9702689eb8e87b3317cbead24c8d58d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5fb0ea33d693ea6ab48183a9e773a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ea866c44789cf37a1558258f4da6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f26c6a41a761ddf8952ad094fe38f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1429235c239de7ebbb9860e3d58f83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e17453f6b60a93738ad3b047f95de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3c0d33503e62ad22bfddf2a7933f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407c8dc5eb0b09a80f9aa9828e582e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd1dfabbd7622461aeecf5848147e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9f778b7f132108e690c04b696c49b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c065e8241f655033053ffbdc250d09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f690d1aa872b937def63002604a1b4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb3e4da1755c146ddfdc1bdd09837b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2dd60cadf38b34c1e4338c4147612508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f5239abf332121274d7a5e23a09a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e754e1cb11af7692ebcd5d86c88ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c5d1e510a446325202e9ab8766f74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2ca9304960e956b8388b27d81b59b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a05ce7487217c461cf16af2f15170e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd59db8c847348d3371b73cdbec0e75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055baa8f9577180c295911158c375e4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587e363e1f3fcdd9ae6fc42ae12e9e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1062e18a6a9674bb877151aba686b2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce728db8413cf4a29c660eeecbc06d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767be480471959dd6d4b6a4df16e76e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b350c420dc400c8e685644ce15677520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253203000c7aab3aef5d435c4370604521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40be3de1262f52d129cc3fd4dfcf65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5049f03a8cb24db0c3371cc41720b59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d467c83aaf4329e71a86729704cf73524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39b683101ddb8dee39209c8f8e1649525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32369b2542bdef603f57371ce068dd5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a53a13c500aace9d7e6ef9e7a29f14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ce18b7177eea8dcc618245a383ef5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae7c6e813a5f253781559b8bd2798529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0e12de85b6329cc72039b0f2d118e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d01aae29eff9e692b8c2f588cf2be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e22fa017d72e358a6b7f3576f33a78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b117ec6fa7b2e359d78932cc57097533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46700ac0f4773ecc1d884bc29978c99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb443f86274e73730224240242bf4457535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b19158bc88a5992d89cc990fc03a1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc2b3b4d2f4f11b534e6e544bc0d2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd4cc85e9234954ca962f3e970d067538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fba9ab0e97c0e43db0b971ebba681539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93b693023ff3c032dc3995d5f56ea7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995a6c3c927a63d2d1316bf57110a20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d32dcb139b3125a40b6f1f59b36d8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85a43da7fad38bd146c7c6301ea276543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf4e65ebc071922179c9bed31ef66d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf8505796daff35af817ff2669ee16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c10ab3978981269b7fd0103fdb26a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c888de72667d4542890f0dfc8635a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02ce08473d0158d252734e89f5ac23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa742b351f6143afa5abae2d6a4b50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26cc685e588c6f4466f8d196dfd74b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc33eb119ebafbad124b5bca62beab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65dd66c1dd7b0f934a61a4d6ae87bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160240428ccaba2408a671fb68341c3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e727733a418484799cc3cf9bb51798554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be8a6692477e143931e4229d676ee8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c38a33368392efc947c0db704cb74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4d4b88c59bee7f7d9df1b24d48a3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e15141beb63dc2a701aed0ded4e11d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c78554b40c80190ccafc280abbd50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7d0bbab078cf66620de8727a2f736560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506703d02d21d1c6bf2e21a3cac4a4b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75248d026e230b2de7ed3c14853807ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f655c3a802c698800d95e94390189563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20a0f7a50a2e21b1f5fcc24dd76dcf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da88b0027f072975de19e5c9a56b6e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce37435a545cbeb2cf0b06a0d0c12e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6856af25b2c5be0533f2faab7e85a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79ee51b72a91d56035840c2f72098568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd0fcd38b0231e45920336f6012355569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d637fe89c2eac512d44f5a7298d4f9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e7c33306155f4af15e476f67953f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3ee162737fdf2d21354d2e0d890bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696a21c3ae3b4f1adda6878959360d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85ef4fa80872d79fafcc73737bc4c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb885a112c1543c16cea09ff53897b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b612211d1c7d5b73629f186e1e7bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a370765cb5cceaddd7a28e7ec85854f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dac2aa002570c8761fd1f78f93d05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85168754fd01667bf6fd001141f84c5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8165965368eec038df83c2dd417a54c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e287791b769ef96e6ff1a2b4d263dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90858ae018834f029b0dacaf20821dc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577329a087c8a45c6d361ea30dd6ca8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcec5f22c81c04948ca4e2fc74bbdf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4fa1f88286f1907b9ba2318242882585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f9324a757f8881fb90257aeca6678586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e2a93ae06350104f9fee24889b69d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589217a42770b64c88f961e05f7940b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4e6941d1cb624bf99cac72ecb0efc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ca1e9a80f1983d8908e04295bf528590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2ef345cf90bb98fe28348450b6a85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc81bb4f7e0246f49304499d9c73238592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d89a3859a140b7fd82107127af2708593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85dd86683c1adf8ec8113c65260669594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b848307fc5ec93213402a5270c4039595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687db7b9fcc4b59dd012de56b9aee4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb338b17d0d2d4783663a4da82c246597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a8f15c8334f9ee7beaa37b6c65fc8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c137d5ba7cbd5bae1fde417eb78e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45dabcd15494defd0fc9c270e5e24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c7b149bfdc5c91269621cfe24b1c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c267573d0646062747b67835fc003f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ab71e115e2551ce7c46aefa5ff5cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e180a9df41e766a71f214c227e10e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b33aab9239e1051aabeed5d0ac0863605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37168a29a6251e6538d82fff8a435cd0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf043faa55a0e2509cd6a814d672f9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ae1e2c36215c4a19168f03979a23b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1275106b2b6a915fa42d57d24ce57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581e00b25e4cc38cf97d4957c81a32e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbffb00166367ff9d11b6d51785e4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9f53b7c80c3b56373315fc47c9be9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752901a71c07f3aca3d0e68fcc40d36b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb90f16fdf965321c17606581c462e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdf19bc10a94149241a2780db9eea0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032ae05da4b7c2c321d61d236990fab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f980851086ca598287c42ffbcdf63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283337b644c01f5cceb529cf062338d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f225e70f01b3e5e40985c11adcf08b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3713da70b3fa1495f7abf0c7812d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04723eddba2178a7cc31b510ed32019f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935db2ae040927b8f1f1f93150fb9c9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ba0318c153ea806ad56463276dce7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b65f85a73e573941ba286f6efa37be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e050535795167a9aef54569b62252625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26516137d69deac27d2a5d6503f850626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8471375546038bf5adb6abae859ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc3a4b1e4c6ca73309d8b4b81d05a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e4458cb812881c6bb4ff71275055b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa53edc7d21054ea1f30a833232723630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedbdaa24b923b71d3935390865c4a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f039cd9236a16b8f641a0b01de78f7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee5609fe5ab141070e7160bc71f14b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a131d074cf6dc2abb2b42b21fcb464634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383139738a34decbd640bccf97fc3b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d5fafd08dd33ddfeb760a8f944dad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae78a552d42db8751a8b5536af074637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd342d72e492fc46419189999a20f1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647da059e2a99cc3dcb93bee25cc425639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674597b1faa6b68b8367dacf30a585d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4effe713400631c8ef9de3978132f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993976b8097aa1588dad039d8cfb40e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7154c9a9ba6082ee217f4163218233d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5365866569d94a5d835c1b5f2f9ae4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad9fb59ae360b7606cc302e8b29db3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6531cfadd53ddf1203fd5605f5fe7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d765c8ba8e3539aa2b1a1a82251997647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b591e8d481b48a8d851c27efba6940f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799db93a1106df84e4e54b64f329eed9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6ac04cd68e045357c4901992770ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b634aaaa28bd782aa80fa2d0c985c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea76ddd017b9bfd7067f0a3bd25865652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4674381d25ba9e8262f4d737884df6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf142d7ced57a8b06cf2c9aa8cf8a86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315b4fe90fd6a2e515628e9b820853f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24ac5193d75ce711ffa212cb11a8b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f96477ab6e9517c1eed4682be68a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee2a9689b11db6b7173668f8d4ee6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6cb1218069aebdf8cea77b8b797e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481523725083f9c475b4004a22d23a8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506272532dfd2d5440578f7a074bdeb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb2fa6984003c578b6946c6997e59e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ed54403944323d6db2093be0f8e42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e20e76c6df2bad48df1bc970cbc77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b13d1c3665be958c1cd33515e9ae1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e8ae26761d539aa64855ac6f9d2ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7c26c3df5b8bc8242ca3836865cb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e9a70aaaecf9c94272e248a579e05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7919985d8c74f6298ab49405d562d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4647689ec77ecd592922449ca0247670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff794a54a7eb66747b0eb16b8e4c97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfb4e67719f074beb4b42595726cd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5bf3e443c7e063bf2513f0aea482b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6e7fcebfcbef6d500ff3a98e26865674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e551a72f5888535a938fb42c22536f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9cafbf2a7e34e8644c2147c543fbf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc9244d794bfa1420bc6c08d43bf58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d24e990a215e458241916c6f19f41b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d843ea598b4bab920ac1590398c2a11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626cd2b5306b2e0c6fe4bf9195e5cea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fe0e264b5d456cabe5225535e1052681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c876b3d456e092b2ebe64846b631aae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739be0bc05b1209bf4069acfbb69a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fd5b5e18b01c80551b575bfc823f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bfdf98d0e35b23d6ba40068ae94e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda720e09d405092e026f6fc6544a1f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af8546d07fee1eb790c70a78beeff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135290aa782a23210f19f29b5e9492a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b3a7c3da164456ed3f2da980e85b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723dceb40a4f7fa1433da4f499f680c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fec289b4cdf360c859b7d853eeb98691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1fe3e490fb0ce15cf4e060b266404692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95418405b296c59973a3609260c382693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9d5312efbf8043138b4202c793501694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fee2ff33b7bb79a2047d0ae8c6647695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79302504422a968c0b153c67a82e4bb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebd51e89b68947219b32d0621387f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a19785e986b50882cb437095bcd4fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ca186df6b54b825d85378c00f2f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e6ba5904087cd23b6e671c106272d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715685f4cbd9e2e15a4ca4d1f94f41a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300a11a60c301fcf971b25a5d7311b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d369adecbe0066fab9c1da98364b7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bef98fa8309ae28580ab22752956f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e0b7c76f70e6997900b8b63561179705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1d47f0d4aedc8208054e1890dc347706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20f4d9374daea89e5d4d9178b8cfbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cf43754da8229f74abf6ed3b2a34b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da091a209aa2de55300611fd5e1ca514709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555409d896263db85c9509cb3cc98bd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17261711039b7540f7bdcaebeff29cfb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aaa0e73ba3453302b2ec3fe4450eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0024cb0d7eed122be9ca0dde8e5f56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f3be9df72c4f56e5531532275ac5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b92560040bdb7a6ee7f7d615c9bc95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bb19f2867f4efcb864512c859b711716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb2a451b97b16775c721e2241716e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe56a3e43aa6cac31f509fee443f824718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ef5d035bca504f02c313bf7258441719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b56a10ce6f77ee342c69836dba45da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026992c04ffd326a5798185f9230a832721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ccd9232cf5d921f9bde6872ab2c90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1f07406e3952e57ca02f0c6412243723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1e78fe2af6866541bbd1c8274f52a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18015b8fd52982149d6ff301f633e76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbb24c51ef23b0cb7f0eff42f21307726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474fd8e8a8a7f97f13413860c123475727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a46d3b7acb917aad742702abe7adc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7466ab4d947046b1e8a88f9f87125729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a1f57655e2075a0be0d363ebb63c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296b4f35df8d21145018f11e09dd566731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de47350cb87de72962679eee29a293732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38cc03158846f030bcd5d7eb662387733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109812c176a1718e4bdc957f6ce6e0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01a96fb8e73e291799770e04eae5ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e8c1aa17c7d87e84e34103da432e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c45db97c61140258d295514fc62561737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6139f6c992def27e98a628b078a30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69246c9b8737cdd6a21346dd95c87922739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad4d68061a0224e71a61a84fc3365c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91182230eed16611de43d1dd0750c48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d1d1c2bb32521275699b883874fa2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89b8ee8b2602169ae73f8eaa567272743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80d6f43650dbb8281df1eb30a672ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f167f5de75e0c238cc3093e7032a2fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b18eb964855e975ffd7348e0adf2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1f7a43c84c78b1597c54b53bc2e31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a02e7912ba2f7677bbe5a0e89b56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d01d43d8dd19fe039411c82ee7d6eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186531ad9bbaaa3ca21fb108108f6fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec452057e2a23410229407e7e90cccbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21f06c0dfd08749f29b16f37f793a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3507f48d2a491f0072acffa5ff64ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a417f175b3e23575a96d5f18403e8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e95b026c8bd8194c8a86277dca98d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4932ef0fbdfd14707992eb1a58fd4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c71d2b97fe0606954bd87d7c964cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807048d7fe806a573d101c718386a56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515a4d3fa5746d914b7278dab3d4f7e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18d0307920b8a73a9ec0e7be7c2481760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d74cc38516ad0b8f880083db65819c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb3979041652a5d96f802a3bb7b8f1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb65c00c0408d30eb26412455de399763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1924a99128cfb8716aae4f292b8447764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1857d3e094e239f23ff8ed33e08327765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345920ff76f88377e973d4ed6ae196f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45f07bceafcfbc1237101066e9eeaf767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>